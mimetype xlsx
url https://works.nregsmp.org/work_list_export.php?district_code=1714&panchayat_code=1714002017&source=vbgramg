--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K65"/>
+  <dimension ref="A1:K69"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:26:25</t>
+          <t>Exported on: 2026-10-20 03:41:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAHDOL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -310,2542 +310,2730 @@
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>1714002017/FR/22012034321411 — मिनाक्षी तालाब निर्माण कार्य सौखीलाल सिंह पिता बाबादीन सिंह गोंड ग्राम तालीखुर्द ग्राम पंचायत बिजहा</t>
+          <t>1714002017/AV/VB/YD/22012034669657 — Construction of Cattle Shelter JEEVAN BAI YADAV/RAVINDRA YADAV</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
-        <v>375889.29</v>
+        <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>45205</v>
+        <v>46252</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035256976 — Plantation wark Hitgrahi Durga Prasad /Sadan Agariya</t>
+          <t>1714002017/FR/22012034321411 — मिनाक्षी तालाब निर्माण कार्य सौखीलाल सिंह पिता बाबादीन सिंह गोंड ग्राम तालीखुर्द ग्राम पंचायत बिजहा</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
-        <v>0</v>
+        <v>375889.29</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>45531</v>
+        <v>45205</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035256978 — Plantation wark Hitgrahi Jhabbilal Singh /Hemraj Singh gond</t>
+          <t>1714002017/IF/22012035256976 — Plantation wark Hitgrahi Durga Prasad /Sadan Agariya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
-        <v>145050.83</v>
+        <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>45555</v>
+        <v>45531</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035257183 — Plantation wark Hitgrahi Seetaram s/o harprasad Singh Gond</t>
+          <t>1714002017/IF/22012035256978 — Plantation wark Hitgrahi Jhabbilal Singh /Hemraj Singh gond</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>45560</v>
+        <v>45555</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035257211 — Plantation wark Hitgrahi kallu Singh /Tillu Singh gond Gram bhangjeer</t>
+          <t>1714002017/IF/22012035257183 — Plantation wark Hitgrahi Seetaram s/o harprasad Singh Gond</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035257213 — Plantation wark Hitgrahi Buddhu Singh /Hetram Singh Gond Gram Bhangjeer Bijaha</t>
+          <t>1714002017/IF/22012035257211 — Plantation wark Hitgrahi kallu Singh /Tillu Singh gond Gram bhangjeer</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035257214 — Plantation wark Hitgrahi Ramesh Singh /Hetram Singh Gond Gram Bhangjeer</t>
+          <t>1714002017/IF/22012035257213 — Plantation wark Hitgrahi Buddhu Singh /Hetram Singh Gond Gram Bhangjeer Bijaha</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035257215 — Plantation wark Hitgrahi Durga Prasad /Sadan Agariya</t>
+          <t>1714002017/IF/22012035257214 — Plantation wark Hitgrahi Ramesh Singh /Hetram Singh Gond Gram Bhangjeer</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>45582</v>
+        <v>45560</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035257216 — Plantation wark Hitgrahi Gulab Singh /Hetram Singh Gond</t>
+          <t>1714002017/IF/22012035257215 — Plantation wark Hitgrahi Durga Prasad /Sadan Agariya</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>45560</v>
+        <v>45582</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035304305 — laghu talab  suneel kumar / jaikaran yadav</t>
+          <t>1714002017/IF/22012035257216 — Plantation wark Hitgrahi Gulab Singh /Hetram Singh Gond</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>0</v>
+        <v>145050.83</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>45519</v>
+        <v>45560</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035376552 — GJSY Khet Talab Buddhraj /Hetram Singh Gond GP Bijaha</t>
+          <t>1714002017/IF/22012035304305 — laghu talab  suneel kumar / jaikaran yadav</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>197866.66</v>
+        <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>46018</v>
+        <v>45519</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035376673 — GJSY Khet Talab Durga /Sadan Agariya gram bhaisaga   GP Bijaha</t>
+          <t>1714002017/IF/22012035376552 — GJSY Khet Talab Buddhraj /Hetram Singh Gond GP Bijaha</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>0</v>
+        <v>197866.66</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>45761</v>
+        <v>46018</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035378620 — GJSY dugwell recharge pit babbu singh ke koop me</t>
+          <t>1714002017/IF/22012035376673 — GJSY Khet Talab Durga /Sadan Agariya gram bhaisaga   GP Bijaha</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035496230 — GJSY khet talab  rameshsingh / hetram gond</t>
+          <t>1714002017/IF/22012035378620 — GJSY dugwell recharge pit babbu singh ke koop me</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035496231 — GJSY khet talab  rameshsingh / hetram gond</t>
+          <t>1714002017/IF/22012035496230 — GJSY khet talab  rameshsingh / hetram gond</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>197866.66</v>
+        <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035496249 — GJSY khet talab narendra/ khetai gond</t>
+          <t>1714002017/IF/22012035496231 — GJSY khet talab  rameshsingh / hetram gond</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>197866.66</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035593663 — Ek bagiya maa ke naam amassiya singh gond 109147445</t>
+          <t>1714002017/IF/22012035496249 — GJSY khet talab narendra/ khetai gond</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>269386.03</v>
+        <v>197866.66</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>45913</v>
+        <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035619771 — Ek bagiya  Ma ke Nam hitgrahi Kusum Bai Singh / Sundar Singh gond GP BIJAHA</t>
+          <t>1714002017/IF/22012035593663 — Ek bagiya maa ke naam amassiya singh gond 109147445</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>160914.75</v>
+        <v>269386.03</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>3600</v>
+        <v>10200</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>45943</v>
+        <v>45913</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035619776 — Ek bagiya  Ma ke Nam hitgrahi jeevan Bai /ravindra prasad Yadav GP BIJAHA</t>
+          <t>1714002017/IF/22012035619771 — Ek bagiya  Ma ke Nam hitgrahi Kusum Bai Singh / Sundar Singh gond GP BIJAHA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>160914.75</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>7200</v>
+        <v>10200</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>46001</v>
+        <v>45943</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/22012035639013 — Ek Bagiya Maa ke nam Radha Devi/Heera lal Singh</t>
+          <t>1714002017/IF/22012035619776 — Ek bagiya  Ma ke Nam hitgrahi jeevan Bai /ravindra prasad Yadav GP BIJAHA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>160915.45</v>
+        <v>160914.75</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>3600</v>
+        <v>16200</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46001</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/1747389 — Construction of IAY House -IAY REG. NO. MP4016254</t>
+          <t>1714002017/IF/22012035639013 — Ek Bagiya Maa ke nam Radha Devi/Heera lal Singh</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>28500</v>
+        <v>160915.45</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>43141</v>
+        <v>46001</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/4470745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763621</t>
+          <t>1714002017/IF/IAY/1747389 — Construction of IAY House -IAY REG. NO. MP4016254</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>45365</v>
-[...3 lines deleted...]
-      </c>
+        <v>43141</v>
+      </c>
+      <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/4486542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763615</t>
+          <t>1714002017/IF/IAY/4470745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763621</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>45848</v>
+        <v>45365</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>46214</v>
+        <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/4717077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129395335</t>
+          <t>1714002017/IF/IAY/4486542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763615</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>45626</v>
+        <v>45848</v>
       </c>
       <c r="K36" s="3" t="n">
-        <v>46232</v>
+        <v>46214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/4787094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133251337</t>
+          <t>1714002017/IF/IAY/4717077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129395335</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/4936603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105897002</t>
+          <t>1714002017/IF/IAY/4787094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133251337</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>45966</v>
+        <v>45626</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/5896018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097441</t>
+          <t>1714002017/IF/IAY/4936603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105897002</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>28500</v>
+        <v>24795</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>46004</v>
-[...1 lines deleted...]
-      <c r="K39" s="3"/>
+        <v>45966</v>
+      </c>
+      <c r="K39" s="3" t="n">
+        <v>46232</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/5896020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097445</t>
+          <t>1714002017/IF/IAY/5896018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097441</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1714002017/IF/IAY/6229073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097443</t>
+          <t>1714002017/IF/IAY/5896020 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097445</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46004</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1714002017/RC/VB/22012034854415 — Gravel road Nirman Ramsundar singh ke ghar se PS school tak</t>
+          <t>1714002017/IF/IAY/6229073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152097443</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
-        <v>0</v>
+        <v>28500</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>46212</v>
+        <v>46004</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1714002017/RC/VB/22012034854416 — Gravel road Nirman Ramsundar singh ke ghar se PS school tak</t>
+          <t>1714002017/IF/VB/YD/22012035665186 — Construction of Cattle Shelter for hitgrahi Ramrati Singh / Dayaram Singh Gond gram bhangjeer Bijaha</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>0</v>
+        <v>77351.09</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>46212</v>
+        <v>46301</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035144099 — NALI NIRMAN GAILIHA AAMA SE JAYKARAN KE GHAR TAK  BHAISHA GP BIJHA</t>
+          <t>1714002017/RC/VB/22012034854415 — Gravel road Nirman Ramsundar singh ke ghar se PS school tak</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>1499589.46</v>
+        <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45208</v>
+        <v>46212</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035200535 — stop dam nirman karya</t>
+          <t>1714002017/RC/VB/22012034854416 — Gravel road Nirman Ramsundar singh ke ghar se PS school tak</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45396</v>
+        <v>46212</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035223993 — Water Harvesting Karya PS Bhangjeer gp bijaha</t>
+          <t>1714002017/RC/VB/YD/22012034855179 — Construction of Gravel Road  ramsundar ke ghar se P S school tak</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45520</v>
+        <v>46249</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035223997 — Water Harvesting Karya Aganvadi bhavan bhanjeer gp bijaha</t>
+          <t>1714002017/RS/VB/YD/22012035140187 — Construction of Soak Pit mahesh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>0</v>
+        <v>28570.85</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>45520</v>
+        <v>46293</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035223998 — Water Harvesting Karya Samudayik bhavan bhanjeer gp bijaha</t>
+          <t>1714002017/WC/22012035144099 — NALI NIRMAN GAILIHA AAMA SE JAYKARAN KE GHAR TAK  BHAISHA GP BIJHA</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>0</v>
+        <v>1499589.46</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45520</v>
+        <v>45208</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035223999 — Water Harvesting Karya khadya godam bhainsaha gp bijaha</t>
+          <t>1714002017/WC/22012035200535 — stop dam nirman karya</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>45520</v>
+        <v>45396</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035224002 — Water Harvesting Karya PS Bhaisaha gp bijaha</t>
+          <t>1714002017/WC/22012035223993 — Water Harvesting Karya PS Bhangjeer gp bijaha</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035224004 — Water Harvesting Karya  Anganwadi bhavan bhaisaha gp bijaha</t>
+          <t>1714002017/WC/22012035223997 — Water Harvesting Karya Aganvadi bhavan bhanjeer gp bijaha</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035226977 — water harwesting work ps bhiasha</t>
+          <t>1714002017/WC/22012035223998 — Water Harvesting Karya Samudayik bhavan bhanjeer gp bijaha</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45519</v>
+        <v>45520</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035226992 — catchement treatment work amrit sarovar talab bijha</t>
+          <t>1714002017/WC/22012035223999 — Water Harvesting Karya khadya godam bhainsaha gp bijaha</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45519</v>
+        <v>45520</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035258310 — earthen bund nirman heeralal ke khet ke pass</t>
+          <t>1714002017/WC/22012035224002 — Water Harvesting Karya PS Bhaisaha gp bijaha</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45748</v>
+        <v>45520</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035322949 — earthen bund nirman gaushala ke pass</t>
+          <t>1714002017/WC/22012035224004 — Water Harvesting Karya  Anganwadi bhavan bhaisaha gp bijaha</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45884</v>
+        <v>45520</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035322951 — earthen bund nirman chhota yadav ke khet ke pass</t>
+          <t>1714002017/WC/22012035226977 — water harwesting work ps bhiasha</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45884</v>
+        <v>45519</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035322952 — earthen bund nirman aamasiya ke khet ke pass</t>
+          <t>1714002017/WC/22012035226992 — catchement treatment work amrit sarovar talab bijha</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45884</v>
+        <v>45519</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035322953 — earthen bund nirman chhabilal ke khet ke pass</t>
+          <t>1714002017/WC/22012035258310 — earthen bund nirman heeralal ke khet ke pass</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/22012035322954 — earthen bund nirman ramsujan singh ke ghar ke pass</t>
+          <t>1714002017/WC/22012035322949 — earthen bund nirman gaushala ke pass</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WC/VB/22012035329707 — contoor trench nirman talikhurd amrit sarovar ke pass bijha</t>
+          <t>1714002017/WC/22012035322951 — earthen bund nirman chhota yadav ke khet ke pass</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>123282.27</v>
+        <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>46245</v>
+        <v>45884</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WH/22012034940214 — talab jeerondhar mohan sagar</t>
+          <t>1714002017/WC/22012035322952 — earthen bund nirman aamasiya ke khet ke pass</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>45451</v>
+        <v>45884</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WH/22012034940757 — GJSY heera talab jeerondhar karya bijha</t>
+          <t>1714002017/WC/22012035322953 — earthen bund nirman chhabilal ke khet ke pass</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45451</v>
+        <v>45884</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WH/22012034940758 — GJSY dev talab jeerondhar karya gram panchayt bijha</t>
+          <t>1714002017/WC/22012035322954 — earthen bund nirman ramsujan singh ke ghar ke pass</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45453</v>
+        <v>45884</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1714002017/WH/22012034943487 — ganga jal sambardhan yojanantergat catchement treatment work amrit sarovar talab bijha</t>
+          <t>1714002017/WC/VB/22012035329707 — contoor trench nirman talikhurd amrit sarovar ke pass bijha</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>0</v>
+        <v>123282.27</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45748</v>
+        <v>46245</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>JAISINGHNAGAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1714002017/WH/22012034940214 — talab jeerondhar mohan sagar</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>JAISINGHNAGAR</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1714002017/WH/22012034940757 — GJSY heera talab jeerondhar karya bijha</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>JAISINGHNAGAR</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1714002017/WH/22012034940758 — GJSY dev talab jeerondhar karya gram panchayt bijha</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>JAISINGHNAGAR</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E65" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1714002017/WH/22012034943487 — ganga jal sambardhan yojanantergat catchement treatment work amrit sarovar talab bijha</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>JAISINGHNAGAR</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1714002017/WH/22012034943488 — ganga jal sambhardhan yojnantergat catchment treatment work vijay sagar talab</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H65" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J65" s="3" t="n">
+      <c r="H69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K65" s="3"/>
+      <c r="K69" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>