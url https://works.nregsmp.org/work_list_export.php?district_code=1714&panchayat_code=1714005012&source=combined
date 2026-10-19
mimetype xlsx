--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K916"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:16:23</t>
+          <t>Exported on: 2026-10-19 15:44:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAHDOL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7412,51 +7412,51 @@
       <c r="J160" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035286517 — Laghu talab nirman Vijay/CHHangu gond jamudi bargawa 18</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>391576.12</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45643</v>
@@ -7508,51 +7508,51 @@
       <c r="J162" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035289314 — Pashu shed nirman Bhimsen prajapati/Ramkripal bargawa 18</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>144666.3</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>132837.7</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>46184</v>
@@ -7604,286 +7604,286 @@
       <c r="J164" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035302653 — Pasu shed Nirman Rajbahore Yadav</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shelter for Individuals</t>
+          <t>Construction of Piggery Shelter for Individuals / Construction of Piggery Shed for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Piggery Shelter</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035327123 — pasushed Nirman Surjan Singh/Mathura Singh</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035327137 — pasushed Nirman Surjan Singh/Mathura Singh</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035376028 — Jal ganga abhiyan khet talab nirman Bihari pav/Achhelal pav bargawa 18</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>388158.76</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035376039 — Jal ganga abhiyan khet talab nirman Ramnarayan mishra/Sadhuram</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>388158.76</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>116022.46</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035376063 — Jal ganga abhiyan khet talab nirman Rajesh mishra/Girja bargawa 18</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>388158.76</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45761</v>
@@ -7935,98 +7935,98 @@
       <c r="J171" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035376099 — Jal ganga abhiyan khet talab nirman Vanshroop singh/Gautia</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>388158.76</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035376134 — Jal ganga abhiyan khet talab nirman Dhannu chaudhari/Chiddu bargawa 18</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45761</v>
@@ -8176,113 +8176,113 @@
       <c r="J176" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035435856 — kapildhara dhara nirman santosh / sudama soni bargawa 18</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035570606 — Pashu shed nirman Premlal kahar/Matadeen bargawa 18</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>148893.41</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
@@ -8339,145 +8339,145 @@
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035603680 — EK BAGIYA MA KE NAAM kiran yadav bargawan 18</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>93529.49</v>
+        <v>101899.49</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035603703 — EK BAGIYA MA KE NAAM RAMBAI KAHAR</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>101411.98</v>
+        <v>109391.98</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035603719 — EK BAGIYA MA KE NAAM JYOTI MISHRA</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>102482.83</v>
+        <v>109922.83</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -8621,98 +8621,98 @@
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035639879 — Ek Bagiya Ma ke Nam Neetu/Rajendra Soni</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>283387.37</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>84197.12</v>
+        <v>86957.12</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/22012035639881 — Ek Bagiya Ma ke Nam Agashiya /motilal Gond</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>283387.37</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>71010.96</v>
+        <v>74190.96</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Construction of Contour / Construction of Earthen contour Bund for Individuals</t>
@@ -18979,51 +18979,51 @@
       <c r="J397" s="3" t="n">
         <v>44629</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>44812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1714005012/IF/IAY/3029002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4951271</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>15127</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>44456</v>
@@ -42063,51 +42063,51 @@
       <c r="J877" s="3" t="n">
         <v>41673</v>
       </c>
       <c r="K877" s="3" t="n">
         <v>44424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
           <t>1714005012/WC/9993646224 — पसार घाट में स्‍टाप डैम निर्माण</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>1497000</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>1462941.52</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>41694</v>
@@ -43734,51 +43734,51 @@
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
           <t>1714/RC/22012034602866 — ग्रेवल रोड निर्माण केशवाही मेन रोड से ईजीएस स्कूल तक लहुरियानटोला ग्राम जमुड़ी 2100 मी0</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>5092000</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>4340695.23</v>
       </c>
       <c r="J913" s="3" t="n">
         <v>44589</v>