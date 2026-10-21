--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 21:45:41</t>
+          <t>Exported on: 2026-10-21 13:27:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAHDOL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,308 +273,308 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1714005102/AV/22012034620400 — नवीन बालक/बालिका छात्रावास खेल मैदान में बाउण्ड्री बाल निर्माण</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>339000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44714</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1714005102/IF/22012035561973 — PASHU SHED NIRMAN KANCHEDI/BHOLA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1714005102/IF/IAY/5012327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122133291</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1714005102/IF/VB/22012035663273 — PASHU SHED HEERU SAHU</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>77351.09</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>4160.58</v>
+        <v>6075.58</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46236</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1714005102/IF/VB/22012035663274 — PASHU SHED JEEVANBAI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>77351.09</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>115</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>46126</v>
+        <v>46302</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BURHAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1714005102/WC/VB/22012035329653 — LBS NIRMAN MAHAPRASAD SINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>70698.95</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>248</v>
+        <v>54677.69</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K17" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>