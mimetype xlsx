--- v0 (2026-08-30)
+++ v1 (2026-10-17)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K149"/>
+  <dimension ref="A1:K722"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 12:57:03</t>
+          <t>Exported on: 2026-10-17 21:39:06</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SIDHI</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -258,6806 +258,34883 @@
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / KHARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5800657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149508073</t>
+          <t>1715001001/IF/IAY/5335011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125342805</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>46114</v>
+        <v>46117</v>
       </c>
       <c r="K12" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / KHARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5800772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147828478</t>
+          <t>1715001001/IF/IAY/5687843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146398496</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>46114</v>
+        <v>46056</v>
       </c>
       <c r="K13" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / BHAISARAHA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5800773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147828526</t>
+          <t>1715001004/IF/IAY/5772721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125527343</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>46114</v>
+        <v>46107</v>
       </c>
       <c r="K14" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / BHAISARAHA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5800774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147828589</t>
+          <t>1715001004/IF/IAY/5773627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126057757</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>46114</v>
+        <v>46091</v>
       </c>
       <c r="K15" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / BHAISARAHA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5800850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147670775</t>
+          <t>1715001004/IF/IAY/5773859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125304704</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>46114</v>
+        <v>46145</v>
       </c>
       <c r="K16" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / BHAISARAHA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5800863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148956164</t>
+          <t>1715001004/IF/IAY/5774297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125561860</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>46080</v>
+        <v>45936</v>
       </c>
       <c r="K17" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / MOHANIYA</t>
+          <t>RAMPUR NAIKIN / BHAISARAHA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1715001026/IF/IAY/5870377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149156275</t>
+          <t>1715001004/IF/IAY/5774432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127340416</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>46080</v>
+        <v>46234</v>
       </c>
       <c r="K18" s="3" t="n">
-        <v>46227</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / SATOHARI</t>
+          <t>RAMPUR NAIKIN / KAPURKOTHAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1715001054/IF/IAY/4548040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236421</t>
+          <t>1715001005/IF/IAY/5353156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126811290</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>45611</v>
+        <v>46176</v>
       </c>
       <c r="K19" s="3" t="n">
-        <v>46231</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>RAMPUR NAIKIN / PATEHARA</t>
+          <t>RAMPUR NAIKIN / KAPURKOTHAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1715001077/IF/IAY/5713331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127618428</t>
+          <t>1715001005/IF/IAY/5436751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126361844</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>46023</v>
+        <v>45960</v>
       </c>
       <c r="K20" s="3" t="n">
-        <v>46237</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / MAWAI</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1715002001/IF/IAY/5347038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126669541</t>
+          <t>1715001006/IF/IAY/3739295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122807959</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>45805</v>
+        <v>45872</v>
       </c>
       <c r="K21" s="3" t="n">
-        <v>46233</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / MAWAI</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1715002001/IF/IAY/5347808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128645988</t>
+          <t>1715001006/IF/IAY/3750891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124646739</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>45805</v>
+        <v>44697</v>
       </c>
       <c r="K22" s="3" t="n">
-        <v>46233</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / UKARAHA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1715002011/IF/IAY/5712522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122009880</t>
+          <t>1715001006/IF/IAY/4214709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123801549</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>45874</v>
+        <v>45915</v>
       </c>
       <c r="K23" s="3" t="n">
-        <v>46231</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / UKARAHA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1715002011/IF/IAY/5786894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142729825</t>
+          <t>1715001006/IF/IAY/5115922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124646557</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
-        <v>45913</v>
+        <v>45873</v>
       </c>
       <c r="K24" s="3" t="n">
-        <v>46231</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / UKARAHA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1715002011/IF/IAY/5786966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142725537</t>
+          <t>1715001006/IF/IAY/5121270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124647582</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>45913</v>
+        <v>45839</v>
       </c>
       <c r="K25" s="3" t="n">
-        <v>46227</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / UKARAHA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1715002011/IF/IAY/5787764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129832227</t>
+          <t>1715001006/IF/IAY/5121271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124647765</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>45924</v>
+        <v>45839</v>
       </c>
       <c r="K26" s="3" t="n">
-        <v>46227</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / UKARAHA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1715002011/IF/IAY/5789097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142729261</t>
+          <t>1715001006/IF/IAY/5122946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127230088</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45904</v>
+        <v>45791</v>
       </c>
       <c r="K27" s="3" t="n">
-        <v>46227</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / UKARAHA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1715002011/IF/IAY/5791125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142727785</t>
+          <t>1715001006/IF/IAY/5133246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122438000</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>45913</v>
+        <v>45791</v>
       </c>
       <c r="K28" s="3" t="n">
-        <v>46231</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / PATPARA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1715002012/IF/IAY/5787797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130107359</t>
+          <t>1715001006/IF/IAY/5228197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127294633</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>45947</v>
+        <v>45828</v>
       </c>
       <c r="K29" s="3" t="n">
-        <v>46226</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / PATPARA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1715002012/IF/IAY/5789667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107040534</t>
+          <t>1715001006/IF/IAY/5770121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124647967</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>46001</v>
+        <v>45939</v>
       </c>
       <c r="K30" s="3" t="n">
-        <v>46226</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / PADARIYAKALA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1715002016/IF/IAY/5788187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135977775</t>
+          <t>1715001006/IF/IAY/5770204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126586231</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>4959</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>45917</v>
+        <v>45946</v>
       </c>
       <c r="K31" s="3" t="n">
-        <v>46217</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/4714974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128366799</t>
+          <t>1715001006/IF/IAY/5770406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122437863</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>5742</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>45726</v>
+        <v>45914</v>
       </c>
       <c r="K32" s="3" t="n">
-        <v>46232</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/4968973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128391357</t>
+          <t>1715001006/IF/IAY/5770471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115807058</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>46049</v>
+        <v>45944</v>
       </c>
       <c r="K33" s="3" t="n">
-        <v>46232</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5471487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149895263</t>
+          <t>1715001006/IF/IAY/5771007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127291347</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>46065</v>
+        <v>45895</v>
       </c>
       <c r="K34" s="3" t="n">
-        <v>46232</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / RAIDUARIYAKALA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5607407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128388195</t>
+          <t>1715001006/IF/IAY/5771014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133870224</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
-        <v>45966</v>
+        <v>45900</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>46232</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / GADHARARAGHOBH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5607878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128376186</t>
+          <t>1715001007/IF/IAY/5120481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150229753</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>46065</v>
+        <v>45775</v>
       </c>
       <c r="K36" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / GADHARARAGHOBH</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5608060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128378204</t>
+          <t>1715001007/IF/IAY/5121293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150797744</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>0</v>
+        <v>1044</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>45966</v>
+        <v>45841</v>
       </c>
       <c r="K37" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / GADHARARAGHOBH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5785053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149893517</t>
+          <t>1715001007/IF/IAY/5121294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150798230</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>783</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>46049</v>
+        <v>45823</v>
       </c>
       <c r="K38" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / GADHARARAGHOBH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5785674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146748028</t>
+          <t>1715001007/IF/IAY/5778152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150229532</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>46049</v>
+        <v>45902</v>
       </c>
       <c r="K39" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / BAGHADDHAWAIYA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5786550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128369954</t>
+          <t>1715001008/IF/IAY/6142152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128288410</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>24600</v>
       </c>
       <c r="J40" s="3" t="n">
-        <v>46065</v>
+        <v>46218</v>
       </c>
       <c r="K40" s="3" t="n">
-        <v>46232</v>
+        <v>46311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAGHMARIYA</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1715002020/IF/IAY/5793519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128372805</t>
+          <t>1715001009/IF/IAY/4721464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143921804</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>46049</v>
+        <v>45717</v>
       </c>
       <c r="K41" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / RAMGARH 1</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1715002022/IF/IAY/4754746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118299397</t>
+          <t>1715001009/IF/IAY/4771769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124854495</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>45673</v>
+        <v>45627</v>
       </c>
       <c r="K42" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / RAMGARH 1</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1715002022/IF/IAY/4854164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113665961</t>
+          <t>1715001009/IF/IAY/4805808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143923010</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>45700</v>
+        <v>45609</v>
       </c>
       <c r="K43" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / RAMGARH 1</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1715002022/IF/IAY/4938219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106888858</t>
+          <t>1715001009/IF/IAY/5123573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143921329</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>45771</v>
+        <v>45766</v>
       </c>
       <c r="K44" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / RAMGARH 1</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1715002022/IF/IAY/5787106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114085637</t>
+          <t>1715001009/IF/IAY/5129158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148430691</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>45912</v>
+        <v>45766</v>
       </c>
       <c r="K45" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / RAMGARH 1</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1715002022/IF/IAY/5788711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113650984</t>
+          <t>1715001009/IF/IAY/5687771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143918390</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>45904</v>
+        <v>45852</v>
       </c>
       <c r="K46" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / RAMGARH 1</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1715002022/IF/IAY/5789755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126626968</t>
+          <t>1715001009/IF/IAY/5771453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143921021</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>9300</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>45904</v>
+        <v>45965</v>
       </c>
       <c r="K47" s="3" t="n">
-        <v>46232</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / GANDHIGRAM</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1715002043/IF/IAY/4414974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151946384</t>
+          <t>1715001009/IF/IAY/5772166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148431408</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45443</v>
+        <v>45960</v>
       </c>
       <c r="K48" s="3" t="n">
-        <v>46237</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / GANDHIGRAM</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1715002043/IF/IAY/5157905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147433893</t>
+          <t>1715001009/IF/IAY/5772820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148435977</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>0</v>
+        <v>9600</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>45819</v>
+        <v>45965</v>
       </c>
       <c r="K49" s="3" t="n">
-        <v>46256</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / GANDHIGRAM</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1715002043/IF/IAY/5163143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148022779</t>
+          <t>1715001009/IF/IAY/5772821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148436346</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>2100</v>
+        <v>9600</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>45819</v>
+        <v>45965</v>
       </c>
       <c r="K50" s="3" t="n">
-        <v>46256</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / GANDHIGRAM</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1715002043/IF/IAY/5242206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148021996</t>
+          <t>1715001009/IF/IAY/6126923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143918711</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>12900</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>45819</v>
+        <v>46160</v>
       </c>
       <c r="K51" s="3" t="n">
-        <v>46237</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / KHIRKHORI</t>
+          <t>RAMPUR NAIKIN / BAGHADKHAS</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1715002047/IF/IAY/5786866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115225842</t>
+          <t>1715001009/IF/IAY/6223410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148431626</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45922</v>
+        <v>46160</v>
       </c>
       <c r="K52" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAHERAWEST</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1715002057/IF/IAY/5180868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149549454</t>
+          <t>1715001011/IF/IAY/4548353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106731711</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45749</v>
+        <v>45579</v>
       </c>
       <c r="K53" s="3" t="n">
-        <v>46255</v>
+        <v>46311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAHERAWEST</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1715002057/IF/IAY/5213820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137469742</t>
+          <t>1715001011/IF/IAY/4552733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113730016</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>1305</v>
+        <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>45749</v>
+        <v>45574</v>
       </c>
       <c r="K54" s="3" t="n">
-        <v>46255</v>
+        <v>46311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BAHERAWEST</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1715002057/IF/IAY/5232695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127358460</t>
+          <t>1715001011/IF/IAY/4610662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125331807</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>45749</v>
+        <v>45587</v>
       </c>
       <c r="K55" s="3" t="n">
-        <v>46255</v>
+        <v>46311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / JAMUNIHAKALA</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1715002060/IF/IAY/5439218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115688530</t>
+          <t>1715001011/IF/IAY/4626447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127536351</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>45783</v>
+        <v>45587</v>
       </c>
       <c r="K56" s="3" t="n">
-        <v>46233</v>
+        <v>46311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BADHAURA</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1715002090/IF/IAY/4699168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119419002</t>
+          <t>1715001011/IF/IAY/5123946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106727330</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>45704</v>
+        <v>45835</v>
       </c>
       <c r="K57" s="3" t="n">
-        <v>46225</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BADHAURA</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1715002090/IF/IAY/4987197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100995618</t>
+          <t>1715001011/IF/IAY/5182137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106731646</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>45825</v>
+        <v>45870</v>
       </c>
       <c r="K58" s="3" t="n">
-        <v>46225</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / BADHAURA</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1715002090/IF/IAY/5784839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100993595</t>
+          <t>1715001011/IF/IAY/5364460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106727353</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
-        <v>45902</v>
+        <v>45901</v>
       </c>
       <c r="K59" s="3" t="n">
-        <v>46225</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / PANWAR CHAU.TO</t>
+          <t>RAMPUR NAIKIN / SHIKARGANJ</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1715002093/IF/IAY/5788768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123549406</t>
+          <t>1715001011/IF/IAY/5831967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127531585</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
-        <v>45908</v>
+        <v>45965</v>
       </c>
       <c r="K60" s="3" t="n">
-        <v>46237</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>SIDHI / NAUGAWAN DHIR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1715002099/IF/IAY/5789182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102082662</t>
+          <t>1715001012/IF/IAY/5113649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118516514</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
-        <v>45912</v>
+        <v>45756</v>
       </c>
       <c r="K61" s="3" t="n">
-        <v>46245</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / CHITANG</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1715003004/IF/IAY/5427064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123459206</t>
+          <t>1715001012/IF/IAY/5114887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105434119</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>45791</v>
+        <v>45764</v>
       </c>
       <c r="K62" s="3" t="n">
-        <v>46223</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / SAHAJI</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1715003014/IF/IAY/4710954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125830631</t>
+          <t>1715001012/IF/IAY/5123368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124770140</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>45738</v>
+        <v>45756</v>
       </c>
       <c r="K63" s="3" t="n">
-        <v>46231</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / SAHAJI</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1715003014/IF/IAY/5359591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127905698</t>
+          <t>1715001012/IF/IAY/5123938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106707968</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45860</v>
+        <v>45756</v>
       </c>
       <c r="K64" s="3" t="n">
-        <v>46231</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / KADIYAR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1715003016/IF/IAY/5145059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147338691</t>
+          <t>1715001012/IF/IAY/5125243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123461563</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>45937</v>
+        <v>45764</v>
       </c>
       <c r="K65" s="3" t="n">
-        <v>46252</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / KADIYAR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1715003016/IF/IAY/6227722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130777283</t>
+          <t>1715001012/IF/IAY/5680182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116688841</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>0</v>
+        <v>900</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>46183</v>
+        <v>45880</v>
       </c>
       <c r="K66" s="3" t="n">
-        <v>46252</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / KORAULIKALA</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1715003025/IF/IAY/4787733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133535926</t>
+          <t>1715001012/IF/IAY/5680409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118570279</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>45692</v>
+        <v>45880</v>
       </c>
       <c r="K67" s="3" t="n">
-        <v>46223</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / AMARPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1715003067/IF/IAY/5869615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125860392</t>
+          <t>1715001012/IF/IAY/5765722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105438372</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>0</v>
+        <v>1044</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>46125</v>
+        <v>45925</v>
       </c>
       <c r="K68" s="3" t="n">
-        <v>46252</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / AMARPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1715003067/IF/IAY/6039360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124433939</t>
+          <t>1715001012/IF/IAY/5766929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116687100</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>46134</v>
+        <v>45929</v>
       </c>
       <c r="K69" s="3" t="n">
-        <v>46239</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / AMARPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1715003067/IF/IAY/6039878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129455591</t>
+          <t>1715001012/IF/IAY/5768176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122774938</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>46125</v>
+        <v>45925</v>
       </c>
       <c r="K70" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / AMARPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1715003067/IF/IAY/6040019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130809876</t>
+          <t>1715001012/IF/IAY/5769205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123466884</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>46115</v>
+        <v>45936</v>
       </c>
       <c r="K71" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / AMARPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1715003067/IF/IAY/6046249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146381605</t>
+          <t>1715001012/IF/IAY/5832088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118563276</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>46125</v>
+        <v>46050</v>
       </c>
       <c r="K72" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / AMARPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1715003067/IF/IAY/6046347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125839102</t>
+          <t>1715001012/IF/IAY/5873834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124768235</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
-        <v>46121</v>
+        <v>46050</v>
       </c>
       <c r="K73" s="3" t="n">
-        <v>46252</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / SONTIRPATEHARA</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1715003071/IF/IAY/4570292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117298651</t>
+          <t>1715001012/IF/IAY/5894633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123468212</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J74" s="3" t="n">
-        <v>46169</v>
+        <v>46125</v>
       </c>
       <c r="K74" s="3" t="n">
-        <v>46230</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / KHONCHIPUR</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1715003076/IF/IAY/5779713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114641290</t>
+          <t>1715001012/IF/IAY/5895079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105500118</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>45954</v>
+        <v>46125</v>
       </c>
       <c r="K75" s="3" t="n">
-        <v>46242</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / DOL</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1715003081/IF/IAY/5692977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129975072</t>
+          <t>1715001012/IF/IAY/5895154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123476624</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>45919</v>
+        <v>46125</v>
       </c>
       <c r="K76" s="3" t="n">
-        <v>46231</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / DOL</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1715003081/IF/IAY/5693151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115260317</t>
+          <t>1715001012/IF/IAY/5895580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105433476</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>45863</v>
+        <v>46133</v>
       </c>
       <c r="K77" s="3" t="n">
-        <v>46231</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / DOL</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1715003081/IF/IAY/65864 — Construction of IAY House -IAY REG. NO. MP-15-003-081-001/055</t>
+          <t>1715001012/IF/IAY/5895816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116687204</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>0</v>
+        <v>1044</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>46056</v>
+        <v>46125</v>
       </c>
       <c r="K78" s="3" t="n">
-        <v>46231</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>SIHAWAL / TENDUHA NO.1</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1715003093/IF/IAY/4788412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138503036</t>
+          <t>1715001012/IF/IAY/5895818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126902107</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45758</v>
+        <v>46125</v>
       </c>
       <c r="K79" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/125299 — Construction of IAY House -IAY REG. NO. MP-15-006-003-001/005</t>
+          <t>1715001012/IF/IAY/5896168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116683595</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>0</v>
+        <v>1044</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>46014</v>
+        <v>46125</v>
       </c>
       <c r="K80" s="3" t="n">
-        <v>46235</v>
+        <v>46310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/125300 — Construction of IAY House -IAY REG. NO. MP-15-006-003-001/3</t>
+          <t>1715001012/IF/IAY/5897195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126581650</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>0</v>
+        <v>1044</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>46014</v>
+        <v>46125</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / MAU</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4417301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151988409</t>
+          <t>1715001012/IF/IAY/5897564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118516376</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>45425</v>
+        <v>46125</v>
       </c>
       <c r="K82" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4417407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151988749</t>
+          <t>1715001013/IF/IAY/3655479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127349007</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>45425</v>
+        <v>46095</v>
       </c>
       <c r="K83" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4419142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151989403</t>
+          <t>1715001013/IF/IAY/4604442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124290756</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
-        <v>45408</v>
+        <v>45659</v>
       </c>
       <c r="K84" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4421130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151990131</t>
+          <t>1715001013/IF/IAY/4604486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124303049</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
-        <v>46028</v>
+        <v>45719</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4425500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151775628</t>
+          <t>1715001013/IF/IAY/4606082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124328288</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
-        <v>45578</v>
+        <v>45582</v>
       </c>
       <c r="K86" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4426845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151991092</t>
+          <t>1715001013/IF/IAY/4613406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125591481</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>46142</v>
+        <v>45659</v>
       </c>
       <c r="K87" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4429242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151968637</t>
+          <t>1715001013/IF/IAY/4626277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127508342</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
-        <v>45457</v>
+        <v>45667</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4429390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151969117</t>
+          <t>1715001013/IF/IAY/4708807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124257272</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
-        <v>45490</v>
+        <v>45659</v>
       </c>
       <c r="K89" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4431860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151970601</t>
+          <t>1715001013/IF/IAY/4708877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124313157</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
-        <v>45463</v>
+        <v>45659</v>
       </c>
       <c r="K90" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4436265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973339</t>
+          <t>1715001013/IF/IAY/4709593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124525891</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
-        <v>45463</v>
+        <v>45943</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4436363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151997229</t>
+          <t>1715001013/IF/IAY/4714181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127485314</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
-        <v>45463</v>
+        <v>45704</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4437668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151998145</t>
+          <t>1715001013/IF/IAY/4715154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127331138</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45546</v>
+        <v>45704</v>
       </c>
       <c r="K93" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4438493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151974771</t>
+          <t>1715001013/IF/IAY/4769786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124533152</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
-        <v>45461</v>
+        <v>45667</v>
       </c>
       <c r="K94" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4439924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999581</t>
+          <t>1715001013/IF/IAY/4773303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125589212</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
-        <v>45459</v>
+        <v>45704</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4443009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151784097</t>
+          <t>1715001013/IF/IAY/4775121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125089234</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45493</v>
+        <v>45659</v>
       </c>
       <c r="K96" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4446132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151960924</t>
+          <t>1715001013/IF/IAY/4777261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127316924</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45490</v>
+        <v>45722</v>
       </c>
       <c r="K97" s="3" t="n">
-        <v>46224</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4447674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151961750</t>
+          <t>1715001013/IF/IAY/4777814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127333281</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>45490</v>
+        <v>45719</v>
       </c>
       <c r="K98" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4450244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983049</t>
+          <t>1715001013/IF/IAY/4790201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127072678</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>46076</v>
+        <v>45667</v>
       </c>
       <c r="K99" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4451604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984922</t>
+          <t>1715001013/IF/IAY/4793630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146824522</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
-        <v>45485</v>
+        <v>45881</v>
       </c>
       <c r="K100" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4455185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768285</t>
+          <t>1715001013/IF/IAY/4966926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127500951</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>0</v>
+        <v>21402</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45406</v>
+        <v>46228</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4455444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768782</t>
+          <t>1715001013/IF/IAY/4966957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127518263</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45602</v>
+        <v>45916</v>
       </c>
       <c r="K102" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4456068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151770010</t>
+          <t>1715001013/IF/IAY/5292995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124327800</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>45627</v>
+        <v>45943</v>
       </c>
       <c r="K103" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4456132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151770162</t>
+          <t>1715001013/IF/IAY/5295238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127351974</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>20995</v>
+        <v>24795</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45539</v>
+        <v>45943</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4464280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151961799</t>
+          <t>1715001013/IF/IAY/5308455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127495550</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45461</v>
+        <v>45916</v>
       </c>
       <c r="K105" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4468341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151775621</t>
+          <t>1715001013/IF/IAY/5331141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127493703</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>46135</v>
+        <v>45916</v>
       </c>
       <c r="K106" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/4608383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114689919</t>
+          <t>1715001013/IF/IAY/5801028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127771482</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>45690</v>
+        <v>45943</v>
       </c>
       <c r="K107" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/5111931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152070188</t>
+          <t>1715001013/IF/IAY/5801287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125142502</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>45942</v>
+        <v>45943</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/5798920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106292641</t>
+          <t>1715001013/IF/IAY/6154140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127706302</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>0</v>
+        <v>21402</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45921</v>
+        <v>46228</v>
       </c>
       <c r="K109" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / CHAMARADOL</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1715006003/IF/IAY/5799604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151016902</t>
+          <t>1715001013/IF/IAY/6156369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124588996</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>0</v>
+        <v>21402</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>45921</v>
+        <v>46228</v>
       </c>
       <c r="K110" s="3" t="n">
-        <v>46235</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KARMAI</t>
+          <t>RAMPUR NAIKIN / AGDAL</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1715006007/IF/IAY/5713997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152096149</t>
+          <t>1715001013/IF/IAY/6166341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127496404</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>0</v>
+        <v>21402</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45924</v>
+        <v>46228</v>
       </c>
       <c r="K111" s="3" t="n">
-        <v>46236</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / NEBUHA</t>
+          <t>RAMPUR NAIKIN / GHUGHUTA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1715006015/IF/IAY/5579489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120279742</t>
+          <t>1715001014/IF/IAY/5656750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127740673</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45923</v>
+        <v>45882</v>
       </c>
       <c r="K112" s="3" t="n">
-        <v>46252</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KHANTARA</t>
+          <t>RAMPUR NAIKIN / GHUGHUTA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1715006018/IF/IAY/5541351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117364376</t>
+          <t>1715001014/IF/IAY/5966085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123902339</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45835</v>
+        <v>46119</v>
       </c>
       <c r="K113" s="3" t="n">
-        <v>46234</v>
+        <v>46308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KHANTARA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1715006018/IF/IAY/5600577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117822425</t>
+          <t>1715001016/IF/IAY/4575012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117864717</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45878</v>
+        <v>45710</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KHANTARA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1715006018/IF/IAY/5800640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117364353</t>
+          <t>1715001016/IF/IAY/4950604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116510304</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45924</v>
+        <v>45817</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KHANTARA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1715006018/IF/IAY/5800668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114050931</t>
+          <t>1715001016/IF/IAY/5360486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104901468</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J116" s="3" t="n">
-        <v>45926</v>
+        <v>45824</v>
       </c>
       <c r="K116" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KHANTARA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1715006018/IF/IAY/5800759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115215746</t>
+          <t>1715001016/IF/IAY/5894757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116507676</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>46040</v>
+        <v>46206</v>
       </c>
       <c r="K117" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / KHANTARA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1715006018/IF/IAY/5872366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148512958</t>
+          <t>1715001016/IF/IAY/5894758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116507689</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>46039</v>
+        <v>46135</v>
       </c>
       <c r="K118" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SIRAULA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1715006027/IF/IAY/5873700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148119062</t>
+          <t>1715001016/IF/IAY/5895000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117895115</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>46047</v>
+        <v>46177</v>
       </c>
       <c r="K119" s="3" t="n">
-        <v>46226</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SIRAULA</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1715006027/IF/IAY/5873712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106354944</t>
+          <t>1715001016/IF/IAY/5895285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106032222</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J120" s="3" t="n">
-        <v>46148</v>
+        <v>46135</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>46226</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/125353 — Construction of IAY House -IAY REG. NO. MP-15-006-029-002/34</t>
+          <t>1715001016/IF/IAY/5895851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116504513</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>3600</v>
+        <v>12030</v>
       </c>
       <c r="J121" s="3" t="n">
-        <v>45925</v>
+        <v>46184</v>
       </c>
       <c r="K121" s="3" t="n">
-        <v>46260</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/3029237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4526793</t>
+          <t>1715001016/IF/IAY/5895854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116504619</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="J122" s="3" t="n">
-        <v>44323</v>
+        <v>46206</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/3286363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5419586</t>
+          <t>1715001016/IF/IAY/5896266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106032401</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>0</v>
+        <v>16050</v>
       </c>
       <c r="J123" s="3" t="n">
-        <v>45999</v>
+        <v>46135</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/4548035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106235886</t>
+          <t>1715001016/IF/IAY/5896270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121553058</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>2700</v>
+        <v>18000</v>
       </c>
       <c r="J124" s="3" t="n">
-        <v>45909</v>
+        <v>46135</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>46247</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5442976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639562</t>
+          <t>1715001016/IF/IAY/5896277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117895644</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>2100</v>
+        <v>12750</v>
       </c>
       <c r="J125" s="3" t="n">
-        <v>45920</v>
+        <v>46177</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5444433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105894546</t>
+          <t>1715001016/IF/IAY/5896278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118326558</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>46077</v>
+        <v>46135</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5444614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236675</t>
+          <t>1715001016/IF/IAY/5897008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118475790</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>45870</v>
+        <v>46135</v>
       </c>
       <c r="K127" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5447048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236727</t>
+          <t>1715001016/IF/IAY/5897646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116510973</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>0</v>
+        <v>12240</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>45894</v>
+        <v>46184</v>
       </c>
       <c r="K128" s="3" t="n">
-        <v>46233</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5449689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105481483</t>
+          <t>1715001016/IF/IAY/5897647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116510980</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>5100</v>
+        <v>22500</v>
       </c>
       <c r="J129" s="3" t="n">
-        <v>45894</v>
+        <v>46206</v>
       </c>
       <c r="K129" s="3" t="n">
-        <v>46251</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5449778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639871</t>
+          <t>1715001016/IF/IAY/5897734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121580965</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>4200</v>
+        <v>18000</v>
       </c>
       <c r="J130" s="3" t="n">
-        <v>45912</v>
+        <v>46135</v>
       </c>
       <c r="K130" s="3" t="n">
-        <v>46251</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5449835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140988708</t>
+          <t>1715001016/IF/IAY/6125223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121549786</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J131" s="3" t="n">
-        <v>45870</v>
+        <v>46221</v>
       </c>
       <c r="K131" s="3" t="n">
-        <v>46234</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / DITHAURA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5449838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140989383</t>
+          <t>1715001016/IF/IAY/6131173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116505809</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>45894</v>
+        <v>46206</v>
       </c>
       <c r="K132" s="3" t="n">
-        <v>46233</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5450570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140986494</t>
+          <t>1715001018/IF/IAY/3767884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121920143</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>45925</v>
+        <v>44738</v>
       </c>
       <c r="K133" s="3" t="n">
-        <v>46233</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DEWAI</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1715006029/IF/IAY/5450832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116638126</t>
+          <t>1715001018/IF/IAY/4628971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127897667</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>7200</v>
+        <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>45870</v>
+        <v>45873</v>
       </c>
       <c r="K134" s="3" t="n">
-        <v>46251</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / DADAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1715006032/IF/IAY/6032687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106219437</t>
+          <t>1715001018/IF/IAY/4632134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127723806</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>46169</v>
+        <v>46098</v>
       </c>
       <c r="K135" s="3" t="n">
-        <v>46251</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SILWAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1715006037/IF/IAY/4539643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105229733</t>
+          <t>1715001018/IF/IAY/4642672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135555657</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>45970</v>
+        <v>45679</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SILWAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1715006037/IF/IAY/5441824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103696735</t>
+          <t>1715001018/IF/IAY/4670932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106643096</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>45859</v>
+        <v>45679</v>
       </c>
       <c r="K137" s="3" t="n">
-        <v>46247</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SILWAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1715006037/IF/IAY/5446982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149525525</t>
+          <t>1715001018/IF/IAY/4939010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106014382</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>45859</v>
+        <v>45764</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>46247</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SILWAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1715006037/IF/IAY/5871934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105232148</t>
+          <t>1715001018/IF/IAY/4948671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116763448</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>46038</v>
+        <v>45761</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SILWAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1715006037/IF/IAY/5871950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150260603</t>
+          <t>1715001018/IF/IAY/4954530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121918463</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>46121</v>
+        <v>45761</v>
       </c>
       <c r="K140" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / SILWAR</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1715006037/IF/IAY/5872208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105231301</t>
+          <t>1715001018/IF/IAY/4954533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121918719</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>46121</v>
+        <v>45761</v>
       </c>
       <c r="K141" s="3" t="n">
-        <v>46225</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / BAKAWA</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1715006039/IF/IAY/5798688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106139344</t>
+          <t>1715001018/IF/IAY/4954537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121919840</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>45917</v>
+        <v>45779</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>46253</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / BAKAWA</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1715006039/IF/IAY/5799704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106352061</t>
+          <t>1715001018/IF/IAY/4954538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121920109</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>45959</v>
+        <v>45761</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>46253</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / BHUMAKA</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1715006043/IF/IAY/5540427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105261111</t>
+          <t>1715001018/IF/IAY/4957635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123720256</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>24795</v>
+        <v>28500</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>45805</v>
+        <v>45779</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>46252</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>MAJHAULI / MAJHIGAWAN</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1715006048/IF/IAY/5449014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116468175</t>
+          <t>1715001018/IF/IAY/4963277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125542510</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>45837</v>
+        <v>45761</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>46237</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>KUSMI / KAMACHH</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1715007016/IF/IAY/4434026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151996196</t>
+          <t>1715001018/IF/IAY/4964064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125685191</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>20995</v>
+        <v>24795</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>45573</v>
+        <v>45812</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>46237</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>KUSMI / KAMACHH</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1715007016/IF/IAY/4440112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152000229</t>
+          <t>1715001018/IF/IAY/4964599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125839210</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>20995</v>
+        <v>28500</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>45413</v>
+        <v>45811</v>
       </c>
       <c r="K147" s="3" t="n">
-        <v>46237</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>KUSMI / KAMACHH</t>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1715007016/IF/IAY/4444799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152003833</t>
+          <t>1715001018/IF/IAY/4965046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127134882</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>20995</v>
+        <v>24795</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>0</v>
+        <v>3930</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>45413</v>
+        <v>45812</v>
       </c>
       <c r="K148" s="3" t="n">
-        <v>46237</v>
+        <v>46309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/4966269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127835508</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K149" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/4966277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127839106</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>45834</v>
+      </c>
+      <c r="K150" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/4966279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127839777</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>5400</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K151" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/4967171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127155864</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5365463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127149164</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>45941</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5366239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125694598</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>3900</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>46182</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5369621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130959962</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>9600</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5369687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116764005</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>45834</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5376755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123720030</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>45852</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5378525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127266226</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>45811</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GHATOKHAR</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1715001018/IF/IAY/5380292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126189680</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>45852</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/4690964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114134645</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>45629</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/4737108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106084721</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>46118</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/4739051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106275382</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>45706</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5205432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117685131</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>45825</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5220572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105472408</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>16830</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>45841</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5227827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116761541</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>45846</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5602609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116760815</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>28200</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>46212</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5760866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116761586</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>45893</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5760867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116761633</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>45893</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5760977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117683860</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>45893</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5762017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104981324</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>45893</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5762389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126261336</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>46008</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5764340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126247477</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>45893</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/5831392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116760358</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>46008</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/6134239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114134011</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>13437</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>46170</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PADKHURI588</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>1715001023/IF/IAY/6170011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117678955</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>23600</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>46211</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MAMDAR</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>1715001024/IF/IAY/5126142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145945143</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>900</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MAMDAR</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>1715001024/IF/IAY/5127531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147156678</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>45770</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MAMDAR</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>1715001024/IF/IAY/6149691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149032811</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>21000</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>46135</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MAMDAR</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>1715001024/IF/IAY/6163875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145945093</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>25800</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>46211</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MAMDAR</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>1715001024/IF/IAY/6163923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145945320</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>46135</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MAMDAR</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F181" s="1" t="inlineStr">
+        <is>
+          <t>1715001024/IF/IAY/6166772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145944172</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I181" s="2" t="n">
+        <v>25200</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>46211</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5798219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125903853</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K182" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F183" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5798977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147879013</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I183" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5799432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148539764</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I184" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5799433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148539803</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I185" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K185" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5799546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147923743</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I186" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K186" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149904983</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I187" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>46096</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149507973</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I188" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149508073</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I189" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147828478</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I190" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147828526</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I191" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147828589</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I192" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147670775</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I193" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>46114</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5800863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148956164</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I194" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MOHANIYA</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>1715001026/IF/IAY/5870377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149156275</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I195" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADOKHAR</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>1715001027/IF/IAY/6130112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147984163</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I196" s="2" t="n">
+        <v>23400</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>46165</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOOSI</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>1715001028/IF/IAY/3293300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4845021</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I197" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>44692</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOOSI</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>1715001028/IF/IAY/5187058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147849110</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I198" s="2" t="n">
+        <v>7294</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>45867</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOOSI</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>1715001028/IF/IAY/5806482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147385863</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I199" s="2" t="n">
+        <v>22115</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>46102</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHADAINIYA</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C200" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
+        <is>
+          <t>1715001030/IF/IAY/4776481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125890208</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I200" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>45643</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHADAINIYA</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>1715001030/IF/IAY/5173660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125909042</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I201" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>45754</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHADAINIYA</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>1715001030/IF/IAY/5368909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126688381</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I202" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>45816</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHADAINIYA</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t>1715001030/IF/IAY/5759176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125892120</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I203" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>45892</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KAPURIBEDAULIY</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t>1715001031/IF/IAY/3508209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5598631</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I204" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>45891</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KAPURIBEDAULIY</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
+        <is>
+          <t>1715001031/IF/IAY/3508681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5615006</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I205" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>45643</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PACHOKHAR</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
+        <is>
+          <t>1715001033/IF/IAY/5680015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130416028</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I206" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>45840</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PACHOKHAR</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C207" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F207" s="1" t="inlineStr">
+        <is>
+          <t>1715001033/IF/IAY/5765609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148272651</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I207" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PACHOKHAR</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>1715001033/IF/IAY/5766783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130416126</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I208" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C209" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5266503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122316788</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I209" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>45756</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C210" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5269949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116208470</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I210" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>45850</v>
+      </c>
+      <c r="K210" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C211" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F211" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5304520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116208401</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I211" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>45756</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C212" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5308691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116208237</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I212" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C213" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5324427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117299933</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I213" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>45756</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5342771 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119526496</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>3900</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C215" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5761408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122316485</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I215" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C216" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F216" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5763438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122317530</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I216" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C217" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F217" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5796469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091511</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K217" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHANDREH</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C218" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>1715001035/IF/IAY/5796471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091522</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>45910</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>46296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C219" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F219" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/4708726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124206229</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I219" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="n">
+        <v>45586</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C220" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/4720266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137885303</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I220" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>45593</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C221" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F221" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/4724617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148020787</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I221" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>45604</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C222" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F222" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/4881576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148015489</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I222" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C223" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/5365581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123535557</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I223" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>45819</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C224" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F224" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/5368610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123612463</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I224" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>45819</v>
+      </c>
+      <c r="K224" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C225" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F225" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/5375621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137885139</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I225" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>45945</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GUJRED</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>1715001036/IF/IAY/5379082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125849547</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I226" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>45916</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/134542 — Construction of IAY House -IAY REG. NO. MP-15-001-037-001/73</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I227" s="2" t="n">
+        <v>9600</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>45849</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C228" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F228" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/4801204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151281324</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I228" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>45645</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C229" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F229" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5161627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125058327</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I229" s="2" t="n">
+        <v>9600</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>45947</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C230" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F230" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5179310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147690468</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I230" s="2" t="n">
+        <v>27600</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>46246</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C231" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F231" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5185509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147887448</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I231" s="2" t="n">
+        <v>24600</v>
+      </c>
+      <c r="J231" s="3" t="n">
+        <v>46237</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C232" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F232" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5203392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124573793</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I232" s="2" t="n">
+        <v>24760</v>
+      </c>
+      <c r="J232" s="3" t="n">
+        <v>46210</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C233" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F233" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5205612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147847834</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I233" s="2" t="n">
+        <v>24600</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>46237</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C234" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F234" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5219297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150854758</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I234" s="2" t="n">
+        <v>27600</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>46246</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C235" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F235" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5349705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126097004</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I235" s="2" t="n">
+        <v>22800</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>46146</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C236" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F236" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5369854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124580213</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I236" s="2" t="n">
+        <v>24600</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>46237</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5381276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125054521</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>24600</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>46237</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5381876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126095701</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>22800</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>46146</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMILAHA</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C239" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
+        <is>
+          <t>1715001037/IF/IAY/5796448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147690679</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>24240</v>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>46210</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C240" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F240" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/4489561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151763056</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>45570</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C241" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/4681303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128520794</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>46072</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5151840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130717327</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>46143</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C243" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5166273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128530740</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>45797</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C244" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F244" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5185698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128537709</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>3900</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>46143</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C245" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F245" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5349864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123488487</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>45899</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C246" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F246" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5360770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128609521</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>45857</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C247" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F247" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5517951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128527419</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H247" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>46072</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C248" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5815171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130717470</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H248" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>46143</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C249" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F249" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5831536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127349417</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>46150</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C250" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/5870772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130755833</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>46117</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / GAURDAHA</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>1715001039/IF/IAY/6146369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107008895</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H251" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>18600</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>46195</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C252" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/3493193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4769510</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>44890</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C253" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F253" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/4468687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151931369</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>45441</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/5440909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124893949</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>45855</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/5444897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126413002</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>6900</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>45855</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/5649419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126328039</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>45855</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/5804083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126419044</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATHAR</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>1715001040/IF/IAY/5804999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126480330</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>6264</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / HANUMANGARH</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C259" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>1715001041/IF/IAY/4691838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208032</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>45652</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / HANUMANGARH</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C260" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>1715001041/IF/IAY/4858791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116307457</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>45735</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / HANUMANGARH</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>1715001041/IF/IAY/5762092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105986061</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>46063</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MANKISAR</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>1715001042/IF/IAY/4724426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147766848</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / MANKISAR</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C263" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>1715001042/IF/IAY/5172824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148122765</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>45755</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAUGAWAN</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C264" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>1715001043/IF/IAY/5112772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102988297</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>45750</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAUGAWAN</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C265" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>1715001043/IF/IAY/5753828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102657446</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>45996</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PONDI</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C266" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D266" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>1715001044/IF/IAY/5807679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145938350</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>46034</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PONDI</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C267" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D267" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F267" s="1" t="inlineStr">
+        <is>
+          <t>1715001044/IF/IAY/5807680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145938369</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H267" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>46094</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AKAURI</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C268" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D268" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E268" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F268" s="1" t="inlineStr">
+        <is>
+          <t>1715001045/IF/IAY/4796857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148000837</t>
+        </is>
+      </c>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H268" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I268" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>45622</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KARAUNDIYA</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C269" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D269" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E269" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F269" s="1" t="inlineStr">
+        <is>
+          <t>1715001046/IF/IAY/4412159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151762211</t>
+        </is>
+      </c>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H269" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>46082</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KARAUNDIYA</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C270" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D270" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E270" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F270" s="1" t="inlineStr">
+        <is>
+          <t>1715001046/IF/IAY/4506425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151955019</t>
+        </is>
+      </c>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H270" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>46234</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KARAUNDIYA</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D271" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F271" s="1" t="inlineStr">
+        <is>
+          <t>1715001046/IF/IAY/5804811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120779197</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H271" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>45984</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/4638242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131742174</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>45936</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/4724527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147843312</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>45864</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5254463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146426407</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>45972</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5260888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131734112</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>45878</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5270576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150667740</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>45873</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D277" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F277" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5316804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146435320</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>45936</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C278" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D278" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E278" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F278" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5328526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146423240</t>
+        </is>
+      </c>
+      <c r="G278" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I278" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>45972</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5331292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131753509</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E280" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F280" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5777716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146069031</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>45958</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BOKARO</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C281" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D281" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E281" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F281" s="1" t="inlineStr">
+        <is>
+          <t>1715001047/IF/IAY/5813216 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146444473</t>
+        </is>
+      </c>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I281" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>45959</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KHAIRA</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C282" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D282" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E282" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F282" s="1" t="inlineStr">
+        <is>
+          <t>1715001049/IF/IAY/5114680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129929864</t>
+        </is>
+      </c>
+      <c r="G282" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H282" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I282" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>45881</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BELDAH</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C283" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D283" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E283" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F283" s="1" t="inlineStr">
+        <is>
+          <t>1715001051/IF/IAY/5326556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147787232</t>
+        </is>
+      </c>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I283" s="2" t="n">
+        <v>26100</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>46214</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BELDAH</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C284" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E284" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F284" s="1" t="inlineStr">
+        <is>
+          <t>1715001051/IF/IAY/5796434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091581</t>
+        </is>
+      </c>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I284" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>46029</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BELDAH</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
+        <is>
+          <t>1715001051/IF/IAY/5796435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152091582</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>46029</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BELDAH</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C286" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D286" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E286" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F286" s="1" t="inlineStr">
+        <is>
+          <t>1715001051/IF/IAY/5806122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147787265</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>45973</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / SATOHARI</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C287" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D287" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E287" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F287" s="1" t="inlineStr">
+        <is>
+          <t>1715001054/IF/IAY/4548040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236421</t>
+        </is>
+      </c>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I287" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / SATOHARI</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C288" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E288" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F288" s="1" t="inlineStr">
+        <is>
+          <t>1715001054/IF/IAY/4549227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106547602</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>45587</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / SATOHARI</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C289" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D289" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E289" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F289" s="1" t="inlineStr">
+        <is>
+          <t>1715001054/IF/IAY/4689412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106866018</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H289" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>45587</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / SATOHARI</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C290" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D290" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E290" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F290" s="1" t="inlineStr">
+        <is>
+          <t>1715001054/IF/IAY/4740330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106680768</t>
+        </is>
+      </c>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H290" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I290" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AHIRANTOLA</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C291" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D291" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E291" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F291" s="1" t="inlineStr">
+        <is>
+          <t>1715001057/IF/IAY/129324 — Construction of IAY House -IAY REG. NO. MP-15-001-057-001/48</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H291" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>46151</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AHIRANTOLA</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C292" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D292" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E292" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F292" s="1" t="inlineStr">
+        <is>
+          <t>1715001057/IF/IAY/2997995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5375427</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>44378</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AHIRANTOLA</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C293" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E293" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F293" s="1" t="inlineStr">
+        <is>
+          <t>1715001057/IF/IAY/4217256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147121826</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>45877</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / JAMUNIHA NO2</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1715001059/IF/IAY/5810925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114769287</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>45944</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADESAR</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C295" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D295" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E295" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F295" s="1" t="inlineStr">
+        <is>
+          <t>1715001063/IF/IAY/3501022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5243545</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADESAR</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C296" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D296" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E296" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F296" s="1" t="inlineStr">
+        <is>
+          <t>1715001063/IF/IAY/4708519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123826852</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>45669</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADESAR</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C297" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D297" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E297" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F297" s="1" t="inlineStr">
+        <is>
+          <t>1715001063/IF/IAY/4791114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144132081</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>45760</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADESAR</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C298" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D298" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E298" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F298" s="1" t="inlineStr">
+        <is>
+          <t>1715001063/IF/IAY/5117028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116623110</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H298" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>45815</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADESAR</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D299" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
+        <is>
+          <t>1715001063/IF/IAY/5357811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147793849</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H299" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>45862</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADESAR</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D300" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E300" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F300" s="1" t="inlineStr">
+        <is>
+          <t>1715001063/IF/IAY/5365609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147794038</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H300" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>45862</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D301" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E301" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F301" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/4571162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117799361</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C302" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D302" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E302" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F302" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5117646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122801794</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>45842</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C303" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D303" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E303" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F303" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5124432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123507850</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H303" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>45809</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D304" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E304" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F304" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5125526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123516133</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>45842</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D305" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E305" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F305" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5126340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117795479</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H305" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>45842</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D306" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E306" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5131549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133560373</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>45871</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5357326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117799151</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>4500</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F308" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5949873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122068296</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>19500</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>46118</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RATWAR</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D309" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
+        <is>
+          <t>1715001066/IF/IAY/5958301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133362220</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I309" s="2" t="n">
+        <v>16500</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>46138</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RIMARI</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D310" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E310" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F310" s="1" t="inlineStr">
+        <is>
+          <t>1715001068/IF/IAY/3800178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105204417</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>46051</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RIMARI</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>1715001068/IF/IAY/4210032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105205907</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>45886</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RIMARI</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>1715001068/IF/IAY/5618517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114036412</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RIMARI</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>1715001068/IF/IAY/5784909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105204247</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>45916</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>46297</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4936107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105616349</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4936108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105616805</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>45765</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4936121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618541</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D317" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121072</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D318" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121082</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H318" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K318" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D319" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E319" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121156</t>
+        </is>
+      </c>
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C320" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D320" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E320" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F320" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121206</t>
+        </is>
+      </c>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H320" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C321" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D321" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E321" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F321" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121218</t>
+        </is>
+      </c>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I321" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>45765</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C322" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D322" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E322" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F322" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121236</t>
+        </is>
+      </c>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I322" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C323" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D323" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E323" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F323" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121272</t>
+        </is>
+      </c>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I323" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/4937451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121359</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>45751</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/5379427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105617533</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I325" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>45765</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E326" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F326" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/5762118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129937863</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>45895</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/5763342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105618211</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D328" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F328" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/5763739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105619126</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>45895</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D329" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F329" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/5763871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106120931</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>46076</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BURHGAUNA</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C330" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D330" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F330" s="1" t="inlineStr">
+        <is>
+          <t>1715001071/IF/IAY/5764691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106121095</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>45976</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PIPRAON</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D331" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F331" s="1" t="inlineStr">
+        <is>
+          <t>1715001072/IF/IAY/5611925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113922311</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>45843</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PIPRAON</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D332" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E332" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F332" s="1" t="inlineStr">
+        <is>
+          <t>1715001072/IF/IAY/5753721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147342877</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H332" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>46175</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4592292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122140240</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>45594</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C334" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D334" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E334" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F334" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4621096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126528719</t>
+        </is>
+      </c>
+      <c r="G334" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I334" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>45615</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C335" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D335" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E335" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F335" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4642336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137377935</t>
+        </is>
+      </c>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H335" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>45615</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C336" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D336" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E336" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F336" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4642360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137460788</t>
+        </is>
+      </c>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H336" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I336" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>45665</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D337" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E337" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F337" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4675684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124001530</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H337" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D338" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F338" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4675687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124005101</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H338" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>45594</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D339" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E339" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F339" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4676170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119998328</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H339" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C340" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D340" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E340" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F340" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4677936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123825625</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H340" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C341" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D341" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E341" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F341" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4706156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123462979</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H341" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I341" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>45583</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D342" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E342" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F342" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/4760828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120813956</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H342" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>45631</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D343" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E343" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F343" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/5380495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127142519</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H343" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>45785</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BAGHWAR</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D344" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E344" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F344" s="1" t="inlineStr">
+        <is>
+          <t>1715001073/IF/IAY/5795666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127212730</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H344" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>45906</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D345" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E345" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F345" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4562254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774356</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H345" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>45802</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C346" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D346" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E346" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F346" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4566227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115984198</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>45822</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C347" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D347" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E347" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F347" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4566229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115984286</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>45711</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C348" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D348" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E348" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F348" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4569976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694015</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H348" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>45591</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4569977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694227</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4569978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694352</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4574979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117286077</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>45582</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4692446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774157</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>45711</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/4693106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115825891</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>45711</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5156816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774076</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5157932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694284</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5166381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120922953</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E357" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5169532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120922302</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5174131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694070</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5176885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774293</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>45858</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5180993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115825819</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5189519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115984131</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5191087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774238</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5196160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115825864</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C364" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D364" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E364" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F364" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5201105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694195</t>
+        </is>
+      </c>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I364" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J364" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C365" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D365" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E365" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F365" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5201186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694303</t>
+        </is>
+      </c>
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I365" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J365" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C366" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D366" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E366" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F366" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5205385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115984407</t>
+        </is>
+      </c>
+      <c r="G366" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I366" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J366" s="3" t="n">
+        <v>45863</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C367" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D367" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E367" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F367" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5205845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117284461</t>
+        </is>
+      </c>
+      <c r="G367" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I367" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J367" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C368" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D368" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E368" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F368" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5210464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694153</t>
+        </is>
+      </c>
+      <c r="G368" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I368" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J368" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C369" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D369" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E369" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F369" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5210803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774253</t>
+        </is>
+      </c>
+      <c r="G369" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I369" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J369" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C370" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D370" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E370" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F370" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5220975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120921548</t>
+        </is>
+      </c>
+      <c r="G370" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I370" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J370" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5221497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120920504</t>
+        </is>
+      </c>
+      <c r="G371" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I371" s="2" t="n">
+        <v>5400</v>
+      </c>
+      <c r="J371" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C372" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D372" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E372" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F372" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5221687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116693961</t>
+        </is>
+      </c>
+      <c r="G372" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I372" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J372" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C373" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D373" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E373" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F373" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5235548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694244</t>
+        </is>
+      </c>
+      <c r="G373" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I373" s="2" t="n">
+        <v>6000</v>
+      </c>
+      <c r="J373" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D374" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E374" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F374" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5241929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121734693</t>
+        </is>
+      </c>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I374" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J374" s="3" t="n">
+        <v>45776</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C375" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D375" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E375" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F375" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5436887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116694035</t>
+        </is>
+      </c>
+      <c r="G375" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I375" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J375" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C376" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E376" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F376" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5439283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774066</t>
+        </is>
+      </c>
+      <c r="G376" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I376" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J376" s="3" t="n">
+        <v>45821</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C377" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D377" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E377" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F377" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5713266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120921338</t>
+        </is>
+      </c>
+      <c r="G377" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I377" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J377" s="3" t="n">
+        <v>45873</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C378" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D378" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E378" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F378" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5713732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120922363</t>
+        </is>
+      </c>
+      <c r="G378" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I378" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J378" s="3" t="n">
+        <v>45873</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C379" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D379" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E379" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F379" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5770638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116052441</t>
+        </is>
+      </c>
+      <c r="G379" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I379" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J379" s="3" t="n">
+        <v>45900</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C380" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D380" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E380" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F380" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5770857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774266</t>
+        </is>
+      </c>
+      <c r="G380" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I380" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J380" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C381" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D381" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E381" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F381" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5770931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115774113</t>
+        </is>
+      </c>
+      <c r="G381" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I381" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J381" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / NAIKIN</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C382" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D382" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E382" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F382" s="1" t="inlineStr">
+        <is>
+          <t>1715001074/IF/IAY/5771133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120920826</t>
+        </is>
+      </c>
+      <c r="G382" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I382" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J382" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C383" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D383" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E383" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F383" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/4710088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125454535</t>
+        </is>
+      </c>
+      <c r="G383" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I383" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J383" s="3" t="n">
+        <v>45616</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C384" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D384" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E384" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F384" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/4721578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144218618</t>
+        </is>
+      </c>
+      <c r="G384" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I384" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J384" s="3" t="n">
+        <v>45708</v>
+      </c>
+      <c r="K384" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/4721581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144226334</t>
+        </is>
+      </c>
+      <c r="G385" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I385" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J385" s="3" t="n">
+        <v>45616</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/4722606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144561698</t>
+        </is>
+      </c>
+      <c r="G386" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I386" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J386" s="3" t="n">
+        <v>45839</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C387" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F387" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/4723874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146423787</t>
+        </is>
+      </c>
+      <c r="G387" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I387" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J387" s="3" t="n">
+        <v>45708</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/4767640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123356295</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>45708</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/5344834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147173806</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>45839</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / CHORGADI</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1715001075/IF/IAY/5830124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146442205</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>46071</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RAGHUNATHPUR</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E391" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F391" s="1" t="inlineStr">
+        <is>
+          <t>1715001076/IF/IAY/5950780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119088259</t>
+        </is>
+      </c>
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I391" s="2" t="n">
+        <v>12600</v>
+      </c>
+      <c r="J391" s="3" t="n">
+        <v>46101</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RAGHUNATHPUR</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C392" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D392" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E392" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F392" s="1" t="inlineStr">
+        <is>
+          <t>1715001076/IF/IAY/5951043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123889541</t>
+        </is>
+      </c>
+      <c r="G392" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I392" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J392" s="3" t="n">
+        <v>46101</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RAGHUNATHPUR</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C393" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D393" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E393" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F393" s="1" t="inlineStr">
+        <is>
+          <t>1715001076/IF/IAY/5951518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120889641</t>
+        </is>
+      </c>
+      <c r="G393" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I393" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J393" s="3" t="n">
+        <v>46101</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RAGHUNATHPUR</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C394" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D394" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E394" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F394" s="1" t="inlineStr">
+        <is>
+          <t>1715001076/IF/IAY/5951519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120889723</t>
+        </is>
+      </c>
+      <c r="G394" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I394" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J394" s="3" t="n">
+        <v>46101</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RAGHUNATHPUR</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C395" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D395" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E395" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F395" s="1" t="inlineStr">
+        <is>
+          <t>1715001076/IF/IAY/5961152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150743760</t>
+        </is>
+      </c>
+      <c r="G395" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I395" s="2" t="n">
+        <v>16908</v>
+      </c>
+      <c r="J395" s="3" t="n">
+        <v>46101</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / RAGHUNATHPUR</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1715001076/IF/IAY/6134159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117180391</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>19200</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>46139</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PATEHARA</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D397" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E397" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F397" s="1" t="inlineStr">
+        <is>
+          <t>1715001077/IF/IAY/5240391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126750107</t>
+        </is>
+      </c>
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I397" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J397" s="3" t="n">
+        <v>45799</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PATEHARA</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D398" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E398" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F398" s="1" t="inlineStr">
+        <is>
+          <t>1715001077/IF/IAY/5361711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127623603</t>
+        </is>
+      </c>
+      <c r="G398" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" s="3" t="n">
+        <v>45815</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PATEHARA</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D399" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E399" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F399" s="1" t="inlineStr">
+        <is>
+          <t>1715001077/IF/IAY/5713331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127618428</t>
+        </is>
+      </c>
+      <c r="G399" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="n">
+        <v>46023</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/3847823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125637927</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>16800</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>46183</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/4603669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124696486</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>45625</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C402" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D402" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E402" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F402" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/4603952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124445438</t>
+        </is>
+      </c>
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>45670</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/4952087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118708041</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I403" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J403" s="3" t="n">
+        <v>45961</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/4957316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123451405</t>
+        </is>
+      </c>
+      <c r="G404" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I404" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="J404" s="3" t="n">
+        <v>46217</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/4957830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123329039</t>
+        </is>
+      </c>
+      <c r="G405" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I405" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J405" s="3" t="n">
+        <v>45992</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C406" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D406" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E406" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/4958244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123144176</t>
+        </is>
+      </c>
+      <c r="G406" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I406" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J406" s="3" t="n">
+        <v>46090</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C407" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D407" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E407" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F407" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5356315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118707513</t>
+        </is>
+      </c>
+      <c r="G407" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I407" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J407" s="3" t="n">
+        <v>45840</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C408" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5361149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123734738</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>45854</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D409" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E409" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F409" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5365661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118763677</t>
+        </is>
+      </c>
+      <c r="G409" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I409" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J409" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C410" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D410" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E410" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F410" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5365747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121007164</t>
+        </is>
+      </c>
+      <c r="G410" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I410" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J410" s="3" t="n">
+        <v>45947</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5365925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119092798</t>
+        </is>
+      </c>
+      <c r="G411" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I411" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J411" s="3" t="n">
+        <v>45892</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5371977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123143872</t>
+        </is>
+      </c>
+      <c r="G412" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I412" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J412" s="3" t="n">
+        <v>46097</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C413" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D413" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5776008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121006768</t>
+        </is>
+      </c>
+      <c r="G413" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I413" s="2" t="n">
+        <v>22200</v>
+      </c>
+      <c r="J413" s="3" t="n">
+        <v>46098</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C414" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D414" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5776116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119842285</t>
+        </is>
+      </c>
+      <c r="G414" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I414" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J414" s="3" t="n">
+        <v>45974</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C415" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D415" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E415" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F415" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5776148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127249287</t>
+        </is>
+      </c>
+      <c r="G415" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I415" s="2" t="n">
+        <v>28200</v>
+      </c>
+      <c r="J415" s="3" t="n">
+        <v>46240</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5776234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123771093</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>45903</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5830413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122813286</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>46027</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5830813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123151062</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>46090</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5830855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119084543</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>45979</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5830861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127212352</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>46034</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5830910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118714962</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>46077</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/5831106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123301631</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>46097</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/6167410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123781160</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>16800</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>46183</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KANDHWAR</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1715001079/IF/IAY/6167608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124036977</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>13200</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>46174</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/5158374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121808807</t>
+        </is>
+      </c>
+      <c r="G425" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I425" s="2" t="n">
+        <v>3000</v>
+      </c>
+      <c r="J425" s="3" t="n">
+        <v>45868</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C426" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D426" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E426" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F426" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/5183638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148084792</t>
+        </is>
+      </c>
+      <c r="G426" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I426" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J426" s="3" t="n">
+        <v>45755</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C427" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D427" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E427" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F427" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/5196439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148089735</t>
+        </is>
+      </c>
+      <c r="G427" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I427" s="2" t="n">
+        <v>6300</v>
+      </c>
+      <c r="J427" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C428" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D428" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E428" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F428" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/5199316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148089307</t>
+        </is>
+      </c>
+      <c r="G428" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I428" s="2" t="n">
+        <v>2700</v>
+      </c>
+      <c r="J428" s="3" t="n">
+        <v>45785</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C429" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D429" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E429" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F429" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/5232945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148077588</t>
+        </is>
+      </c>
+      <c r="G429" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I429" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="J429" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C430" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D430" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E430" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F430" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/5449480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122019299</t>
+        </is>
+      </c>
+      <c r="G430" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I430" s="2" t="n">
+        <v>1500</v>
+      </c>
+      <c r="J430" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KUAN</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>1715001081/IF/IAY/793330 — Construction of IAY House -IAY REG. NO. MP2031680</t>
+        </is>
+      </c>
+      <c r="G431" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I431" s="2" t="n">
+        <v>11400</v>
+      </c>
+      <c r="J431" s="3" t="n">
+        <v>46140</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / BADKHARA734</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1715001082/IF/IAY/4687382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105087769</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>45616</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1715001084/IF/IAY/5161588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123453730</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>45752</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D434" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E434" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1715001084/IF/IAY/5195581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123393650</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
+        <is>
+          <t>1715001084/IF/IAY/5225189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121681987</t>
+        </is>
+      </c>
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I435" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J435" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C436" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D436" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E436" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F436" s="1" t="inlineStr">
+        <is>
+          <t>1715001084/IF/IAY/5371094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142180934</t>
+        </is>
+      </c>
+      <c r="G436" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I436" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J436" s="3" t="n">
+        <v>46087</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C437" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D437" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E437" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F437" s="1" t="inlineStr">
+        <is>
+          <t>1715001084/IF/IAY/5377348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123399433</t>
+        </is>
+      </c>
+      <c r="G437" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I437" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J437" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E438" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>1715001084/IF/IAY/5377795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124601673</t>
+        </is>
+      </c>
+      <c r="G438" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I438" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J438" s="3" t="n">
+        <v>45832</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KOSTHAKOTHAR</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
+        <is>
+          <t>1715001085/IF/IAY/5785635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147714993</t>
+        </is>
+      </c>
+      <c r="G439" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I439" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J439" s="3" t="n">
+        <v>45965</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KOSTHAKOTHAR</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C440" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D440" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E440" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F440" s="1" t="inlineStr">
+        <is>
+          <t>1715001085/IF/IAY/5786359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148086792</t>
+        </is>
+      </c>
+      <c r="G440" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I440" s="2" t="n">
+        <v>10962</v>
+      </c>
+      <c r="J440" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KOSTHAKOTHAR</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C441" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D441" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E441" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F441" s="1" t="inlineStr">
+        <is>
+          <t>1715001085/IF/IAY/5791449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148082609</t>
+        </is>
+      </c>
+      <c r="G441" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I441" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J441" s="3" t="n">
+        <v>45934</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KOSTHAKOTHAR</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C442" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D442" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E442" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F442" s="1" t="inlineStr">
+        <is>
+          <t>1715001085/IF/IAY/5803989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146176154</t>
+        </is>
+      </c>
+      <c r="G442" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I442" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J442" s="3" t="n">
+        <v>45920</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / TAKTAIYA</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C443" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D443" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E443" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F443" s="1" t="inlineStr">
+        <is>
+          <t>1715001086/IF/IAY/4949366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117685416</t>
+        </is>
+      </c>
+      <c r="G443" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I443" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J443" s="3" t="n">
+        <v>45738</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / TAKTAIYA</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1715001086/IF/IAY/4960355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125252631</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / TAKTAIYA</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D445" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E445" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F445" s="1" t="inlineStr">
+        <is>
+          <t>1715001086/IF/IAY/4960366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125261196</t>
+        </is>
+      </c>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I445" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J445" s="3" t="n">
+        <v>45738</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / TAKTAIYA</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E446" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F446" s="1" t="inlineStr">
+        <is>
+          <t>1715001086/IF/IAY/4961783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124674641</t>
+        </is>
+      </c>
+      <c r="G446" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I446" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J446" s="3" t="n">
+        <v>45738</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / TAKTAIYA</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C447" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F447" s="1" t="inlineStr">
+        <is>
+          <t>1715001086/IF/IAY/5770488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124672740</t>
+        </is>
+      </c>
+      <c r="G447" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I447" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J447" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / TAKTAIYA</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C448" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F448" s="1" t="inlineStr">
+        <is>
+          <t>1715001086/IF/IAY/5771002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125255816</t>
+        </is>
+      </c>
+      <c r="G448" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I448" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J448" s="3" t="n">
+        <v>45895</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / PATANA</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C449" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F449" s="1" t="inlineStr">
+        <is>
+          <t>1715001089/IF/IAY/5713386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127499462</t>
+        </is>
+      </c>
+      <c r="G449" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I449" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J449" s="3" t="n">
+        <v>45927</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>46308</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C450" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F450" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/4603224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123758568</t>
+        </is>
+      </c>
+      <c r="G450" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I450" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J450" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C451" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D451" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E451" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F451" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/4604662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123780554</t>
+        </is>
+      </c>
+      <c r="G451" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I451" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J451" s="3" t="n">
+        <v>45574</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C452" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F452" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5151139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114087887</t>
+        </is>
+      </c>
+      <c r="G452" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H452" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I452" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J452" s="3" t="n">
+        <v>45807</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C453" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F453" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5170400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123754615</t>
+        </is>
+      </c>
+      <c r="G453" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H453" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I453" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J453" s="3" t="n">
+        <v>45883</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C454" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D454" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E454" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F454" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5235103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114998873</t>
+        </is>
+      </c>
+      <c r="G454" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H454" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I454" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J454" s="3" t="n">
+        <v>45883</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C455" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D455" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E455" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F455" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5269168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123759081</t>
+        </is>
+      </c>
+      <c r="G455" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I455" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J455" s="3" t="n">
+        <v>45807</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C456" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D456" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E456" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F456" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5443931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126094353</t>
+        </is>
+      </c>
+      <c r="G456" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I456" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J456" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C457" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D457" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E457" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F457" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5448484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128196589</t>
+        </is>
+      </c>
+      <c r="G457" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J457" s="3" t="n">
+        <v>45898</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C458" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D458" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E458" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F458" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5450661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113644246</t>
+        </is>
+      </c>
+      <c r="G458" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I458" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J458" s="3" t="n">
+        <v>45875</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>RAMPUR NAIKIN / KATAULI</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C459" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D459" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E459" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F459" s="1" t="inlineStr">
+        <is>
+          <t>1715001090/IF/IAY/5761510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106668467</t>
+        </is>
+      </c>
+      <c r="G459" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H459" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I459" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J459" s="3" t="n">
+        <v>45927</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / MAWAI</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C460" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D460" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E460" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F460" s="1" t="inlineStr">
+        <is>
+          <t>1715002001/IF/IAY/5345748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118853521</t>
+        </is>
+      </c>
+      <c r="G460" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H460" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I460" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J460" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / MAWAI</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C461" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D461" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E461" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F461" s="1" t="inlineStr">
+        <is>
+          <t>1715002001/IF/IAY/5347038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126669541</t>
+        </is>
+      </c>
+      <c r="G461" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H461" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I461" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J461" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / MAWAI</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C462" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D462" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E462" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F462" s="1" t="inlineStr">
+        <is>
+          <t>1715002001/IF/IAY/5347808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128645988</t>
+        </is>
+      </c>
+      <c r="G462" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H462" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I462" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J462" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / MAWAI</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C463" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D463" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E463" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F463" s="1" t="inlineStr">
+        <is>
+          <t>1715002001/IF/IAY/5351611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128211458</t>
+        </is>
+      </c>
+      <c r="G463" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I463" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J463" s="3" t="n">
+        <v>46139</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / MAWAI</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C464" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D464" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E464" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1715002001/IF/IAY/5786263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128209267</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>46139</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / MAWAI</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
+        <is>
+          <t>1715002001/IF/IAY/6013318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128176552</t>
+        </is>
+      </c>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I465" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>46139</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5786917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121644227</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5786919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121645707</t>
+        </is>
+      </c>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I467" s="2" t="n">
+        <v>7700</v>
+      </c>
+      <c r="J467" s="3" t="n">
+        <v>45922</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C468" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E468" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5786960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125102987</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I468" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J468" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C469" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5787160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115095636</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5787183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315558</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5787186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315940</t>
+        </is>
+      </c>
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I471" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J471" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C472" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D472" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E472" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F472" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5787839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117366738</t>
+        </is>
+      </c>
+      <c r="G472" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I472" s="2" t="n">
+        <v>3640</v>
+      </c>
+      <c r="J472" s="3" t="n">
+        <v>45919</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5787938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114950898</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5788845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100894636</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>45929</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5789039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115928149</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>45919</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5789170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125363759</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J476" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C477" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D477" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E477" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F477" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116350618</t>
+        </is>
+      </c>
+      <c r="G477" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I477" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J477" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C478" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D478" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E478" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F478" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124545862</t>
+        </is>
+      </c>
+      <c r="G478" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I478" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J478" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118055353</t>
+        </is>
+      </c>
+      <c r="G479" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I479" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J479" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118055502</t>
+        </is>
+      </c>
+      <c r="G480" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I480" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="n">
+        <v>45919</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C481" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D481" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E481" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F481" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115672913</t>
+        </is>
+      </c>
+      <c r="G481" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I481" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J481" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C482" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D482" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E482" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F482" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115673074</t>
+        </is>
+      </c>
+      <c r="G482" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I482" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J482" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115673724</t>
+        </is>
+      </c>
+      <c r="G483" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I483" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J483" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116349051</t>
+        </is>
+      </c>
+      <c r="G484" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I484" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J484" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C485" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D485" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E485" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F485" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114019537</t>
+        </is>
+      </c>
+      <c r="G485" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I485" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="J485" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C486" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D486" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E486" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F486" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124523572</t>
+        </is>
+      </c>
+      <c r="G486" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I486" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J486" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C487" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D487" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E487" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F487" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115673952</t>
+        </is>
+      </c>
+      <c r="G487" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I487" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J487" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5790921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115674101</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>45919</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5791298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116217495</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>45915</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>46311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / LAKONDA</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1715002007/IF/IAY/5797369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124266493</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>45929</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / UKARAHA</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
+        <is>
+          <t>1715002011/IF/IAY/5712522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122009880</t>
+        </is>
+      </c>
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I491" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J491" s="3" t="n">
+        <v>45874</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / UKARAHA</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>1715002011/IF/IAY/5786894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142729825</t>
+        </is>
+      </c>
+      <c r="G492" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I492" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J492" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / UKARAHA</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>1715002011/IF/IAY/5786966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142725537</t>
+        </is>
+      </c>
+      <c r="G493" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I493" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J493" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / UKARAHA</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C494" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D494" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E494" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F494" s="1" t="inlineStr">
+        <is>
+          <t>1715002011/IF/IAY/5787764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129832227</t>
+        </is>
+      </c>
+      <c r="G494" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I494" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J494" s="3" t="n">
+        <v>45924</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / UKARAHA</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1715002011/IF/IAY/5789097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142729261</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>45904</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>46227</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / UKARAHA</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>1715002011/IF/IAY/5791125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142727785</t>
+        </is>
+      </c>
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I496" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J496" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / PATPARA</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C497" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D497" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>1715002012/IF/IAY/5787797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130107359</t>
+        </is>
+      </c>
+      <c r="G497" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I497" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J497" s="3" t="n">
+        <v>45947</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>46226</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / PATPARA</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C498" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D498" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E498" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F498" s="1" t="inlineStr">
+        <is>
+          <t>1715002012/IF/IAY/5789667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107040534</t>
+        </is>
+      </c>
+      <c r="G498" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I498" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J498" s="3" t="n">
+        <v>46001</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>46226</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / PADARIYAKALA</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C499" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D499" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E499" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F499" s="1" t="inlineStr">
+        <is>
+          <t>1715002016/IF/IAY/5788187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135977775</t>
+        </is>
+      </c>
+      <c r="G499" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I499" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J499" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>46217</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C500" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D500" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E500" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F500" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/4714974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128366799</t>
+        </is>
+      </c>
+      <c r="G500" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I500" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J500" s="3" t="n">
+        <v>45726</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C501" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D501" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E501" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F501" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/4968973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128391357</t>
+        </is>
+      </c>
+      <c r="G501" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I501" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J501" s="3" t="n">
+        <v>46049</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C502" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D502" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E502" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F502" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5466924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128400822</t>
+        </is>
+      </c>
+      <c r="G502" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I502" s="2" t="n">
+        <v>5990</v>
+      </c>
+      <c r="J502" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>46268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C503" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D503" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E503" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F503" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5471487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149895263</t>
+        </is>
+      </c>
+      <c r="G503" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I503" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J503" s="3" t="n">
+        <v>46065</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C504" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F504" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5607407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128388195</t>
+        </is>
+      </c>
+      <c r="G504" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I504" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J504" s="3" t="n">
+        <v>45966</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C505" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5607878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128376186</t>
+        </is>
+      </c>
+      <c r="G505" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I505" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J505" s="3" t="n">
+        <v>46065</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C506" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D506" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E506" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5608060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128378204</t>
+        </is>
+      </c>
+      <c r="G506" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I506" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J506" s="3" t="n">
+        <v>45966</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C507" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D507" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E507" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F507" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5785053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149893517</t>
+        </is>
+      </c>
+      <c r="G507" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I507" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="n">
+        <v>46049</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C508" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D508" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E508" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F508" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5785674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146748028</t>
+        </is>
+      </c>
+      <c r="G508" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H508" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I508" s="2" t="n">
+        <v>4800</v>
+      </c>
+      <c r="J508" s="3" t="n">
+        <v>46049</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C509" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D509" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E509" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F509" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5786550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128369954</t>
+        </is>
+      </c>
+      <c r="G509" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I509" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J509" s="3" t="n">
+        <v>46065</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAGHMARIYA</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C510" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D510" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E510" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F510" s="1" t="inlineStr">
+        <is>
+          <t>1715002020/IF/IAY/5793519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128372805</t>
+        </is>
+      </c>
+      <c r="G510" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I510" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J510" s="3" t="n">
+        <v>46049</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / RAMGARH 1</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C511" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D511" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E511" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F511" s="1" t="inlineStr">
+        <is>
+          <t>1715002022/IF/IAY/4754746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118299397</t>
+        </is>
+      </c>
+      <c r="G511" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I511" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J511" s="3" t="n">
+        <v>45673</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / RAMGARH 1</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1715002022/IF/IAY/4854164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113665961</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>45700</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / RAMGARH 1</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1715002022/IF/IAY/4938219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106888858</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / RAMGARH 1</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1715002022/IF/IAY/5787106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114085637</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / RAMGARH 1</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1715002022/IF/IAY/5788711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113650984</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>45904</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / RAMGARH 1</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1715002022/IF/IAY/5789755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126626968</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>45904</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>46232</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / DOLKOTHAR</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1715002041/IF/IAY/5786821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120912150</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>45924</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>46275</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / DOLKOTHAR</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1715002041/IF/IAY/5788581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126249862</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>45907</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / GANDHIGRAM</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1715002043/IF/IAY/4414974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151946384</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>45443</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / GANDHIGRAM</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1715002043/IF/IAY/5157905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147433893</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>45819</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>46256</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / GANDHIGRAM</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1715002043/IF/IAY/5163143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148022779</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>45819</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>46256</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / GANDHIGRAM</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1715002043/IF/IAY/5242206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148021996</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>45819</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / GANDHIGRAM</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1715002043/IF/IAY/5790042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147526804</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>45925</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>46294</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / KHIRKHORI</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1715002047/IF/IAY/5786866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115225842</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>45922</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAHERAWEST</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1715002057/IF/IAY/5180868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149549454</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAHERAWEST</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1715002057/IF/IAY/5213820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137469742</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>1305</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAHERAWEST</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1715002057/IF/IAY/5232695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127358460</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>46255</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAHERAWEST</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1715002057/WC/22012035251945 — Loose Boulder Nirman Sonu saket ke ghar ke pass bahera west</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>134747.32</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>46098</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAHERAWEST</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1715002057/WC/22012035315748 — Loose Boulder nirman Rahul prajapati ke ghar ke pass bahera west</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>124546.49</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>46098</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BAHERAWEST</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1715002057/WC/22012035316341 — Loose Boulder nirman Lalmani prajapati ke ghar ke pass bahera west</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>122690.95</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>46098</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / JAMUNIHAKALA</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1715002060/IF/IAY/5178839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115688697</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / JAMUNIHAKALA</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1715002060/IF/IAY/5222941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117487739</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / JAMUNIHAKALA</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E533" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1715002060/IF/IAY/5439218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115688530</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / JAMUNIHAKALA</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1715002060/IF/IAY/5788097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123480252</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>45913</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / JAMUNIHAKALA</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1715002060/IF/IAY/5788440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106964831</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>45926</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>46290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / CHHUHIYA</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C536" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D536" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E536" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F536" s="1" t="inlineStr">
+        <is>
+          <t>1715002065/IF/IAY/4710148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125505471</t>
+        </is>
+      </c>
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I536" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J536" s="3" t="n">
+        <v>46143</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / CHHUHIYA</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C537" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D537" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E537" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F537" s="1" t="inlineStr">
+        <is>
+          <t>1715002065/IF/IAY/4795039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147064885</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / CHHUHIYA</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
+          <t>1715002065/IF/IAY/5786400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125879268</t>
+        </is>
+      </c>
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I538" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J538" s="3" t="n">
+        <v>45901</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / CHHUHIYA</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1715002065/IF/IAY/5786911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126105976</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / CHHUHIYA</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1715002065/IF/IAY/5788798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124111260</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / CHHUHIYA</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1715002065/IF/IAY/5789889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147065333</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>45906</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BEDUA</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1715002070/IF/IAY/4702253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118838362</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>45586</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>46276</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BEDUA</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1715002070/IF/IAY/5790135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118837185</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>45939</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>46276</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BEDUA</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>1715002070/IF/IAY/5790811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118267316</t>
+        </is>
+      </c>
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I544" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J544" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>46276</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BADHAURA</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>1715002090/IF/IAY/4699168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119419002</t>
+        </is>
+      </c>
+      <c r="G545" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I545" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J545" s="3" t="n">
+        <v>45704</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BADHAURA</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1715002090/IF/IAY/4987197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100995618</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>45825</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BADHAURA</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1715002090/IF/IAY/5784839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100993595</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>45902</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / BADHAURA</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1715002090/IF/IAY/5785106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117388051</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>45907</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / PANWAR CHAU.TO</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1715002093/IF/IAY/5788768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123549406</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>45908</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>SIDHI / NAUGAWAN DHIR</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1715002099/IF/IAY/5789182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102082662</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>46245</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / CHITANG</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1715003004/IF/IAY/5427064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123459206</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>45791</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>46223</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/4706708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120830745</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>45920</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/4708243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122756288</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>45939</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/4712110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126125057</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/4787825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133752866</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>45895</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/4860971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125629197</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>45703</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/5138802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117822477</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>2100</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>45920</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/5143017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117211748</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>45867</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/5342140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118190970</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>45936</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/5693078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132640610</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>46092</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>46267</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHORBATOLA</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1715003005/IF/IAY/6015057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120828620</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>46168</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / SAHAJI</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1715003014/IF/IAY/4710954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125830631</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>45738</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / SAHAJI</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1715003014/IF/IAY/5359591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127905698</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>6300</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>45860</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KADIYAR</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1715003016/IF/IAY/5145059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147338691</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>45937</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>46252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KADIYAR</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1715003016/IF/IAY/6227722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130777283</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>46183</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>46252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KORAULIKALA</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1715003025/IF/IAY/4787733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133535926</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>45692</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>46223</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / BALHAYA</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1715003035/IF/IAY/3287194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5652767</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>45496</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/5466917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128593226</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>7047</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/5470461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124423076</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>13832</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>45769</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/5869615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125860392</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>46252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/6039360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124433939</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>46134</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>46239</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/6039878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129455591</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/6039929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123827545</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>6521</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>46271</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/6040019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130809876</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>46115</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/6046249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146381605</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>46125</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / AMARPUR</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1715003067/IF/IAY/6046347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125839102</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>46252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / SONTIRPATEHARA</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1715003071/IF/IAY/4570292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117298651</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>46169</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>46230</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / SONTIRPATEHARA</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1715003071/IF/IAY/5144159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115272742</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>46169</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>46277</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / KHONCHIPUR</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1715003076/IF/IAY/5779713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114641290</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>45954</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>46242</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / DOL</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1715003081/IF/IAY/5692977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129975072</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>45919</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / DOL</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1715003081/IF/IAY/5693151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115260317</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>45863</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / DOL</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1715003081/IF/IAY/65864 — Construction of IAY House -IAY REG. NO. MP-15-003-081-001/055</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>46056</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>46231</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>SIHAWAL / TENDUHA NO.1</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1715003093/IF/IAY/4788412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP138503036</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>45758</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/125299 — Construction of IAY House -IAY REG. NO. MP-15-006-003-001/005</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>46014</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/125300 — Construction of IAY House -IAY REG. NO. MP-15-006-003-001/3</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>46014</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4417301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151988409</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>45425</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4417407 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151988749</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>45425</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4419142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151989403</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>45408</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4421130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151990131</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>46028</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4425500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151775628</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>45578</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4426845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151991092</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>46142</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4429242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151968637</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4429390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151969117</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>45490</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4431860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151970601</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>45463</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4436265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151973339</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>45463</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4436363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151997229</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>45463</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4437668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151998145</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>45546</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4438493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151974771</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>45461</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4439924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151999581</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>45459</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4443009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151784097</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>45493</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4446132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151960924</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>45490</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>46224</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4447674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151961750</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>45490</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4450244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151983049</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>46076</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4451604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151984922</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>45485</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4455185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768285</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>45406</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4455444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151768782</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>45602</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4456068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151770010</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>45627</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4456132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151770162</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>45539</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D609" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E609" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F609" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4464280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151961799</t>
+        </is>
+      </c>
+      <c r="G609" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I609" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J609" s="3" t="n">
+        <v>45461</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4468341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151775621</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>46135</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/4608383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114689919</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>45690</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/5111931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152070188</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>45942</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C613" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D613" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E613" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F613" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/5798920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106292641</t>
+        </is>
+      </c>
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J613" s="3" t="n">
+        <v>45921</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / CHAMARADOL</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C614" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D614" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E614" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F614" s="1" t="inlineStr">
+        <is>
+          <t>1715006003/IF/IAY/5799604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151016902</t>
+        </is>
+      </c>
+      <c r="G614" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I614" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J614" s="3" t="n">
+        <v>45921</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>46235</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C615" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D615" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E615" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F615" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/4431829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151970472</t>
+        </is>
+      </c>
+      <c r="G615" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I615" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J615" s="3" t="n">
+        <v>45647</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C616" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D616" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E616" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F616" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/4435328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151928292</t>
+        </is>
+      </c>
+      <c r="G616" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H616" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I616" s="2" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J616" s="3" t="n">
+        <v>45435</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C617" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D617" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E617" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F617" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/4435376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151928435</t>
+        </is>
+      </c>
+      <c r="G617" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H617" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I617" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J617" s="3" t="n">
+        <v>45435</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C618" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D618" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E618" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F618" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/4451818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151985687</t>
+        </is>
+      </c>
+      <c r="G618" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H618" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I618" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J618" s="3" t="n">
+        <v>45592</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C619" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D619" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E619" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F619" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/4460671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151971968</t>
+        </is>
+      </c>
+      <c r="G619" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H619" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I619" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J619" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C620" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D620" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E620" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F620" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/4816010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152069745</t>
+        </is>
+      </c>
+      <c r="G620" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I620" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="J620" s="3" t="n">
+        <v>45610</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C621" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D621" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E621" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F621" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/5999757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152093082</t>
+        </is>
+      </c>
+      <c r="G621" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I621" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J621" s="3" t="n">
+        <v>46167</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>46284</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/6000404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131268051</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>46120</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>46284</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BODARITOLA</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C623" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D623" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E623" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F623" s="1" t="inlineStr">
+        <is>
+          <t>1715006004/IF/IAY/6000838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152096108</t>
+        </is>
+      </c>
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J623" s="3" t="n">
+        <v>46140</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>46284</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KARMAI</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C624" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D624" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E624" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1715006007/IF/IAY/5713997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152096149</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>45924</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>46236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEORI</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C625" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D625" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E625" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F625" s="1" t="inlineStr">
+        <is>
+          <t>1715006014/IF/IAY/5827375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102926625</t>
+        </is>
+      </c>
+      <c r="G625" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
+        <v>46007</v>
+      </c>
+      <c r="K625" s="3" t="n">
+        <v>46289</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / NEBUHA</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C626" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D626" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E626" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F626" s="1" t="inlineStr">
+        <is>
+          <t>1715006015/IF/IAY/5579489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120279742</t>
+        </is>
+      </c>
+      <c r="G626" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H626" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I626" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J626" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>46252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / NEBUHA</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C627" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D627" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E627" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F627" s="1" t="inlineStr">
+        <is>
+          <t>1715006015/IF/IAY/5580817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126330173</t>
+        </is>
+      </c>
+      <c r="G627" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H627" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I627" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J627" s="3" t="n">
+        <v>45923</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>46264</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C628" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D628" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E628" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F628" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/4816464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152071520</t>
+        </is>
+      </c>
+      <c r="G628" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H628" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I628" s="2" t="n">
+        <v>6600</v>
+      </c>
+      <c r="J628" s="3" t="n">
+        <v>46130</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C629" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D629" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E629" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F629" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/4816465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152071521</t>
+        </is>
+      </c>
+      <c r="G629" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H629" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I629" s="2" t="n">
+        <v>6600</v>
+      </c>
+      <c r="J629" s="3" t="n">
+        <v>46130</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C630" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D630" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E630" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F630" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130287514</t>
+        </is>
+      </c>
+      <c r="G630" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H630" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I630" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J630" s="3" t="n">
+        <v>46054</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C631" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D631" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E631" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F631" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129711119</t>
+        </is>
+      </c>
+      <c r="G631" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H631" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I631" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J631" s="3" t="n">
+        <v>46054</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C632" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D632" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E632" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F632" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131314982</t>
+        </is>
+      </c>
+      <c r="G632" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H632" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I632" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J632" s="3" t="n">
+        <v>46054</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C633" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D633" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E633" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F633" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105580501</t>
+        </is>
+      </c>
+      <c r="G633" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I633" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J633" s="3" t="n">
+        <v>46068</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C634" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D634" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E634" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F634" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131864607</t>
+        </is>
+      </c>
+      <c r="G634" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H634" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I634" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J634" s="3" t="n">
+        <v>46026</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C635" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D635" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E635" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F635" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130918368</t>
+        </is>
+      </c>
+      <c r="G635" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H635" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I635" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J635" s="3" t="n">
+        <v>46026</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C636" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D636" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E636" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F636" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102385161</t>
+        </is>
+      </c>
+      <c r="G636" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H636" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I636" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J636" s="3" t="n">
+        <v>46026</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C637" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D637" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E637" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F637" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129713122</t>
+        </is>
+      </c>
+      <c r="G637" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H637" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I637" s="2" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J637" s="3" t="n">
+        <v>46026</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / THONGA</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C638" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D638" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E638" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F638" s="1" t="inlineStr">
+        <is>
+          <t>1715006016/IF/IAY/5871180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131309447</t>
+        </is>
+      </c>
+      <c r="G638" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H638" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I638" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J638" s="3" t="n">
+        <v>46064</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>46310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C639" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D639" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E639" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F639" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/4450148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151982724</t>
+        </is>
+      </c>
+      <c r="G639" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H639" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I639" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J639" s="3" t="n">
+        <v>45584</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C640" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D640" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E640" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F640" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/4792145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137582110</t>
+        </is>
+      </c>
+      <c r="G640" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H640" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I640" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J640" s="3" t="n">
+        <v>45988</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C641" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D641" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E641" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F641" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5434159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100840310</t>
+        </is>
+      </c>
+      <c r="G641" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H641" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I641" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J641" s="3" t="n">
+        <v>45901</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C642" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D642" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E642" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F642" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5541351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117364376</t>
+        </is>
+      </c>
+      <c r="G642" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H642" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I642" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J642" s="3" t="n">
+        <v>45835</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C643" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D643" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E643" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F643" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5600577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117822425</t>
+        </is>
+      </c>
+      <c r="G643" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H643" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I643" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J643" s="3" t="n">
+        <v>45878</v>
+      </c>
+      <c r="K643" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C644" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D644" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E644" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F644" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5778017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114778613</t>
+        </is>
+      </c>
+      <c r="G644" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H644" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I644" s="2" t="n">
+        <v>6000</v>
+      </c>
+      <c r="J644" s="3" t="n">
+        <v>45942</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C645" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D645" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E645" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F645" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5798998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116248683</t>
+        </is>
+      </c>
+      <c r="G645" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H645" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I645" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J645" s="3" t="n">
+        <v>46040</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C646" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D646" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E646" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F646" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5800640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117364353</t>
+        </is>
+      </c>
+      <c r="G646" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H646" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I646" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J646" s="3" t="n">
+        <v>45924</v>
+      </c>
+      <c r="K646" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C647" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D647" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E647" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F647" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5800668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114050931</t>
+        </is>
+      </c>
+      <c r="G647" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H647" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I647" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J647" s="3" t="n">
+        <v>45926</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C648" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D648" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E648" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F648" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5800759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115215746</t>
+        </is>
+      </c>
+      <c r="G648" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H648" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I648" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J648" s="3" t="n">
+        <v>46040</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C649" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D649" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E649" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F649" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5800761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115216035</t>
+        </is>
+      </c>
+      <c r="G649" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H649" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I649" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J649" s="3" t="n">
+        <v>45918</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C650" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D650" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E650" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F650" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/5872366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148512958</t>
+        </is>
+      </c>
+      <c r="G650" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H650" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I650" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J650" s="3" t="n">
+        <v>46039</v>
+      </c>
+      <c r="K650" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C651" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D651" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E651" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F651" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/6002014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117363461</t>
+        </is>
+      </c>
+      <c r="G651" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H651" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I651" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J651" s="3" t="n">
+        <v>46135</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>46287</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHANTARA</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C652" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D652" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E652" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F652" s="1" t="inlineStr">
+        <is>
+          <t>1715006018/IF/IAY/6002330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106967160</t>
+        </is>
+      </c>
+      <c r="G652" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H652" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I652" s="2" t="n">
+        <v>12600</v>
+      </c>
+      <c r="J652" s="3" t="n">
+        <v>46135</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SIRAULA</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C653" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D653" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E653" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F653" s="1" t="inlineStr">
+        <is>
+          <t>1715006027/IF/IAY/5873700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148119062</t>
+        </is>
+      </c>
+      <c r="G653" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H653" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I653" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J653" s="3" t="n">
+        <v>46047</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>46226</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SIRAULA</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C654" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D654" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E654" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F654" s="1" t="inlineStr">
+        <is>
+          <t>1715006027/IF/IAY/5873712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106354944</t>
+        </is>
+      </c>
+      <c r="G654" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H654" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I654" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J654" s="3" t="n">
+        <v>46148</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>46226</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / MUDHERIYA</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C655" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D655" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E655" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F655" s="1" t="inlineStr">
+        <is>
+          <t>1715006028/IF/IAY/5932329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100789060</t>
+        </is>
+      </c>
+      <c r="G655" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H655" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I655" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J655" s="3" t="n">
+        <v>46115</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>46292</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C656" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D656" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E656" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F656" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/125353 — Construction of IAY House -IAY REG. NO. MP-15-006-029-002/34</t>
+        </is>
+      </c>
+      <c r="G656" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H656" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I656" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J656" s="3" t="n">
+        <v>45925</v>
+      </c>
+      <c r="K656" s="3" t="n">
+        <v>46260</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C657" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D657" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E657" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F657" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/3029237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4526793</t>
+        </is>
+      </c>
+      <c r="G657" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H657" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I657" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J657" s="3" t="n">
+        <v>44323</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C658" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D658" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E658" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F658" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/3286363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5419586</t>
+        </is>
+      </c>
+      <c r="G658" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H658" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I658" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J658" s="3" t="n">
+        <v>45999</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C659" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D659" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E659" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F659" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/4182753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116638244</t>
+        </is>
+      </c>
+      <c r="G659" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H659" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I659" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J659" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C660" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D660" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E660" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F660" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/4548035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106235886</t>
+        </is>
+      </c>
+      <c r="G660" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H660" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I660" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J660" s="3" t="n">
+        <v>45909</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>46247</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C661" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D661" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E661" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F661" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5442976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639562</t>
+        </is>
+      </c>
+      <c r="G661" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H661" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I661" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J661" s="3" t="n">
+        <v>45920</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C662" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D662" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E662" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F662" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5444433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105894546</t>
+        </is>
+      </c>
+      <c r="G662" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H662" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I662" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J662" s="3" t="n">
+        <v>46077</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C663" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D663" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E663" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F663" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5444614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236675</t>
+        </is>
+      </c>
+      <c r="G663" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I663" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J663" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C664" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D664" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E664" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F664" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5445545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125143076</t>
+        </is>
+      </c>
+      <c r="G664" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I664" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J664" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C665" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D665" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E665" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F665" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5447048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236727</t>
+        </is>
+      </c>
+      <c r="G665" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I665" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J665" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K665" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C666" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D666" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E666" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F666" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5447348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039759</t>
+        </is>
+      </c>
+      <c r="G666" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H666" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I666" s="2" t="n">
+        <v>10500</v>
+      </c>
+      <c r="J666" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C667" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D667" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E667" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F667" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5448475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639298</t>
+        </is>
+      </c>
+      <c r="G667" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H667" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I667" s="2" t="n">
+        <v>12600</v>
+      </c>
+      <c r="J667" s="3" t="n">
+        <v>45945</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C668" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D668" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E668" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F668" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105209437</t>
+        </is>
+      </c>
+      <c r="G668" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H668" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I668" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J668" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C669" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D669" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E669" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F669" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105481483</t>
+        </is>
+      </c>
+      <c r="G669" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H669" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I669" s="2" t="n">
+        <v>5100</v>
+      </c>
+      <c r="J669" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>46251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C670" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D670" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E670" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F670" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639871</t>
+        </is>
+      </c>
+      <c r="G670" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H670" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I670" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J670" s="3" t="n">
+        <v>45912</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>46251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C671" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D671" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E671" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F671" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140987143</t>
+        </is>
+      </c>
+      <c r="G671" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I671" s="2" t="n">
+        <v>18900</v>
+      </c>
+      <c r="J671" s="3" t="n">
+        <v>45925</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C672" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D672" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E672" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F672" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140987277</t>
+        </is>
+      </c>
+      <c r="G672" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I672" s="2" t="n">
+        <v>23100</v>
+      </c>
+      <c r="J672" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>46286</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C673" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D673" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E673" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F673" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140987482</t>
+        </is>
+      </c>
+      <c r="G673" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I673" s="2" t="n">
+        <v>16800</v>
+      </c>
+      <c r="J673" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>46286</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C674" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D674" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E674" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F674" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140988708</t>
+        </is>
+      </c>
+      <c r="G674" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I674" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>46234</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5449838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140989383</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5450560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140984562</t>
+        </is>
+      </c>
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I676" s="2" t="n">
+        <v>14700</v>
+      </c>
+      <c r="J676" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C677" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D677" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E677" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F677" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5450564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140985321</t>
+        </is>
+      </c>
+      <c r="G677" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I677" s="2" t="n">
+        <v>12600</v>
+      </c>
+      <c r="J677" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="K677" s="3" t="n">
+        <v>46286</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5450570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140986494</t>
+        </is>
+      </c>
+      <c r="G678" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I678" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J678" s="3" t="n">
+        <v>45925</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>46233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5450832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116638126</t>
+        </is>
+      </c>
+      <c r="G679" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I679" s="2" t="n">
+        <v>7200</v>
+      </c>
+      <c r="J679" s="3" t="n">
+        <v>45870</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>46251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C680" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D680" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5798856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106037507</t>
+        </is>
+      </c>
+      <c r="G680" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I680" s="2" t="n">
+        <v>6300</v>
+      </c>
+      <c r="J680" s="3" t="n">
+        <v>45920</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>46304</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DEWAI</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1715006029/IF/IAY/5800711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP140983881</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>8400</v>
+      </c>
+      <c r="J681" s="3" t="n">
+        <v>45925</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / JAMUA NO1</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C682" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D682" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
+        <is>
+          <t>1715006030/IF/IAY/4182092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103690273</t>
+        </is>
+      </c>
+      <c r="G682" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I682" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J682" s="3" t="n">
+        <v>45215</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>46300</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / DADAR</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C683" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D683" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
+        <is>
+          <t>1715006032/IF/IAY/6032687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106219437</t>
+        </is>
+      </c>
+      <c r="G683" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I683" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J683" s="3" t="n">
+        <v>46169</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>46251</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SAHIJANAHA</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C684" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D684" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E684" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F684" s="1" t="inlineStr">
+        <is>
+          <t>1715006034/IF/IAY/3338733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2734483</t>
+        </is>
+      </c>
+      <c r="G684" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H684" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I684" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J684" s="3" t="n">
+        <v>44581</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SAHIJANAHA</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C685" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D685" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E685" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F685" s="1" t="inlineStr">
+        <is>
+          <t>1715006034/IF/IAY/5870380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102684859</t>
+        </is>
+      </c>
+      <c r="G685" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H685" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I685" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J685" s="3" t="n">
+        <v>46131</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SAHIJANAHA</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1715006034/IF/IAY/6032725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102684534</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>46115</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SAHIJANAHA</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1715006034/IF/IAY/6032726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102686179</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>46131</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SAHIJANAHA</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C688" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D688" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1715006034/IF/IAY/6033309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102141839</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>46115</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/4540044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104966346</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>45600</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5436362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105029572</t>
+        </is>
+      </c>
+      <c r="G690" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H690" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I690" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J690" s="3" t="n">
+        <v>45838</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C691" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5437427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104969328</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>4200</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>45838</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>46309</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5448756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104972021</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J692" s="3" t="n">
+        <v>45838</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C693" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D693" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5799863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104978390</t>
+        </is>
+      </c>
+      <c r="G693" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H693" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I693" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J693" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C694" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D694" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5799948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104964604</t>
+        </is>
+      </c>
+      <c r="G694" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H694" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I694" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J694" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K694" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C695" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D695" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5799997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105909633</t>
+        </is>
+      </c>
+      <c r="G695" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H695" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I695" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J695" s="3" t="n">
+        <v>46147</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C696" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D696" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E696" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F696" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5800023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105908164</t>
+        </is>
+      </c>
+      <c r="G696" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H696" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I696" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J696" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K696" s="3" t="n">
+        <v>46282</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C697" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D697" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E697" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F697" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5872714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100993050</t>
+        </is>
+      </c>
+      <c r="G697" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H697" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I697" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J697" s="3" t="n">
+        <v>46051</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C698" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D698" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E698" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F698" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5933022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104974821</t>
+        </is>
+      </c>
+      <c r="G698" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H698" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I698" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J698" s="3" t="n">
+        <v>46115</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C699" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D699" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E699" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F699" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5999003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105037186</t>
+        </is>
+      </c>
+      <c r="G699" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H699" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I699" s="2" t="n">
+        <v>9800</v>
+      </c>
+      <c r="J699" s="3" t="n">
+        <v>46119</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C700" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D700" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E700" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F700" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/5999577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107073223</t>
+        </is>
+      </c>
+      <c r="G700" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H700" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I700" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J700" s="3" t="n">
+        <v>46119</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C701" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D701" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E701" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F701" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/6001741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106344112</t>
+        </is>
+      </c>
+      <c r="G701" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H701" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I701" s="2" t="n">
+        <v>5720</v>
+      </c>
+      <c r="J701" s="3" t="n">
+        <v>46165</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C702" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D702" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E702" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F702" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/6002863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105907746</t>
+        </is>
+      </c>
+      <c r="G702" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H702" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I702" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J702" s="3" t="n">
+        <v>46131</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>46295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / PANIHA</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C703" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D703" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E703" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F703" s="1" t="inlineStr">
+        <is>
+          <t>1715006035/IF/IAY/6003051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104973041</t>
+        </is>
+      </c>
+      <c r="G703" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H703" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I703" s="2" t="n">
+        <v>17500</v>
+      </c>
+      <c r="J703" s="3" t="n">
+        <v>46131</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>46303</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C704" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D704" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E704" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F704" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/4539643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105229733</t>
+        </is>
+      </c>
+      <c r="G704" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H704" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I704" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J704" s="3" t="n">
+        <v>45970</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C705" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D705" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/5441824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103696735</t>
+        </is>
+      </c>
+      <c r="G705" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H705" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I705" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J705" s="3" t="n">
+        <v>45859</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>46247</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C706" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D706" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/5446982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149525525</t>
+        </is>
+      </c>
+      <c r="G706" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H706" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I706" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J706" s="3" t="n">
+        <v>45859</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>46247</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C707" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D707" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E707" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F707" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/5871934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105232148</t>
+        </is>
+      </c>
+      <c r="G707" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H707" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I707" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J707" s="3" t="n">
+        <v>46038</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C708" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D708" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E708" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F708" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/5871950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150260603</t>
+        </is>
+      </c>
+      <c r="G708" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H708" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I708" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J708" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C709" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D709" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/5872208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105231301</t>
+        </is>
+      </c>
+      <c r="G709" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H709" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I709" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J709" s="3" t="n">
+        <v>46121</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>46225</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / SILWAR</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C710" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D710" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E710" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F710" s="1" t="inlineStr">
+        <is>
+          <t>1715006037/IF/IAY/5872214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103596590</t>
+        </is>
+      </c>
+      <c r="G710" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H710" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I710" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J710" s="3" t="n">
+        <v>46158</v>
+      </c>
+      <c r="K710" s="3" t="n">
+        <v>46306</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BAKAWA</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C711" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D711" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E711" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F711" s="1" t="inlineStr">
+        <is>
+          <t>1715006039/IF/IAY/5798688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106139344</t>
+        </is>
+      </c>
+      <c r="G711" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H711" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I711" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J711" s="3" t="n">
+        <v>45917</v>
+      </c>
+      <c r="K711" s="3" t="n">
+        <v>46253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BAKAWA</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C712" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D712" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E712" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F712" s="1" t="inlineStr">
+        <is>
+          <t>1715006039/IF/IAY/5799704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106352061</t>
+        </is>
+      </c>
+      <c r="G712" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H712" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I712" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J712" s="3" t="n">
+        <v>45959</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>46253</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / BHUMAKA</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C713" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D713" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E713" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F713" s="1" t="inlineStr">
+        <is>
+          <t>1715006043/IF/IAY/5540427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105261111</t>
+        </is>
+      </c>
+      <c r="G713" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H713" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I713" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J713" s="3" t="n">
+        <v>45805</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>46252</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / KHAJURIHA</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C714" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D714" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E714" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F714" s="1" t="inlineStr">
+        <is>
+          <t>1715006047/IF/IAY/2923133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2890962</t>
+        </is>
+      </c>
+      <c r="G714" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H714" s="2" t="n">
+        <v>28500</v>
+      </c>
+      <c r="I714" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J714" s="3" t="n">
+        <v>46164</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>46283</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / MAJHIGAWAN</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C715" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D715" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F715" s="1" t="inlineStr">
+        <is>
+          <t>1715006048/IF/IAY/4654533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147430971</t>
+        </is>
+      </c>
+      <c r="G715" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H715" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I715" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J715" s="3" t="n">
+        <v>45622</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>46298</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>MAJHAULI / MAJHIGAWAN</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C716" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D716" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E716" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F716" s="1" t="inlineStr">
+        <is>
+          <t>1715006048/IF/IAY/5449014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116468175</t>
+        </is>
+      </c>
+      <c r="G716" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H716" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I716" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J716" s="3" t="n">
+        <v>45837</v>
+      </c>
+      <c r="K716" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>KUSMI / KOTA</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C717" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D717" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E717" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F717" s="1" t="inlineStr">
+        <is>
+          <t>1715007009/IF/IAY/4771463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125517415</t>
+        </is>
+      </c>
+      <c r="G717" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H717" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I717" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J717" s="3" t="n">
+        <v>45942</v>
+      </c>
+      <c r="K717" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>KUSMI / KOTA</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C718" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D718" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E718" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F718" s="1" t="inlineStr">
+        <is>
+          <t>1715007009/IF/IAY/4792802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127205514</t>
+        </is>
+      </c>
+      <c r="G718" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H718" s="2" t="n">
+        <v>24795</v>
+      </c>
+      <c r="I718" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J718" s="3" t="n">
+        <v>45979</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>46293</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
           <t>KUSMI / KAMACHH</t>
         </is>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C149" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="F149" s="1" t="inlineStr">
+      <c r="C719" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D719" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E719" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F719" s="1" t="inlineStr">
+        <is>
+          <t>1715007016/IF/IAY/4434026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151996196</t>
+        </is>
+      </c>
+      <c r="G719" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H719" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I719" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J719" s="3" t="n">
+        <v>45573</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>KUSMI / KAMACHH</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C720" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D720" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E720" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F720" s="1" t="inlineStr">
+        <is>
+          <t>1715007016/IF/IAY/4440112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152000229</t>
+        </is>
+      </c>
+      <c r="G720" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H720" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I720" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J720" s="3" t="n">
+        <v>45413</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>KUSMI / KAMACHH</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C721" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D721" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
+        <is>
+          <t>1715007016/IF/IAY/4444799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152003833</t>
+        </is>
+      </c>
+      <c r="G721" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H721" s="2" t="n">
+        <v>20995</v>
+      </c>
+      <c r="I721" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J721" s="3" t="n">
+        <v>45413</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>46237</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>KUSMI / KAMACHH</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1715007016/IF/IAY/4461789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152004196</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H149" s="2" t="n">
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
         <v>20995</v>
       </c>
-      <c r="I149" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J149" s="3" t="n">
+      <c r="I722" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J722" s="3" t="n">
         <v>45427</v>
       </c>
-      <c r="K149" s="3" t="n">
+      <c r="K722" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>