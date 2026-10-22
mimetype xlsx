--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K402"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 03:37:07</t>
+          <t>Exported on: 2026-10-22 12:30:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -663,51 +663,51 @@
       <c r="J19" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>44432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1716002001/DP/22012034530413 — NIRMAL NEER KUP NIRMAN DHANI URF BALAHEDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>577784.48</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>10422</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44480</v>
@@ -806,51 +806,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1716002001/DP/22012034603988 — Vasudha Vandan Amrit Watika Panchayat Parisar pipliaraysingh</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>24786</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45588</v>
@@ -900,98 +900,98 @@
         <v>163566</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1716002001/DP/22012034628672 — Vraksharopan kary gram dhori</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45601</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1716002001/IC/22012034885937 — Nirmal Neer kup nirman Shantidham ke pass Dhani</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45567</v>
@@ -3336,51 +3336,51 @@
       <c r="J74" s="3" t="n">
         <v>44510</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012034846035 — KHET TALAB NIRMAN SERSINGH  MANGUSINGH PIPLYARAISINGH</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>111248.93</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44511</v>
@@ -3597,51 +3597,51 @@
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035124918 — Nandan Flodhyan laxminarayan Onkarlal</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>80957</v>
+        <v>104657</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45129</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3738,51 +3738,51 @@
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035124928 — Nandan Flodhyan Parasram Amra</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>86847</v>
+        <v>99447</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3832,98 +3832,98 @@
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035137965 — Nandan Flodhyan Kishanlal Nathu</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>120481</v>
+        <v>124681</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45168</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035163508 — Nandan Flodhyan Magniram bewa ramlal</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>76477</v>
+        <v>82777</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -4051,51 +4051,51 @@
       <c r="J89" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035480177 — JGSA 2025 Recharge structure Kapil Dhara Kup Nirman Mohanlal Ratanlal Piplyaraisingh</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
@@ -4343,51 +4343,51 @@
       <c r="J95" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035509750 — Khet talab nirman babulal mangilal balaheda</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>6003</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45796</v>
@@ -4439,51 +4439,51 @@
       <c r="J97" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035534081 — Khet talab nirman meghraj rajaram rebari</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45798</v>
@@ -4533,286 +4533,286 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035535721 — Khet talab nirman Harishchandra prabhulal dhani</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>200751.33</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035561435 — kapildhara kup nirman krashna kunwar bewa tamasingh sarve 303/2/2</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>189362.49</v>
+        <v>189962.49</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035561438 — kapildhara kup nirmansohanbai kailashchand sarve n 3/2</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035561440 — kapildhara kup nirmanmadanlal nathulal sarve n 236/2</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>136035.45</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035561443 — kapildhara kup nirman Deshraj nathulal sarve n 240/2</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035568923 — Kapildhara kup nirman pravinsingh durgasingh sarve n 592/1</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>82737</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45849</v>
@@ -4837,51 +4837,51 @@
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035633601 — Ek Bagiya Maa ke naam Sitabai Bherulal sarve n 317</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>32277</v>
+        <v>57477</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -10046,125 +10046,129 @@
       <c r="J212" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/4995338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115001940</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>20097</v>
+        <v>23397</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45925</v>
       </c>
-      <c r="K213" s="3"/>
+      <c r="K213" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/4995339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115001951</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45925</v>
       </c>
-      <c r="K214" s="3"/>
+      <c r="K214" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10238,73 +10242,73 @@
       <c r="J216" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5001819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117301550</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>19053</v>
+        <v>23253</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10383,73 +10387,73 @@
       <c r="J219" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5006812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119531350</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
@@ -10530,145 +10534,145 @@
       <c r="J222" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5011819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122351227</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>11223</v>
+        <v>12423</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5011820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122351987</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5011822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122352731</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45959</v>
@@ -10967,78 +10971,80 @@
       <c r="J231" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5082433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118300559</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>20097</v>
+        <v>23397</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45875</v>
       </c>
-      <c r="K232" s="3"/>
+      <c r="K232" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11063,125 +11069,127 @@
       <c r="J233" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5095288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142267100</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>5481</v>
+        <v>11781</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5095293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142279957</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45936</v>
       </c>
-      <c r="K235" s="3"/>
+      <c r="K235" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11402,51 +11410,51 @@
       <c r="J240" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5104368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149389447</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45795</v>
@@ -11743,73 +11751,73 @@
       <c r="J247" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5104384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149400053</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>22185</v>
+        <v>23385</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12084,73 +12092,73 @@
       <c r="J254" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5104394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149403456</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>19836</v>
+        <v>22236</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12180,98 +12188,98 @@
       <c r="J256" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149753927</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149754197</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45786</v>
@@ -12470,78 +12478,80 @@
       <c r="J262" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149798092</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>10962</v>
+        <v>16062</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46052</v>
       </c>
-      <c r="K263" s="3"/>
+      <c r="K263" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12615,239 +12625,241 @@
       <c r="J265" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149801356</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149803593</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46052</v>
       </c>
-      <c r="K267" s="3"/>
+      <c r="K267" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149803979</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149928444</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5105544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149928465</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46051</v>
@@ -13144,51 +13156,51 @@
       <c r="J276" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5162307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142283270</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45875</v>
@@ -13287,98 +13299,98 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>42730</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5467499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149390341</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5468331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149392131</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45944</v>
@@ -13430,73 +13442,73 @@
       <c r="J282" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>45881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/IAY/5506532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142280490</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>15399</v>
+        <v>19599</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16981,192 +16993,192 @@
       <c r="J355" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1716002001/RC/22012034845698 — cc road nirman vidhyak nidhi nrega shitlamata chabutre se madhymik vidhyalay tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>106000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>105183</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1716002001/RC/22012034847437 — cc road nirman 15va vitt nrega garba chouk se yadraj gokul ke makan tak</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>107000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1716002001/RC/22012034847439 — cc road nirman 15va vitt nrega pm sadak se sardar mohanlal ke ghar ki or</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>47000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1716002001/RC/22012034847440 — cc road nirman 15va vitt nrega bharatsingh ke ghar se papusingh ke makan ki or</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45761</v>
@@ -17218,51 +17230,51 @@
       <c r="J360" s="3" t="n">
         <v>39801</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>41734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1716002001/RS/22012035137009 — Samudayik Swachta Parisar Nirman Pipliaraysingh</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45567</v>
@@ -18225,98 +18237,98 @@
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1716002001/WC/22012035214080 — Dug out pond Nirman gram pipliaraysingh</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1716002001/WC/22012035225914 — PERCOLATION TANK NIRMAN PIPLIYARAISING</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>765008.29</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45567</v>
@@ -18564,98 +18576,98 @@
       <c r="J388" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1716002001/WC/22012035287392 — JGSA 2025 Recharge structure Neermal Neer Kup aashram Dhani Urf Balaheda</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1716002001/WC/22012035305895 — Pecolation tenk sarve n 210 Dhani Urf Balaheda</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45761</v>