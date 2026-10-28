--- v0 (2026-09-06)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K116"/>
+  <dimension ref="A1:K121"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 10:26:45</t>
+          <t>Exported on: 2026-10-28 07:27:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -344,51 +344,51 @@
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1716004121/DP/22012034572787 — व़क्षारोपण कार्य भुखी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>411833.91</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>216867</v>
+        <v>221967</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44938</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
@@ -418,51 +418,51 @@
       <c r="J14" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1716004121/DP/22012034580760 — वृक्षारोपण कार्य  निर्मल नीर कूप के पास  ग्राम भूखी 2023-24</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>428242.09</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>206304</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45524</v>
@@ -1325,51 +1325,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45044</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035103372 — खेत तालाब निर्माण कारी बाई -बसन्तीलाल 2023-24</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>360117.09</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>228981.5</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45097</v>
@@ -1827,51 +1827,51 @@
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035137295 — निजी फलो उद्यान  बापुलाल- धन्‍नाजी गुर्जर 2023-24</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>140910</v>
+        <v>161910</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45149</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -1901,474 +1901,474 @@
       <c r="J45" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490179 — JGSA 2025 Dugwell Recharge Gopal Mangilal</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490193 — JGSA 2025 Dugwell Recharge Prabulal Gotam</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490225 — JGSA 2025 Dugwell Recharge Ramesh Rupa</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490238 — JGSA 2025 Dugwell Recharge Sugan Prabhulal</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490246 — JGSA 2025 Dugwell Recharge Raniwas Shankarlal</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490263 — JGSA 2025 Dugwell Recharge  Shantilal Gopal</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035490269 — JGSA 2025 Dugwell Recharge Ambalal Dulichand</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537222 — JGSA2025 DUGWELL RECHARGE RAMNIVAS SHANKARLAL</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537230 — JGSA2025 DUGWELL RECHARGE RAMNIVAS SHANKARLAL</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537251 — JGSA 2025 PRABHULAL GOTAM JI</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45792</v>
@@ -2469,98 +2469,98 @@
       <c r="J57" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537321 — JGSA 2025 DUGWELL MOHANLAL BHERA JI GIR</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537341 — JGSA 2025 DUGWELL JAGDISH SHAVRAM JI GIR</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45792</v>
@@ -2612,192 +2612,192 @@
       <c r="J60" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537369 — JGSA 2025 DUGWELL LILABAI BHERULAL</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537402 — JGSA 2025 KHET TALAB BANSHILAL HUDDI BAI BHANVARLAL KIR</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537432 — JGSA 2025 KHET TALAB JAGDISH SHAVRAM</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035537472 — JGSA 2025 KHET TALAB BANSHILAL GOPAL MANGILAL</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45792</v>
@@ -2849,51 +2849,51 @@
       <c r="J65" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/22012035541674 — JGSA 2025 Dugwell Recharge Shantilal gopal</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45798</v>
@@ -3239,2070 +3239,2305 @@
       <c r="J73" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/5844930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126020283</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6124874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126265655</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6126676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127199666</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6141575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126275676</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6173688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125521861</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>0</v>
+        <v>25800</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6184448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128657858</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6197544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126065169</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127587551</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120355578</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>46102</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126018401</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125835456</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125524075</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126642974</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125530556</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126632382</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141939687</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141939838</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>0</v>
+        <v>20700</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141939884</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141939961</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125527051</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127476341</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144861647</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>46106</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126269127</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126299298</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126854224</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125800403</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125533483</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1716004121/IF/IAY/6230867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127513628</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>3900</v>
+        <v>14100</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1716004121/RC/22012034644088 — सुदूर ग्राम संपर्क  सड़क निर्माण कार्य   ग्राम भूखी से कुमारिया तक</t>
+          <t>1716004121/IF/IAY/6331744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126296400</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>2446974.93</v>
+        <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>2253103</v>
+        <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45161</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1716004121/RC/22012034674843 — सीमेंट कांक्रीट रोड व नाली  निर्माण 5/15वि+मनरेगा ग्राम भूखी में प्रभुलाल के घर से पुलिया की और</t>
+          <t>1716004121/IF/IAY/6331891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126017842</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>17000</v>
+        <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>16940.6</v>
+        <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>45523</v>
-[...3 lines deleted...]
-      </c>
+        <v>46203</v>
+      </c>
+      <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1716004121/RC/22012034824833 — सीसी रोड व नाली निर्माण मनरेगा एंव १५ वा वित्‍त ग्राम भूखी में अम़तराम के मकान प्रभुलाल के मकान तक</t>
+          <t>1716004121/IF/IAY/6393487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126020815</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>62000</v>
+        <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
-        <v>52092</v>
+        <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45667</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1716004121/RS/22012034690334 — नाली  निर्माण मनरेगा +  १५ वा वित् हेंड पंप से ढीकोला रास्ते तक</t>
+          <t>1716004121/IF/IAY/6393647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141939864</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>44969</v>
+        <v>46092</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1716004121/RS/22012034690335 — नाली निर्माण मनरेगा + १५ व वित् सुरजपुरी के घर से हेंड पंप तक</t>
+          <t>1716004121/RC/22012034644088 — सुदूर ग्राम संपर्क  सड़क निर्माण कार्य   ग्राम भूखी से कुमारिया तक</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>3000</v>
+        <v>2446974.93</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>0</v>
+        <v>2253103</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>44971</v>
-[...1 lines deleted...]
-      <c r="K106" s="3"/>
+        <v>45161</v>
+      </c>
+      <c r="K106" s="3" t="n">
+        <v>45744</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1716004121/RS/22012034690336 — नाली निर्माण मनरेगा + १५ व वित्  बालाजी मंदिर से देवीलाल गुर्जर के घर तक</t>
+          <t>1716004121/RC/22012034674843 — सीमेंट कांक्रीट रोड व नाली  निर्माण 5/15वि+मनरेगा ग्राम भूखी में प्रभुलाल के घर से पुलिया की और</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>3000</v>
+        <v>17000</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>0</v>
+        <v>16940.6</v>
       </c>
       <c r="J107" s="3" t="n">
-        <v>44970</v>
-[...1 lines deleted...]
-      <c r="K107" s="3"/>
+        <v>45523</v>
+      </c>
+      <c r="K107" s="3" t="n">
+        <v>45581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035024638 — परकोलेशन टेंक कुमारिया भुखी</t>
+          <t>1716004121/RC/22012034824833 — सीसी रोड व नाली निर्माण मनरेगा एंव १५ वा वित्‍त ग्राम भूखी में अम़तराम के मकान प्रभुलाल के मकान तक</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
-        <v>0</v>
+        <v>62000</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>0</v>
+        <v>52092</v>
       </c>
       <c r="J108" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K108" s="3"/>
+        <v>45667</v>
+      </c>
+      <c r="K108" s="3" t="n">
+        <v>46195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035024963 — डग आउट पोंड कार्य भुखी सर्वे न. 29</t>
+          <t>1716004121/RS/22012034690334 — नाली  निर्माण मनरेगा +  १५ वा वित् हेंड पंप से ढीकोला रास्ते तक</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
-        <v>498645.8</v>
+        <v>18000</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>489754</v>
+        <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
-        <v>45135</v>
-[...3 lines deleted...]
-      </c>
+        <v>44969</v>
+      </c>
+      <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035037610 — अमृत सरोवर कार्य ग्राम भूखी</t>
+          <t>1716004121/RS/22012034690335 — नाली निर्माण मनरेगा + १५ व वित् सुरजपुरी के घर से हेंड पंप तक</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
-        <v>44927</v>
+        <v>44971</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035044112 — अमृत सरोवर तालाब निर्माण स्कुल के पास   ग्राम भूखी</t>
+          <t>1716004121/RS/22012034690336 — नाली निर्माण मनरेगा + १५ व वित्  बालाजी मंदिर से देवीलाल गुर्जर के घर तक</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
-        <v>2005000</v>
+        <v>3000</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>1789759.5</v>
+        <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
-        <v>45156</v>
-[...3 lines deleted...]
-      </c>
+        <v>44970</v>
+      </c>
+      <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035089898 — डग आउट पोंड निर्माण ग्राम कुम्हारिया</t>
+          <t>1716004121/WC/22012035024638 — परकोलेशन टेंक कुमारिया भुखी</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>672569.77</v>
+        <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>45078</v>
+        <v>44836</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035310334 — JGSA 2025 Dugwell Recharge Nirmal nir Nai Abadi Bhuki</t>
+          <t>1716004121/WC/22012035024963 — डग आउट पोंड कार्य भुखी सर्वे न. 29</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
-        <v>25899.46</v>
+        <v>498645.8</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>23994.76</v>
+        <v>489754</v>
       </c>
       <c r="J113" s="3" t="n">
-        <v>45808</v>
+        <v>45135</v>
       </c>
       <c r="K113" s="3" t="n">
-        <v>46123</v>
+        <v>45259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035310340 — JGSA 2025 Dugwell Recharge Nirmal Nir Nai Abadi Karulal ke khet ke pass</t>
+          <t>1716004121/WC/22012035037610 — अमृत सरोवर कार्य ग्राम भूखी</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>22689.76</v>
+        <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>45808</v>
-[...3 lines deleted...]
-      </c>
+        <v>44927</v>
+      </c>
+      <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1716004121/WC/22012035310342 — JGSA 2025 Dugwell Recharge NIrmal NIr Rundi Par</t>
+          <t>1716004121/WC/22012035044112 — अमृत सरोवर तालाब निर्माण स्कुल के पास   ग्राम भूखी</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
-        <v>25899.46</v>
+        <v>2005000</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>21906.76</v>
+        <v>1789759.5</v>
       </c>
       <c r="J115" s="3" t="n">
-        <v>45807</v>
+        <v>45156</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>46123</v>
+        <v>45684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>1716004121/WC/22012035089898 — डग आउट पोंड निर्माण ग्राम कुम्हारिया</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="n">
+        <v>672569.77</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>45078</v>
+      </c>
+      <c r="K116" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
-      <c r="F116" s="1" t="inlineStr">
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>1716004121/WC/22012035310334 — JGSA 2025 Dugwell Recharge Nirmal nir Nai Abadi Bhuki</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>23994.76</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>45808</v>
+      </c>
+      <c r="K117" s="3" t="n">
+        <v>46123</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>1716004121/WC/22012035310340 — JGSA 2025 Dugwell Recharge Nirmal Nir Nai Abadi Karulal ke khet ke pass</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>22689.76</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>45808</v>
+      </c>
+      <c r="K118" s="3" t="n">
+        <v>46123</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>1716004121/WC/22012035310342 — JGSA 2025 Dugwell Recharge NIrmal NIr Rundi Par</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>21906.76</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>45807</v>
+      </c>
+      <c r="K119" s="3" t="n">
+        <v>46123</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1716004121/WC/22012035310346 — JGSA 2025 Dugwell Recharge Nirman Nir Kumhariya Nai Abadi</t>
         </is>
       </c>
-      <c r="G116" s="1" t="inlineStr">
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H116" s="2" t="n">
+      <c r="H120" s="2" t="n">
         <v>25899.46</v>
       </c>
-      <c r="I116" s="2" t="n">
+      <c r="I120" s="2" t="n">
         <v>22689.76</v>
       </c>
-      <c r="J116" s="3" t="n">
+      <c r="J120" s="3" t="n">
         <v>45808</v>
       </c>
-      <c r="K116" s="3" t="n">
+      <c r="K120" s="3" t="n">
         <v>46123</v>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>MANDSAUR</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>1716004121/WC/VB/YD/22012035336515 — Roof Water harvesting Panchayat Bhawan Bhukhi</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K121" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>