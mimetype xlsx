--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K79"/>
+  <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 20:40:54</t>
+          <t>Exported on: 2026-10-28 02:27:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,3229 +273,3374 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1716005010/DP/22012034581317 — mankeshvar mahadev mandir ke pas shasakiy bhumi par vraksharopan panpur</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>420871.88</v>
       </c>
       <c r="I12" s="2" t="n">
-        <v>0</v>
+        <v>9300</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45156</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1716005010/DP/22012034627189 — poshan vatika aanganwadi kendra badod</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>10121.4</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45509</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1716005010/IC/22012034891101 — Laxminarayan Deva ji kapil dhara kup open dugwell recharge pit panpur</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035434540 — JGSA kapal dhara kup open dugwell recharge pit laxminarayan deva panpur</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035530762 — Kapildhara kup meraj bee chandkha panpur  open dug well recharge pit</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035531489 — JGSA kapil dhara kup open dugwell recharge pit keshar Bai Jujharlal SC Badod</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035536050 — Khet talab indralal Mohan lal</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035572404 — Dug Well Recharge pit Surendra singh Bhanwar singh Badod</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/22012035572405 — Dug Well Recharge pit IshvarLal Ramlal ji Badod</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4772271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125525185</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4783425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129932463</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45619</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4784696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130652321</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130802170</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130811288</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130914501</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785789 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130957364</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4785790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130957367</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4788060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134945819</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45603</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4788153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP135416247</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4789474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141806121</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4789778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136107030</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4789779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136115467</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4792004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137041447</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4793076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142309390</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/4793105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142337977</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5357958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130482593</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45913</v>
       </c>
-      <c r="K37" s="3"/>
+      <c r="K37" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5361635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145067383</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5363520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133116754</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5367330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136102479</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5369879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130348566</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5377283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134965792</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/5378038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130813582</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6139063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125777656</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6139807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039318</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>12600</v>
+        <v>24300</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6141698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129932724</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46230</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6141699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129932843</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>46083</v>
+        <v>46299</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6159893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130348627</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6175207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125367368</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6177251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125537806</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6177753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125524366</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>0</v>
+        <v>11700</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6178358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125543081</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>12600</v>
+        <v>20400</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>46230</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6179167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125294078</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6180258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129893235</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>46230</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6185262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125297882</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6185435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125569735</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>46077</v>
+        <v>46318</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6186731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125535984</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>46097</v>
+        <v>46313</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6188087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125781423</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6188189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125901676</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6189379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120606333</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6189425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125538159</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>16800</v>
+        <v>25200</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>46230</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6191205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125826919</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>8400</v>
+        <v>21000</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6191536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127555924</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6192217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125525646</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>3900</v>
+        <v>16500</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6194009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125779335</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>8400</v>
+        <v>18300</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6196116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125782871</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6199444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126059021</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>1800</v>
+        <v>16416</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>46173</v>
       </c>
-      <c r="K67" s="3"/>
+      <c r="K67" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6201365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125528075</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6203357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125781476</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6203995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125779102</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>6300</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>46246</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6206306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125540057</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6206619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120640706</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6211683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125568542</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1716005010/IF/IAY/6215975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125296383</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IF/IAY/68973 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/49</t>
+          <t>1716005010/IF/IAY/6318878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125777457</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
-        <v>42361</v>
+        <v>46118</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IF/IAY/68974 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/5</t>
+          <t>1716005010/IF/IAY/6319769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126830855</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>42361</v>
+        <v>46118</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034676217 — sudur sadak nirman</t>
+          <t>1716005010/IF/IAY/6319873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126008825</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
-        <v>45030</v>
+        <v>46118</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034835605 — 05 wa vitt mgnrega  devnarayan ke mandir ke samne cc nirman</t>
+          <t>1716005010/IF/IAY/68973 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/49</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>55000</v>
+        <v>27000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>45711</v>
+        <v>42361</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>1716005010/IF/IAY/68974 — Construction of IAY House -IAY REG. NO. MP-16-005-010-002/5</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>42361</v>
+      </c>
+      <c r="K79" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>1716005010/RC/22012034676217 — sudur sadak nirman</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K80" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>1716005010/RC/22012034835605 — 05 wa vitt mgnrega  devnarayan ke mandir ke samne cc nirman</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="n">
+        <v>55000</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>45711</v>
+      </c>
+      <c r="K81" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E79" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F79" s="1" t="inlineStr">
+      <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1716005010/RC/22012034846553 — 05 wa vitt mgnrega rameshawar ji ke makan se panpur pm sadak tak</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H79" s="2" t="n">
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="n">
         <v>98000</v>
       </c>
-      <c r="I79" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J79" s="3" t="n">
+      <c r="I82" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="n">
         <v>46004</v>
       </c>
-      <c r="K79" s="3"/>
+      <c r="K82" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>