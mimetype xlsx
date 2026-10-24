--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K588"/>
+  <dimension ref="A1:K595"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:54:33</t>
+          <t>Exported on: 2026-10-24 15:16:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -851,51 +851,51 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1716005016/AV/22012034655847 — Navin panchayat bhavan nirman ranayra</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>951000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>723332</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45367</v>
@@ -1188,98 +1188,98 @@
       <c r="J30" s="3" t="n">
         <v>43987</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>44298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1716005016/DP/22012034580666 — Vraksharopan shmashan boundary me Ranayara me</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>437845.38</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>64420</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45142</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1716005016/DP/22012034580667 — Vraksharopan  Devri prathamik School boundary me</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>409144.47</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>32636</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45193</v>
@@ -5128,73 +5128,73 @@
       <c r="J112" s="3" t="n">
         <v>44882</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035031068 — Nandan Falodhyan Ranayara me shivlal pita laxman patidar</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>61462.16</v>
+        <v>65562.2</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>44882</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
@@ -5369,51 +5369,51 @@
       <c r="J117" s="3" t="n">
         <v>44887</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035032210 — Nandan Falodhyan Ranayara me bharatibai pati madanlal chamar</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>33313.92</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45078</v>
@@ -5608,98 +5608,98 @@
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035110494 — Khet Talab Nirman gram devri me kailash pita dhokal</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>127262.84</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>5547.5</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035110844 — Khet Talab Nirman Gram Ranayara me Himmatsingh nagusingh</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>360351.5</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>29172</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45101</v>
@@ -5749,402 +5749,402 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035143762 — NANDLAL FALODHYAN KARULAL PITA RANCHOD CHAMAR RANAYARA</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>7956</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144713 — Nandan Falodhyan Ranayara Satyanarayan Pita Prakash Patidar Ranayara</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>31278.98</v>
+        <v>47328.95</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144728 — Nandan Falodhyan Chenram Pita Sukhalal Patidar Ranayara</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>54866.84</v>
+        <v>79066.68</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144743 — Nandan Falodhyan Ranayara me Janakilal Pita Prakash Patidar Ranayara</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>26631.9</v>
+        <v>42681.87</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144752 — Nandan Falodhyan Ranayara me vinod pita bherulal patidar</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>73937.51</v>
+        <v>113887.72</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144772 — Nandan Falodhyan Ranayara me Lalitabai pati ishvarlal Patidar</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>37730.98</v>
+        <v>61330.8</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144780 — Nandan Falodhyan Ranayara me Mukesh Pita Hiralal Patidar</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>37985</v>
+        <v>54034.97</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144792 — Nandan Falodhyan Ranayara me Ghanshyam Pita Madhu Balai</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>31576.96</v>
+        <v>39477.02</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
@@ -6172,684 +6172,684 @@
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45085</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144807 — Nandan Falodhyan Ranayara me Karulal Pita Ramnarayan Patidar</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>37609.94</v>
+        <v>53309.86</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144837 — Nandan Falodhyan Ranayara me Kaluram Pita Goda Balai</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>33461.1</v>
+        <v>49511.07</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144852 — Nandan Falodhyan Ranayara me Laluram pita kaniram chamar</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>44967.02</v>
+        <v>53167.1</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144869 — Nandan Falodhyan Ranayara me Mukesh Pita Ramnarayan Chamar</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>33882.74</v>
+        <v>49682.87</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144888 — Nandan Falodhyan Ranayara me Parmeshvar Pita Nandram Jat</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>201000</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>26858.04</v>
+        <v>38758.05</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035144898 — Nandan Falodhyan Ranayara me Prakash pita Prahlad Sharma</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>176000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>40737.2</v>
+        <v>68737.1</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45186</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035255750 — Nandan Falodhyan Samrath Bherulal Patidar</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>214000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>58200.16</v>
+        <v>86199.74</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035256169 — NANDAN FALODHYAN DINESH RAMNIVASH PATIDAR</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>2900.04</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035256173 — Nandan Falodhyan Kishor Rampratap Patidar</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>52200.32</v>
+        <v>68400.28</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035256444 — nandan falodhyan dipak ashok patidar</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>40200.32</v>
+        <v>59600.24</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035256468 — NANDAN FALODHYAN KACHARULAL MANGILAL BALAI</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>37700.22</v>
+        <v>48800.26</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035258280 — Nandan Falodhyan Badrilal Ramlal Chamar Ranayara</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>9299.96</v>
+        <v>25199.91</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035258282 — Nandan Falodhyan Ranayara me shivlal rampratap Patidar</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>214000</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>42699.88</v>
+        <v>62999.74</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035265382 — Nandan Falodhyan Devilal Pita Mangilal Patidar</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>129000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>49199.68</v>
+        <v>73399.52</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
@@ -6877,449 +6877,449 @@
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45511</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035269636 — nandan falodhyan rukmanbai satyanarayan devari</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>27299.86</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270292 — nandan falodhyan dinesh ramnarayan chamar</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>9699.86</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270495 — nandan falodhyan mangilal pita dhura chamar</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>39300</v>
+        <v>55499.96</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270499 — nandan falodhyan sundarlal pita rampratap patidar</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>19599.96</v>
+        <v>31499.97</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270501 — nandan falodhyan lalkunwar pati dineshchandra sharma</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>13499.92</v>
+        <v>29499.97</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270505 — nandan falodhyan pushkar pita gopal sharma</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>48500.48</v>
+        <v>127500.72</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270509 — nandan falodhyan samrathdas pita madandas devari</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45511</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270517 — nandan falodhyan hukumsingh pita himmatsingh ranayara</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>45699.94</v>
+        <v>69399.6</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035270522 — nandan falodhyan paramanand pita ambalal patidar</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>214000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>46600.02</v>
+        <v>62799.98</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -7545,98 +7545,98 @@
       <c r="J163" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035514118 — Khet talab nirman premchand mangilal devari</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035514164 — Khet talab nirman premchand mangilal devari</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>2350</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45793</v>
@@ -7710,51 +7710,51 @@
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/22012035601763 — ek bagiya maa ke naam ranarya kushal bai</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>87179</v>
+        <v>101848.99</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -13562,51 +13562,51 @@
       <c r="J286" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/4626591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126728040</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>20682</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45601</v>
@@ -13707,51 +13707,51 @@
       <c r="J289" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/4725621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149483339</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45797</v>
@@ -13852,51 +13852,51 @@
       <c r="J292" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/4799760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149483359</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45970</v>
@@ -13997,98 +13997,98 @@
       <c r="J295" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5248788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126185723</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>23002</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5248873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114130756</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45787</v>
@@ -14189,98 +14189,98 @@
       <c r="J299" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5249984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164374</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5251344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126216527</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>24397</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45846</v>
@@ -14332,51 +14332,51 @@
       <c r="J302" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5255031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114736619</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>24165</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45827</v>
@@ -14477,98 +14477,98 @@
       <c r="J305" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5270728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114131136</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5272310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126659833</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45787</v>
@@ -14620,73 +14620,73 @@
       <c r="J308" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5275810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143062203</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14814,145 +14814,147 @@
       <c r="J312" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5282455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152402</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>22233</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45846</v>
       </c>
-      <c r="K313" s="3"/>
+      <c r="K313" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5282820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114131240</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5287325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196188</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>24048</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45797</v>
@@ -15053,100 +15055,100 @@
       <c r="J317" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5294059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196402</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>20345</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5296715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114130698</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45881</v>
@@ -15198,51 +15200,51 @@
       <c r="J320" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5311559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114736523</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>19362</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45881</v>
@@ -15343,51 +15345,51 @@
       <c r="J323" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5320719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126405515</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45797</v>
@@ -15439,51 +15441,51 @@
       <c r="J325" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5338196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196233</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>15708</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45881</v>
@@ -15633,308 +15635,308 @@
       <c r="J329" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5541653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114187940</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5541654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114187966</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5550079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130263437</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5550080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130263665</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5550230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152425</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>15138</v>
+        <v>23538</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5550530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196248</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>3654</v>
+        <v>20454</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16013,145 +16015,145 @@
       <c r="J337" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>45971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5612501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126182581</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>23787</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5614174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130263627</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>24455</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5822167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447479</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45966</v>
@@ -16205,78 +16207,80 @@
       <c r="J341" s="3" t="n">
         <v>45966</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5823053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126203755</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>10701</v>
+        <v>21201</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45966</v>
       </c>
-      <c r="K342" s="3"/>
+      <c r="K342" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16301,51 +16305,51 @@
       <c r="J343" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5823980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116045691</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45727</v>
@@ -16446,407 +16450,409 @@
       <c r="J346" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5825427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126301010</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125669886</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447638</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>10701</v>
+        <v>25401</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45966</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447769</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447841</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45966</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447917</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45737</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116262902</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5826944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116882791</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>23763</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45990</v>
       </c>
-      <c r="K354" s="3"/>
+      <c r="K354" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16871,51 +16877,51 @@
       <c r="J355" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5844010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126279473</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45737</v>
@@ -16967,78 +16973,80 @@
       <c r="J357" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5845187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148206905</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>23216</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45989</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17063,145 +17071,147 @@
       <c r="J359" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5845985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125578265</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5846062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149483233</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46006</v>
       </c>
-      <c r="K361" s="3"/>
+      <c r="K361" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/5846064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115411546</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45966</v>
@@ -17255,10870 +17265,11199 @@
       <c r="J363" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6123229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125992614</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>8400</v>
+        <v>21000</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6123761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126156537</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6123801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126184692</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6126236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116043699</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6126374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126408042</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6131878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164356</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6131879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164367</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6131880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164379</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6131881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164414</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6140521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126400096</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6147168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114188005</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>8400</v>
+        <v>21000</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6149532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114130889</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6149534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114130966</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6149535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114130985</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6156855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116264894</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152355</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152360</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152413</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152419</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196174</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196273</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>4200</v>
+        <v>27000</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196298</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6172092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196382</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6173337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150285033</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6177001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128165053</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6182842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127520262</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6184225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164384</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6185416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126151149</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6186170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196286</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6186574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114187993</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6187600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114131101</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6189278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152371</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6190543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125294945</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6190581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114187958</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6191906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145664831</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6192354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126641234</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6193444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114131019</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6195290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114187885</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6197511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130263621</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6200669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128781954</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6201927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196214</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6202017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152432</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6204164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116043925</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6204972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143062384</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6205210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149164403</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6205526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114130954</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46089</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6207558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149196304</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6210393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149950022</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6212752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149949867</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6212772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152374</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6215027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114131086</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6216322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130263633</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1716005016/IF/IAY/6216728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126183635</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1716005016/IF/IAY/630574 — Construction of IAY House -IAY REG. NO. MP1041091</t>
+          <t>1716005016/IF/IAY/6270131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447705</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>15405</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42797</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/117 — converjence c-c-road</t>
+          <t>1716005016/IF/IAY/6290048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116263667</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>236000</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>170104</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46062</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034178855 — panchaprmeshawar sadak se prabhulal ke makan tak c</t>
+          <t>1716005016/IF/IAY/630574 — Construction of IAY House -IAY REG. NO. MP1041091</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>112000</v>
+        <v>15030</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>111479.9</v>
+        <v>15405</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41508</v>
+        <v>42797</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>41774</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034179040 — panchaprmeshawar lakshminarayan ke makan se prabhu</t>
+          <t>1716005016/IF/IAY/6343566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149152406</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>223000</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>205395.8</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41512</v>
-[...3 lines deleted...]
-      </c>
+        <v>45930</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034192773 — panchaparmeshawar pm  sadak se lakshminarayan ke m</t>
+          <t>1716005016/IF/IAY/6374395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126658620</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>194000</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>64988</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>41482</v>
-[...3 lines deleted...]
-      </c>
+        <v>45721</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034195916 — panchaprmeshawar pm sadak se rawale ke makan ki au</t>
+          <t>1716005016/IF/IAY/6389847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126409705</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>148865.7</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41642</v>
-[...3 lines deleted...]
-      </c>
+        <v>46067</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034197036 — Panchparmeshwer pmgsy sadak  se devra ki or</t>
+          <t>1716005016/IF/IAY/6390195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130263582</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>73000</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>72992</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41651</v>
-[...3 lines deleted...]
-      </c>
+        <v>46173</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034197037 — panchaprmeshawar rawala gli se bhagatsingh ke maka</t>
+          <t>1716005016/RC/117 — converjence c-c-road</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>50000</v>
+        <v>236000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>49945</v>
+        <v>170104</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41678</v>
+        <v>40944</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>42000</v>
+        <v>41546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034197486 — pancharprmeshawar pmsgsy sadak se prathmik vidhala</t>
+          <t>1716005016/RC/22012034178855 — panchaprmeshawar sadak se prabhulal ke makan tak c</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>107000</v>
+        <v>112000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>106711.9</v>
+        <v>111479.9</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41644</v>
+        <v>41508</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>41985</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034200515 — khet sadak gram sadak  prav v rupani se sikander</t>
+          <t>1716005016/RC/22012034179040 — panchaprmeshawar lakshminarayan ke makan se prabhu</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>1488000</v>
+        <v>223000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>1296674.7</v>
+        <v>205395.8</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>41664</v>
+        <v>41512</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>42363</v>
+        <v>41773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034220456 — sudur sampark khet sadak nirman gram ranayara me b</t>
+          <t>1716005016/RC/22012034192773 — panchaparmeshawar pm  sadak se lakshminarayan ke m</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1496000</v>
+        <v>194000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1373671</v>
+        <v>64988</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41798</v>
+        <v>41482</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42671</v>
+        <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034229490 — Panchparmeshwer school se shambhulal prajapati ke</t>
+          <t>1716005016/RC/22012034195916 — panchaprmeshawar pm sadak se rawale ke makan ki au</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>86000</v>
+        <v>150000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>80196</v>
+        <v>148865.7</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41901</v>
+        <v>41642</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>42124</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034229493 — Panchparmeshwer devra se satyanarayan ke makan ki</t>
+          <t>1716005016/RC/22012034197036 — Panchparmeshwer pmgsy sadak  se devra ki or</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>107000</v>
+        <v>73000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>108640</v>
+        <v>72992</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41920</v>
+        <v>41651</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>42205</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034231078 — Panchparmeshwer devra se satyanarayan ke makan ki</t>
+          <t>1716005016/RC/22012034197037 — panchaprmeshawar rawala gli se bhagatsingh ke maka</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>49945</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41893</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>41678</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>42000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034315001 — 14 vit or mnrega se c c sadak nirman gram ranayara me bus stand se school ki or</t>
+          <t>1716005016/RC/22012034197486 — pancharprmeshawar pmsgsy sadak se prathmik vidhala</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>188000</v>
+        <v>107000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>187374</v>
+        <v>106711.9</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42637</v>
+        <v>41644</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42809</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034319658 — sudur gram sampark sadak nirmaan gram ranayara me devilal Patidar ke makan se devri ki or</t>
+          <t>1716005016/RC/22012034200515 — khet sadak gram sadak  prav v rupani se sikander</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>1464000</v>
+        <v>1488000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>1376567</v>
+        <v>1296674.7</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42745</v>
+        <v>41664</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>43860</v>
+        <v>42363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034323139 — panchaparmeshawar +mgnrega cc road</t>
+          <t>1716005016/RC/22012034220456 — sudur sampark khet sadak nirman gram ranayara me b</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>1496000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>1373671</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>41798</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>42671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034343116 — 14 vitt +mgnrega se c c road nirman gram ranayara me nandlal lohar ke bade se dugdhakhedi mataji tak</t>
+          <t>1716005016/RC/22012034229490 — Panchparmeshwer school se shambhulal prajapati ke</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>93000</v>
+        <v>86000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>92950</v>
+        <v>80196</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42915</v>
+        <v>41901</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43424</v>
+        <v>42124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034361427 — 14 vitt +mgnrega se c c road nirman gram ranayara me nandlal lohar ke bade se chenram patidar ke bad</t>
+          <t>1716005016/RC/22012034229493 — Panchparmeshwer devra se satyanarayan ke makan ki</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>38000</v>
+        <v>107000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>37476</v>
+        <v>108640</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43003</v>
+        <v>41920</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43317</v>
+        <v>42205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034361430 — 14 vitt +mgnrega se c c road nirman gram ranayara me kishornath ke makan se uda dhangar ke bade tak</t>
+          <t>1716005016/RC/22012034231078 — Panchparmeshwer devra se satyanarayan ke makan ki</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>20784</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43003</v>
-[...3 lines deleted...]
-      </c>
+        <v>41893</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034361433 — 14 vitt +mgnrega se c c road nirman gram ranayara me kaniram patidar ke makan se laxminarayan tak</t>
+          <t>1716005016/RC/22012034315001 — 14 vit or mnrega se c c sadak nirman gram ranayara me bus stand se school ki or</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>46000</v>
+        <v>188000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>45192</v>
+        <v>187374</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43003</v>
+        <v>42637</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43425</v>
+        <v>42809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034361446 — 14 vitt +mgnrega se c c road nirman ranayara me karulal patidar ke makan se prabhulal dhangar tak</t>
+          <t>1716005016/RC/22012034319658 — sudur gram sampark sadak nirmaan gram ranayara me devilal Patidar ke makan se devri ki or</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>62000</v>
+        <v>1464000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>61722</v>
+        <v>1376567</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43003</v>
+        <v>42745</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43470</v>
+        <v>43860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034373636 — 14 vitt + manrega se purani bus stand par chok c c nirman</t>
+          <t>1716005016/RC/22012034323139 — panchaparmeshawar +mgnrega cc road</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>73950</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034395182 — 14 VITT + MANREGA SE C C SADAK NIRMAN SATYANARAYAN SHARMA KE MAKAN SE JAGDISH PATIDAR KE MAKAN TAK</t>
+          <t>1716005016/RC/22012034343116 — 14 vitt +mgnrega se c c road nirman gram ranayara me nandlal lohar ke bade se dugdhakhedi mataji tak</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>62000</v>
+        <v>93000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>61770</v>
+        <v>92950</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43379</v>
+        <v>42915</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43595</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034396448 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME PANCHAYAT BHAWAN SE SHRIRAM MANDIR KI OR</t>
+          <t>1716005016/RC/22012034361427 — 14 vitt +mgnrega se c c road nirman gram ranayara me nandlal lohar ke bade se chenram patidar ke bad</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>68000</v>
+        <v>38000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>68208</v>
+        <v>37476</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43378</v>
+        <v>43003</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43595</v>
+        <v>43317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034439196 — sudur sadak nirman</t>
+          <t>1716005016/RC/22012034361430 — 14 vitt +mgnrega se c c road nirman gram ranayara me kishornath ke makan se uda dhangar ke bade tak</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>20784</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>43003</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>43384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034449999 — C C SADAK NIRMAN GRAM RUPANI ME PMGSY SADAK SE RAVALE KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034361433 — 14 vitt +mgnrega se c c road nirman gram ranayara me kaniram patidar ke makan se laxminarayan tak</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>18000</v>
+        <v>46000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>18432</v>
+        <v>45192</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43533</v>
+        <v>43003</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43670</v>
+        <v>43425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034450011 — C C SADAK NIRMAN GRAM RUPANI ME PMGSY SADAK SE PRATHAMIK VIDHYALAY KI OR</t>
+          <t>1716005016/RC/22012034361446 — 14 vitt +mgnrega se c c road nirman ranayara me karulal patidar ke makan se prabhulal dhangar tak</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>89000</v>
+        <v>62000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>89184</v>
+        <v>61722</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43533</v>
+        <v>43003</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43670</v>
+        <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034470385 — C C SADAK NIRMAN GRAM RUPANI ME DEVRA SE KANHAIYALAL BANJARA KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034373636 — 14 vitt + manrega se purani bus stand par chok c c nirman</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>11000</v>
+        <v>72000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>11616</v>
+        <v>73950</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43686</v>
+        <v>43378</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43882</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034470416 — DEVNARAYAN MANDIR KE SAMNE C C CHOK NIRMAN</t>
+          <t>1716005016/RC/22012034395182 — 14 VITT + MANREGA SE C C SADAK NIRMAN SATYANARAYAN SHARMA KE MAKAN SE JAGDISH PATIDAR KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>18000</v>
+        <v>62000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>17952</v>
+        <v>61770</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43670</v>
+        <v>43379</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43882</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034470487 — C C SADAK NIRMAN GRAM RUPANI ME GOVERDHAN DHANGAR KE MAKAN SE PMGSY SADAK KI OR</t>
+          <t>1716005016/RC/22012034396448 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME PANCHAYAT BHAWAN SE SHRIRAM MANDIR KI OR</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>21000</v>
+        <v>68000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>21120</v>
+        <v>68208</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43670</v>
+        <v>43378</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44442</v>
+        <v>43595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034470491 — C C SADAK NIRMAN GRAM RUPANI ME BADRILAL DHANGAR KE MAKAN SE NANDLAL DHANGAR KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034439196 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>13728</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43686</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034507396 — c c road nirman gram rupani me devnarayan mandir chok se prathmik vidyalay ki or</t>
+          <t>1716005016/RC/22012034449999 — C C SADAK NIRMAN GRAM RUPANI ME PMGSY SADAK SE RAVALE KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>19000</v>
+        <v>18000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>20064</v>
+        <v>18432</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43798</v>
+        <v>43533</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43882</v>
+        <v>43670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034507408 — c c road nirman gram rupani me jagdish banjara ke makan se gopal bhagga banjara ke makan ki or</t>
+          <t>1716005016/RC/22012034450011 — C C SADAK NIRMAN GRAM RUPANI ME PMGSY SADAK SE PRATHAMIK VIDHYALAY KI OR</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>16000</v>
+        <v>89000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>16896</v>
+        <v>89184</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43812</v>
+        <v>43533</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43882</v>
+        <v>43670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034507412 — c c road nirman gram rupani me kanhaiyalal ke makan se arjunsingh ke makan ki or</t>
+          <t>1716005016/RC/22012034470385 — C C SADAK NIRMAN GRAM RUPANI ME DEVRA SE KANHAIYALAL BANJARA KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>8000</v>
+        <v>11000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>8448</v>
+        <v>11616</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43805</v>
+        <v>43686</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034507415 — c c road nirman gram rupani me devnarayan mandir chok se prakash bhil ke makan ki or</t>
+          <t>1716005016/RC/22012034470416 — DEVNARAYAN MANDIR KE SAMNE C C CHOK NIRMAN</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>13000</v>
+        <v>18000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>13728</v>
+        <v>17952</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43805</v>
+        <v>43670</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034515565 — C C SADAK NIRMAN GRAM RANAYARA ME UNKARLAL DHANGAR KE MAKAN SE KARULAL KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034470487 — C C SADAK NIRMAN GRAM RUPANI ME GOVERDHAN DHANGAR KE MAKAN SE PMGSY SADAK KI OR</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>32000</v>
+        <v>21000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>32736</v>
+        <v>21120</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43861</v>
+        <v>43670</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43949</v>
+        <v>44442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034517265 — C C SADAK NIRMAN GRAM RANAYARA ME SANJAY PATIDAR KE MAKAN SE UNKARLAL DHANGAR KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034470491 — C C SADAK NIRMAN GRAM RUPANI ME BADRILAL DHANGAR KE MAKAN SE NANDLAL DHANGAR KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>13728</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43875</v>
+        <v>43686</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43949</v>
+        <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034532819 — SUDUR GRAM SAMPARK SADAK NIRMAN GRAM RANAYARA ME PMGSY SADAK SE KOTDABAHADUR KI OR</t>
+          <t>1716005016/RC/22012034507396 — c c road nirman gram rupani me devnarayan mandir chok se prathmik vidyalay ki or</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>20064</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>43798</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>43882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034532829 — p.m.sadak ke pas ranayra se kotdabahadur ki or sudur sampark sadak</t>
+          <t>1716005016/RC/22012034507408 — c c road nirman gram rupani me jagdish banjara ke makan se gopal bhagga banjara ke makan ki or</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>2451214.36</v>
+        <v>16000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>2273358</v>
+        <v>16896</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44071</v>
+        <v>43812</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>44705</v>
+        <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034533925 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME KARULAL DHANGAR KE MAKAN SE PIPLI KUVA KI OR</t>
+          <t>1716005016/RC/22012034507412 — c c road nirman gram rupani me kanhaiyalal ke makan se arjunsingh ke makan ki or</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>26000</v>
+        <v>8000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>26220</v>
+        <v>8448</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44055</v>
+        <v>43805</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>44194</v>
+        <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034533927 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME RAMESH PRAJAPAT KE MAKAN SE DASHRATH DAMAMIOR</t>
+          <t>1716005016/RC/22012034507415 — c c road nirman gram rupani me devnarayan mandir chok se prakash bhil ke makan ki or</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>12000</v>
+        <v>13000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>12540</v>
+        <v>13728</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44055</v>
+        <v>43805</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44194</v>
+        <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034533928 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME PRAHLAD JAT KE MAKAN SE PANNALAL LOHAR KE OR</t>
+          <t>1716005016/RC/22012034515565 — C C SADAK NIRMAN GRAM RANAYARA ME UNKARLAL DHANGAR KE MAKAN SE KARULAL KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>18000</v>
+        <v>32000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>18240</v>
+        <v>32736</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44055</v>
+        <v>43861</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44194</v>
+        <v>43949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034538543 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME TYUVEL CHOK KE PAS</t>
+          <t>1716005016/RC/22012034517265 — C C SADAK NIRMAN GRAM RANAYARA ME SANJAY PATIDAR KE MAKAN SE UNKARLAL DHANGAR KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>8000</v>
+        <v>13000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>7980</v>
+        <v>13728</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44088</v>
+        <v>43875</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>44194</v>
+        <v>43949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034538549 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME KISHANLAL PATIDAR KE MAKAN SE NARSINGH  KI OR</t>
+          <t>1716005016/RC/22012034532819 — SUDUR GRAM SAMPARK SADAK NIRMAN GRAM RANAYARA ME PMGSY SADAK SE KOTDABAHADUR KI OR</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>7980</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44089</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034540449 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME DEVILAL DHANOTIYA KE MAKAN SE HANUMAN MANDIR</t>
+          <t>1716005016/RC/22012034532829 — p.m.sadak ke pas ranayra se kotdabahadur ki or sudur sampark sadak</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>64000</v>
+        <v>2451214.36</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>64980</v>
+        <v>2273358</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44095</v>
+        <v>44071</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44194</v>
+        <v>44705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034556478 — APROCH SADAK NIRMAN GRAM RANAYARA ME BALAHEDI RASTE SE SHMASHAN HOTE HUYE BALAJI MANDIR TAK</t>
+          <t>1716005016/RC/22012034533925 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME KARULAL DHANGAR KE MAKAN SE PIPLI KUVA KI OR</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>26220</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>44055</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>44194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034558618 — 15 wa vitt+mgnrega cc road and nalinirman</t>
+          <t>1716005016/RC/22012034533927 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME RAMESH PRAJAPAT KE MAKAN SE DASHRATH DAMAMIOR</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>12540</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>44055</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034577193 — C C SADAK NIRMAN GRAM RANAYARA ME RAMBHAJAN PATIDAR KE MAKAN SE SHRI KEASHNA MANDIR KI OR</t>
+          <t>1716005016/RC/22012034533928 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME PRAHLAD JAT KE MAKAN SE PANNALAL LOHAR KE OR</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>47000</v>
+        <v>18000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>49794</v>
+        <v>18240</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44439</v>
+        <v>44055</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44561</v>
+        <v>44194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034577197 — C C SADAK NIRMAN GRAM RANAYARA ME MUKESH SURYAVANSHI KE MAKAN SE ASHOK GUPTA KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034538543 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME TYUVEL CHOK KE PAS</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>56000</v>
+        <v>8000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>59058</v>
+        <v>7980</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44432</v>
+        <v>44088</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44561</v>
+        <v>44194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034602928 — ASHOK GUPTA KE MAKAN SE NANDLAL LOHAR KE BADE KI OR</t>
+          <t>1716005016/RC/22012034538549 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME KISHANLAL PATIDAR KE MAKAN SE NARSINGH  KI OR</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>61000</v>
+        <v>7000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>60396</v>
+        <v>7980</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44603</v>
+        <v>44089</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44803</v>
+        <v>44194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034645587 — Gram Ranayara Me Balahedi Raste se shmshan Hokar khedapati Balaji Tak</t>
+          <t>1716005016/RC/22012034540449 — 14 VITT + MANREGA SE C C SADAK NIRMAN GRAM RANAYARA ME DEVILAL DHANOTIYA KE MAKAN SE HANUMAN MANDIR</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>1639348.35</v>
+        <v>64000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>1622023.03</v>
+        <v>64980</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45144</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44095</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>44194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034666764 — C C SADAK NIRMAN GRAM RANAYARA ME PRAHLAD MALVIYA KE MAKAN SE JHUJHAR MALVIYA KE MAKAN KI OR</t>
+          <t>1716005016/RC/22012034556478 — APROCH SADAK NIRMAN GRAM RANAYARA ME BALAHEDI RASTE SE SHMASHAN HOTE HUYE BALAJI MANDIR TAK</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>34947</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45307</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034666771 — GRAM DEVARI ME HANUMAN MANDIR KE PAS C C SADAK NIRMAN</t>
+          <t>1716005016/RC/22012034558618 — 15 wa vitt+mgnrega cc road and nalinirman</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>27846</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45274</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034825224 — Nai Aabadi Me Mataji Mandir Ke Yanha C C Sadak Evam Nali Nirman</t>
+          <t>1716005016/RC/22012034577193 — C C SADAK NIRMAN GRAM RANAYARA ME RAMBHAJAN PATIDAR KE MAKAN SE SHRI KEASHNA MANDIR KI OR</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>17000</v>
+        <v>47000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>16800.02</v>
+        <v>49794</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45593</v>
+        <v>44439</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>45798</v>
+        <v>44561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034837637 — 5 VA VITT + MGNREGA SE SHITLA MATA MANDIR SE HANUMAN MANDIR KI OR C C EVM NALI NIRMAN RANAYARA</t>
+          <t>1716005016/RC/22012034577197 — C C SADAK NIRMAN GRAM RANAYARA ME MUKESH SURYAVANSHI KE MAKAN SE ASHOK GUPTA KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>60000</v>
+        <v>56000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>40599.76</v>
+        <v>59058</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45791</v>
+        <v>44432</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>46108</v>
+        <v>44561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034837648 — 5 VA VITT + MGNREGA SE SYAMLAL DHANGAR KE MAKAN SE JUJAR BALAI KE MAKAN TAK CC SADAK NIRMAN RANAYARA</t>
+          <t>1716005016/RC/22012034602928 — ASHOK GUPTA KE MAKAN SE NANDLAL LOHAR KE BADE KI OR</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>90000</v>
+        <v>61000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>68600.34</v>
+        <v>60396</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45791</v>
+        <v>44603</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>46111</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034838228 — 15 VA VITT+ MGNREGA SE CSC KE PAS NALA NIRMAN</t>
+          <t>1716005016/RC/22012034645587 — Gram Ranayara Me Balahedi Raste se shmshan Hokar khedapati Balaji Tak</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>32000</v>
+        <v>1639348.35</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>28799.8</v>
+        <v>1622023.03</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45810</v>
-[...3 lines deleted...]
-      </c>
+        <v>45144</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034849770 — devari road se ramprasad ji patel ke ghar ki or c c nirman kary</t>
+          <t>1716005016/RC/22012034666764 — C C SADAK NIRMAN GRAM RANAYARA ME PRAHLAD MALVIYA KE MAKAN SE JHUJHAR MALVIYA KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>71000</v>
+        <v>35000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>34947</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>46177</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>45307</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>45472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034853640 — C C Evm nali nirman hansraj ke makan se jujhar suryvanshi ke makan ki or</t>
+          <t>1716005016/RC/22012034666771 — GRAM DEVARI ME HANUMAN MANDIR KE PAS C C SADAK NIRMAN</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>53000</v>
+        <v>28000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>27846</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>46108</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>45274</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>45345</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RC/22012034853642 — Nala nirman gram panchayat bhavan ke pichhe ramjas patidar ke makan ki or</t>
+          <t>1716005016/RC/22012034825224 — Nai Aabadi Me Mataji Mandir Ke Yanha C C Sadak Evam Nali Nirman</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>73000</v>
+        <v>17000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>7200.12</v>
+        <v>16800.02</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>46118</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>45593</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>45798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034286646 — Shochalay hiralal ramlal ganpat ramlal.Ranchhod mangilal.Parmeshver ranchhod</t>
+          <t>1716005016/RC/22012034837637 — 5 VA VITT + MGNREGA SE SHITLA MATA MANDIR SE HANUMAN MANDIR KI OR C C EVM NALI NIRMAN RANAYARA</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>13200</v>
+        <v>60000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>40599.76</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42305</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>45791</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>46108</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034312625 — SOCHALAY NIRMAN BHAGATRAM SHANKARLAL PATIDAR</t>
+          <t>1716005016/RC/22012034837648 — 5 VA VITT + MGNREGA SE SYAMLAL DHANGAR KE MAKAN SE JUJAR BALAI KE MAKAN TAK CC SADAK NIRMAN RANAYARA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>9800</v>
+        <v>90000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>9774</v>
+        <v>68600.34</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42726</v>
+        <v>45791</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42957</v>
+        <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034312629 — SOCHALAY NIRMAN LILA BAI KAILASH NATH</t>
+          <t>1716005016/RC/22012034838228 — 15 VA VITT+ MGNREGA SE CSC KE PAS NALA NIRMAN</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>12000</v>
+        <v>32000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>11974</v>
+        <v>28799.8</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42726</v>
+        <v>45810</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>42957</v>
+        <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034312631 — sochalay nirman viram nath naru nath</t>
+          <t>1716005016/RC/22012034849770 — devari road se ramprasad ji patel ke ghar ki or c c nirman kary</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>12000</v>
+        <v>71000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>11974</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>46177</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034312633 — SOCHALAY NIRMAN MOHANLAL RAMLAL BALAI</t>
+          <t>1716005016/RC/22012034853640 — C C Evm nali nirman hansraj ke makan se jujhar suryvanshi ke makan ki or</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>9800</v>
+        <v>53000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>9774</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42726</v>
-[...3 lines deleted...]
-      </c>
+        <v>46108</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034315117 — sochalay nirman bhagudas bhanwardas</t>
+          <t>1716005016/RC/22012034853642 — Nala nirman gram panchayat bhavan ke pichhe ramjas patidar ke makan ki or</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>9800</v>
+        <v>73000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>9774</v>
+        <v>7200.12</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42739</v>
-[...3 lines deleted...]
-      </c>
+        <v>46118</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034315119 — sochalay nirman kanheyalal laxman</t>
+          <t>1716005016/RS/22012034286646 — Shochalay hiralal ramlal ganpat ramlal.Ranchhod mangilal.Parmeshver ranchhod</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>9800</v>
+        <v>13200</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>9774</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42739</v>
-[...3 lines deleted...]
-      </c>
+        <v>42305</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034316368 — sochalay nirman gram rameshnath bhanwarnath ranayara</t>
+          <t>1716005016/RS/22012034312625 — SOCHALAY NIRMAN BHAGATRAM SHANKARLAL PATIDAR</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42745</v>
+        <v>42726</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034316370 — sochalay nirman laxmannath kacharunath ranayara</t>
+          <t>1716005016/RS/22012034312629 — SOCHALAY NIRMAN LILA BAI KAILASH NATH</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>9774</v>
+        <v>11974</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42745</v>
+        <v>42726</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034316372 — sochalay nirman karunath nandanath ranayara</t>
+          <t>1716005016/RS/22012034312631 — sochalay nirman viram nath naru nath</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>9774</v>
+        <v>11974</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42745</v>
+        <v>42726</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034316373 — sochalay nirman munnabai ranchod nai ranayara</t>
+          <t>1716005016/RS/22012034312633 — SOCHALAY NIRMAN MOHANLAL RAMLAL BALAI</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42745</v>
+        <v>42726</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323388 — sochalay nirman ratan baigoverdhan nath</t>
+          <t>1716005016/RS/22012034315117 — sochalay nirman bhagudas bhanwardas</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>9440</v>
+        <v>9774</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42771</v>
+        <v>42739</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323390 — sochalay nirman unkarnath goverdhan nath</t>
+          <t>1716005016/RS/22012034315119 — sochalay nirman kanheyalal laxman</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42772</v>
+        <v>42739</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323393 — sochalay nirman tulasiram ramlal balai</t>
+          <t>1716005016/RS/22012034316368 — sochalay nirman gram rameshnath bhanwarnath ranayara</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42772</v>
+        <v>42745</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323398 — sochalay nirman badrilal uda balai</t>
+          <t>1716005016/RS/22012034316370 — sochalay nirman laxmannath kacharunath ranayara</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42772</v>
+        <v>42745</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323401 — sochalay nirman kacharunath gorakhnath</t>
+          <t>1716005016/RS/22012034316372 — sochalay nirman karunath nandanath ranayara</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42772</v>
+        <v>42745</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323406 — sochalay nirman tulasiram shankarlal balai</t>
+          <t>1716005016/RS/22012034316373 — sochalay nirman munnabai ranchod nai ranayara</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>9774</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42772</v>
+        <v>42745</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034323412 — sochalay nirman dhapu bai nanda nath</t>
+          <t>1716005016/RS/22012034323388 — sochalay nirman ratan baigoverdhan nath</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>9774</v>
+        <v>9440</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42772</v>
+        <v>42771</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034356122 — sochalay nirman gram ranayara me nandlal gopi sargra</t>
+          <t>1716005016/RS/22012034323390 — sochalay nirman unkarnath goverdhan nath</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>9712</v>
+        <v>9774</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42920</v>
+        <v>42772</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034356646 — sochalay nirman gram ranayara me vinoddas mohandas</t>
+          <t>1716005016/RS/22012034323393 — sochalay nirman tulasiram ramlal balai</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>9712</v>
+        <v>9774</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42920</v>
+        <v>42772</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034356696 — sochalay nirman gram ranayara me MUNNA BAI BABULAL DARJI</t>
+          <t>1716005016/RS/22012034323398 — sochalay nirman badrilal uda balai</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>8680</v>
+        <v>9774</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42920</v>
+        <v>42772</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034356697 — sochalay nirman gram ranayara me SHYAMLAL NARAYAN BALAI</t>
+          <t>1716005016/RS/22012034323401 — sochalay nirman kacharunath gorakhnath</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>9712</v>
+        <v>9774</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42920</v>
+        <v>42772</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034356698 — sochalay nirman gram ranayara me PRAKASH DEVILAL PATIDAR</t>
+          <t>1716005016/RS/22012034323406 — sochalay nirman tulasiram shankarlal balai</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>11912</v>
+        <v>9774</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42920</v>
+        <v>42772</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034356701 — sochalay nirman gram ranayara me shyamlal gober</t>
+          <t>1716005016/RS/22012034323412 — sochalay nirman dhapu bai nanda nath</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>9196</v>
+        <v>9774</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42920</v>
+        <v>42772</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034358975 — sochalay nirman gram ranayara me mannabai motilal gayari</t>
+          <t>1716005016/RS/22012034356122 — sochalay nirman gram ranayara me nandlal gopi sargra</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>11912</v>
+        <v>9712</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>42931</v>
+        <v>42920</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034358978 — sochalay nirman gram ranayara me ghanshyam madhu balai</t>
+          <t>1716005016/RS/22012034356646 — sochalay nirman gram ranayara me vinoddas mohandas</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>9712</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42931</v>
+        <v>42920</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034358980 — sochalay nirman gram rupani me govind kanhaiyalal banjara</t>
+          <t>1716005016/RS/22012034356696 — sochalay nirman gram ranayara me MUNNA BAI BABULAL DARJI</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>11912</v>
+        <v>8680</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>42931</v>
+        <v>42920</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034358982 — sochalay nirman gram rupani me pappu ramlal gayari</t>
+          <t>1716005016/RS/22012034356697 — sochalay nirman gram ranayara me SHYAMLAL NARAYAN BALAI</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>11912</v>
+        <v>9712</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>42931</v>
+        <v>42920</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034360683 — sochalay nirman gram ranayara me kailash gangaram balai</t>
+          <t>1716005016/RS/22012034356698 — sochalay nirman gram ranayara me PRAKASH DEVILAL PATIDAR</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42940</v>
+        <v>42920</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>42990</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034360685 — sochalay nirman gram ranayara me dhapubai  kanhaiyalal patidar</t>
+          <t>1716005016/RS/22012034356701 — sochalay nirman gram ranayara me shyamlal gober</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>11912</v>
+        <v>9196</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42940</v>
+        <v>42920</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>42990</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034361033 — sochalay nirman gram ranayara me bhanwarlal ratanlal chamar</t>
+          <t>1716005016/RS/22012034358975 — sochalay nirman gram ranayara me mannabai motilal gayari</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>11912</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42940</v>
+        <v>42931</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>42990</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034361034 — sochalay nirman gram ranayara me bherulal mangilal chamar</t>
+          <t>1716005016/RS/22012034358978 — sochalay nirman gram ranayara me ghanshyam madhu balai</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>11912</v>
+        <v>9712</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>42940</v>
+        <v>42931</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>42990</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034361035 — sochalay nirman gram ranayara me shantibai laxman sargra</t>
+          <t>1716005016/RS/22012034358980 — sochalay nirman gram rupani me govind kanhaiyalal banjara</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42940</v>
+        <v>42931</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>42990</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034361037 — sochalay nirman gram ranayara me badrilal unkarlal balai</t>
+          <t>1716005016/RS/22012034358982 — sochalay nirman gram rupani me pappu ramlal gayari</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42940</v>
+        <v>42931</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>42990</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034361038 — sochalay nirman gram rupani me ratanlal kacharu kalar</t>
+          <t>1716005016/RS/22012034360683 — sochalay nirman gram ranayara me kailash gangaram balai</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>11912</v>
+        <v>9712</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362137 — sochalay nirman gram ranayara me fatma bi ehmadnur pinjara</t>
+          <t>1716005016/RS/22012034360685 — sochalay nirman gram ranayara me dhapubai  kanhaiyalal patidar</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42944</v>
+        <v>42940</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362140 — sochalay nirman gram ranayara me devilal shankarlal darji</t>
+          <t>1716005016/RS/22012034361033 — sochalay nirman gram ranayara me bhanwarlal ratanlal chamar</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42944</v>
+        <v>42940</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362142 — sochalay nirman gram ranayara me rodiram vakta chamar</t>
+          <t>1716005016/RS/22012034361034 — sochalay nirman gram ranayara me bherulal mangilal chamar</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42944</v>
+        <v>42940</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362143 — sochalay nirman gram ranayara me karulal ramlal sargra</t>
+          <t>1716005016/RS/22012034361035 — sochalay nirman gram ranayara me shantibai laxman sargra</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>9712</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42944</v>
+        <v>42940</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362265 — SOCHALAY  NIRMAN GRAM RANAYARA ME TULASIRAM RAMESHVAR PRAJAPAT</t>
+          <t>1716005016/RS/22012034361037 — sochalay nirman gram ranayara me badrilal unkarlal balai</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>11912</v>
+        <v>9712</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362266 — SOCHALAY NIRMAN GRAM RANAYARA ME RADHESHYAM RAMESHVAR PRAJAPAT</t>
+          <t>1716005016/RS/22012034361038 — sochalay nirman gram rupani me ratanlal kacharu kalar</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>11912</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362267 — SOCHALAY NIRMAN GRAM RANAYARA ME TULASIBAI MADANLAL BALAI</t>
+          <t>1716005016/RS/22012034362137 — sochalay nirman gram ranayara me fatma bi ehmadnur pinjara</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>9712</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42947</v>
+        <v>42944</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034362268 — SOCHALAY NIRMAN GRAM RANAYARA ME NANDLAL KARULAL SHARMA</t>
+          <t>1716005016/RS/22012034362140 — sochalay nirman gram ranayara me devilal shankarlal darji</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>11912</v>
+        <v>9712</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42947</v>
+        <v>42944</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034370792 — sochalay nirman gram ranayara me hansraj bhagchand chamar</t>
+          <t>1716005016/RS/22012034362142 — sochalay nirman gram ranayara me rodiram vakta chamar</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>9712</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42976</v>
+        <v>42944</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43225</v>
+        <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034376925 — sochalay nirman mohammad rafik pita  majid khan ranayara</t>
+          <t>1716005016/RS/22012034362143 — sochalay nirman gram ranayara me karulal ramlal sargra</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>9712</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43008</v>
+        <v>42944</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>43225</v>
+        <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034376926 — sochalay nirman jujharlal pita mangilal balai</t>
+          <t>1716005016/RS/22012034362265 — SOCHALAY  NIRMAN GRAM RANAYARA ME TULASIRAM RAMESHVAR PRAJAPAT</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>9712</v>
+        <v>11912</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43008</v>
+        <v>42947</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>43295</v>
+        <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034397486 — SOCHALAY NIRMAN GRAM RUPANI ME ESRAR NISAR HUSAIN</t>
+          <t>1716005016/RS/22012034362266 — SOCHALAY NIRMAN GRAM RANAYARA ME RADHESHYAM RAMESHVAR PRAJAPAT</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43733</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>42990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034397487 — SOCHALAY NIRMAN GRAM RANAYARA ME GITABAI LAXMINARAYAN</t>
+          <t>1716005016/RS/22012034362267 — SOCHALAY NIRMAN GRAM RANAYARA ME TULASIBAI MADANLAL BALAI</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>9712</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43116</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>42990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034425096 — SOCHALAY NIRMAN PM AAWAS ID- MP3814011  RADHESHYAM SUKHLAL PATIDAR RANAYARA</t>
+          <t>1716005016/RS/22012034362268 — SOCHALAY NIRMAN GRAM RANAYARA ME NANDLAL KARULAL SHARMA</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43293</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>42990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034425296 — SOCHALAY NIRMAN PM AAWAS ID - MP3814011 RADHESHYAM SUKHLAL PATIDAR RANAYARA</t>
+          <t>1716005016/RS/22012034370792 — sochalay nirman gram ranayara me hansraj bhagchand chamar</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>9712</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43733</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>42976</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034425301 — SOCHALAY NIRMAN PM AAWAS ID- MP1159480 KISHANLAL BHERA GAYARI RANAYARA</t>
+          <t>1716005016/RS/22012034376925 — sochalay nirman mohammad rafik pita  majid khan ranayara</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>9712</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43328</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034503835 — Nala nirman(drenej chenal)ambalal ke makan se angadvadi tak ranayra</t>
+          <t>1716005016/RS/22012034376926 — sochalay nirman jujharlal pita mangilal balai</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>98000</v>
+        <v>9800</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>60319</v>
+        <v>9712</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44189</v>
+        <v>43008</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>44459</v>
+        <v>43295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551270 — slwm antargart kalbelya basti me handpamp ke pas samudayik lichpit</t>
+          <t>1716005016/RS/22012034397486 — SOCHALAY NIRMAN GRAM RUPANI ME ESRAR NISAR HUSAIN</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44423</v>
+        <v>43733</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551282 — slwm antargart aanganvadi kramank 03 ke pas samudayik lichpit</t>
+          <t>1716005016/RS/22012034397487 — SOCHALAY NIRMAN GRAM RANAYARA ME GITABAI LAXMINARAYAN</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44423</v>
+        <v>43116</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551289 — slwm antargart sosayati godam ke pas samudayik lichpit ranayara</t>
+          <t>1716005016/RS/22012034425096 — SOCHALAY NIRMAN PM AAWAS ID- MP3814011  RADHESHYAM SUKHLAL PATIDAR RANAYARA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44423</v>
+        <v>43293</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551292 — slwm antargart prathamik vidhyalay rupani ke pas samudayik lichpit ranayara</t>
+          <t>1716005016/RS/22012034425296 — SOCHALAY NIRMAN PM AAWAS ID - MP3814011 RADHESHYAM SUKHLAL PATIDAR RANAYARA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44423</v>
+        <v>43733</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551296 — slwm antargart gram ranayara me shaskiy shmashan ke pas samudayik compost shed ka nirman</t>
+          <t>1716005016/RS/22012034425301 — SOCHALAY NIRMAN PM AAWAS ID- MP1159480 KISHANLAL BHERA GAYARI RANAYARA</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44423</v>
+        <v>43328</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551306 — slwm antargart gram rupani me  samudayik compost shed ka nirman</t>
+          <t>1716005016/RS/22012034503835 — Nala nirman(drenej chenal)ambalal ke makan se angadvadi tak ranayra</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>98000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>60319</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>44189</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>44459</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551322 — slwm antargart gram ranayara me ramchandra ganeshram ke compost pit</t>
+          <t>1716005016/RS/22012034551270 — slwm antargart kalbelya basti me handpamp ke pas samudayik lichpit</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551329 — slwm antargart gram rupani me viramlal makvana ke compost pit</t>
+          <t>1716005016/RS/22012034551282 — slwm antargart aanganvadi kramank 03 ke pas samudayik lichpit</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034551330 — slwm antargart gram rupani me viramlal makvana ke compost pit</t>
+          <t>1716005016/RS/22012034551289 — slwm antargart sosayati godam ke pas samudayik lichpit ranayara</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034562743 — compost fit PANI KI TANKI KE PAS  RANAYARA</t>
+          <t>1716005016/RS/22012034551292 — slwm antargart prathamik vidhyalay rupani ke pas samudayik lichpit ranayara</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>18002.04</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034703356 — Prabhulal Dhangar ke makan se panchayat bhawan ki or nala nirman Ranayara</t>
+          <t>1716005016/RS/22012034551296 — slwm antargart gram ranayara me shaskiy shmashan ke pas samudayik compost shed ka nirman</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45169</v>
+        <v>44423</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012034703357 — Prabhulal Dhangar ke makan se panchayat bhawan ki or nala nirman Ranayara</t>
+          <t>1716005016/RS/22012034551306 — slwm antargart gram rupani me  samudayik compost shed ka nirman</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>89000</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>88852</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45185</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012035131116 — nala nirman jagdsih seth ke ghar se ramgopal patidar ke ghar ki or</t>
+          <t>1716005016/RS/22012034551322 — slwm antargart gram ranayara me ramchandra ganeshram ke compost pit</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>69999.66</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45593</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012035136423 — CSC KE PAS NALA NIRMAN</t>
+          <t>1716005016/RS/22012034551329 — slwm antargart gram rupani me viramlal makvana ke compost pit</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45683</v>
+        <v>44423</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1716005016/RS/22012035136424 — CSC KE PAS NALA NIRMAN</t>
+          <t>1716005016/RS/22012034551330 — slwm antargart gram rupani me viramlal makvana ke compost pit</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45683</v>
+        <v>44423</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/1286 — Well Coga S/o Deva bhel Ranayra</t>
+          <t>1716005016/RS/22012034562743 — compost fit PANI KI TANKI KE PAS  RANAYARA</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>161000</v>
+        <v>18002.04</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>203765</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39905</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/1287 — Well Babulal S/o gabba metar Ranayra</t>
+          <t>1716005016/RS/22012034703356 — Prabhulal Dhangar ke makan se panchayat bhawan ki or nala nirman Ranayara</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>161000</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>186990</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39905</v>
-[...3 lines deleted...]
-      </c>
+        <v>45169</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/1288 — Well kacarulal S/o magilal Ranayara</t>
+          <t>1716005016/RS/22012034703357 — Prabhulal Dhangar ke makan se panchayat bhawan ki or nala nirman Ranayara</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>161000</v>
+        <v>89000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>174278</v>
+        <v>88852</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39920</v>
+        <v>45185</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>40980</v>
+        <v>45324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/1289 — Well Rajubai W/o Madanlal Sargara Ranayra</t>
+          <t>1716005016/RS/22012035131116 — nala nirman jagdsih seth ke ghar se ramgopal patidar ke ghar ki or</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>161000</v>
+        <v>70000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>99670</v>
+        <v>69999.66</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39912</v>
+        <v>45593</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>40983</v>
+        <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/189 — कुप निर्माण रायसिग मागु</t>
+          <t>1716005016/RS/22012035136423 — CSC KE PAS NALA NIRMAN</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>186000</v>
+        <v>32000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>204451</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39581</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/190 — कुप निर्माण गोपाल रूधनाथ</t>
+          <t>1716005016/RS/22012035136424 — CSC KE PAS NALA NIRMAN</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>186000</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>168552</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39581</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/191 — कुप निर्माण्‍ा गंगाराम मांगीलाल</t>
+          <t>1716005016/WC/1286 — Well Coga S/o Deva bhel Ranayra</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>203818.86</v>
+        <v>203765</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39583</v>
+        <v>39905</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>39583</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/192 — कुप निर्माण देवीलाल नग्‍गा</t>
+          <t>1716005016/WC/1287 — Well Babulal S/o gabba metar Ranayra</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>186000</v>
+        <v>161000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>198179</v>
+        <v>186990</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39581</v>
+        <v>39905</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>39581</v>
+        <v>39905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/193 — कुप निर्माण भेरूलाल मांगीलाल</t>
+          <t>1716005016/WC/1288 — Well kacarulal S/o magilal Ranayara</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>219431</v>
+        <v>174278</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39587</v>
+        <v>39920</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>39587</v>
+        <v>40980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/194 — कुप निर्माण प्रेमचन्‍द मांगीलाल</t>
+          <t>1716005016/WC/1289 — Well Rajubai W/o Madanlal Sargara Ranayra</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>161000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>202340.65</v>
+        <v>99670</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39594</v>
+        <v>39912</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40373</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/195 — कुप निर्माण प्रेमचन्‍द मांगीलाल</t>
+          <t>1716005016/WC/189 — कुप निर्माण रायसिग मागु</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>161000</v>
+        <v>186000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>35833</v>
+        <v>204451</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39594</v>
+        <v>39581</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>39594</v>
+        <v>39581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/196 — कुप निर्माण दिनेश फकीर चंद</t>
+          <t>1716005016/WC/190 — कुप निर्माण गोपाल रूधनाथ</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>161000</v>
+        <v>186000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>154404.6</v>
+        <v>168552</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39828</v>
+        <v>39581</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41011</v>
+        <v>39581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/2091 — निर्मलनीर रणायरा</t>
+          <t>1716005016/WC/191 — कुप निर्माण्‍ा गंगाराम मांगीलाल</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>343000</v>
+        <v>161000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>332903</v>
+        <v>203818.86</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>40580</v>
+        <v>39583</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>41774</v>
+        <v>39583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/2092 — निर्मलनीर रूपनी</t>
+          <t>1716005016/WC/192 — कुप निर्माण देवीलाल नग्‍गा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>343000</v>
+        <v>186000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>339625</v>
+        <v>198179</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>40580</v>
+        <v>39581</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>41743</v>
+        <v>39581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034481545 — SAMUDAYIK SOKHTA GADDA NIRMAN GRAM RANAYARA ME S.M.SCHOOL RANAYARA  HANDPAMP KE PAS</t>
+          <t>1716005016/WC/193 — कुप निर्माण भेरूलाल मांगीलाल</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>219431</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43672</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>39587</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>39587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484544 — soak pit gadda m.s. ranayra</t>
+          <t>1716005016/WC/194 — कुप निर्माण प्रेमचन्‍द मांगीलाल</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>202340.65</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43671</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>40373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484545 — soak pit gadda bhilyakhedi fante ke pas</t>
+          <t>1716005016/WC/195 — कुप निर्माण प्रेमचन्‍द मांगीलाल</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>35833</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43671</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>39594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484548 — soak pit gadda kalbeliya ki basti me hendpamp</t>
+          <t>1716005016/WC/196 — कुप निर्माण दिनेश फकीर चंद</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>3443.78</v>
+        <v>161000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>2112</v>
+        <v>154404.6</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43711</v>
+        <v>39828</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43882</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484549 — soak pit gadda pani ki tanki ke pas hendpamp</t>
+          <t>1716005016/WC/2091 — निर्मलनीर रणायरा</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>3443.78</v>
+        <v>343000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>2288</v>
+        <v>332903</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43714</v>
+        <v>40580</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43949</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484552 — soak pit gadda upswastya kendra ke pas hendpamp</t>
+          <t>1716005016/WC/2092 — निर्मलनीर रूपनी</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>3443.78</v>
+        <v>343000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>2288</v>
+        <v>339625</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>43714</v>
+        <v>40580</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>43949</v>
+        <v>41743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484601 — soak pit gadda kotdabahadur raste par hendpamp</t>
+          <t>1716005016/WC/22012034481545 — SAMUDAYIK SOKHTA GADDA NIRMAN GRAM RANAYARA ME S.M.SCHOOL RANAYARA  HANDPAMP KE PAS</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43671</v>
+        <v>43672</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484602 — soak pit gadda p.s. ke pas hendpamp</t>
+          <t>1716005016/WC/22012034484544 — soak pit gadda m.s. ranayra</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>3443.78</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>2288</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43714</v>
-[...3 lines deleted...]
-      </c>
+        <v>43671</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484603 — soak pit gadda rupni chopati ke pas hendpamp</t>
+          <t>1716005016/WC/22012034484545 — soak pit gadda bhilyakhedi fante ke pas</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>3443.78</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>2112</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43711</v>
-[...3 lines deleted...]
-      </c>
+        <v>43671</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484604 — soak pit gadda nirmalnir chopati ke pas hendpamp</t>
+          <t>1716005016/WC/22012034484548 — soak pit gadda kalbeliya ki basti me hendpamp</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>3443.78</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>2288</v>
+        <v>2112</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43714</v>
+        <v>43711</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43949</v>
+        <v>43882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034484605 — soak pit gadda hanuman mandir ke pas hendpamp</t>
+          <t>1716005016/WC/22012034484549 — soak pit gadda pani ki tanki ke pas hendpamp</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>0</v>
+        <v>3443.78</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>2288</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>43671</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>43714</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034688405 — Artificial recharge fit Nirmal nir ke pas</t>
+          <t>1716005016/WC/22012034484552 — soak pit gadda upswastya kendra ke pas hendpamp</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>0</v>
+        <v>3443.78</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>2288</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>43714</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034884842 — rupani khal par chek dam marmmat</t>
+          <t>1716005016/WC/22012034484601 — soak pit gadda kotdabahadur raste par hendpamp</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44300</v>
+        <v>43671</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012034996762 — Nai Aabadi se Devari purane gav ki or me Nadi Rapat par RCC repearing or maintenece</t>
+          <t>1716005016/WC/22012034484602 — soak pit gadda p.s. ke pas hendpamp</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>0</v>
+        <v>3443.78</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>2288</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>43714</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>43882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035087963 — Doug Pound Devari me balahedi raste ke pas</t>
+          <t>1716005016/WC/22012034484603 — soak pit gadda rupni chopati ke pas hendpamp</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>3443.78</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>2112</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>43711</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035253051 — CSC KE PAS NALA NIRMAN</t>
+          <t>1716005016/WC/22012034484604 — soak pit gadda nirmalnir chopati ke pas hendpamp</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>3443.78</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>2288</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>43714</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>43949</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035265823 — DUGWELL RECHARGE KUE KE PAS NIRMAL NIR GRAM RANAYARA ME SHAMSHAN KE PAS</t>
+          <t>1716005016/WC/22012034484605 — soak pit gadda hanuman mandir ke pas hendpamp</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>14113.82</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45785</v>
-[...3 lines deleted...]
-      </c>
+        <v>43671</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035266097 — Dugwell recharge nirmal nir tanki ke pas  Ranayara JPS 2025</t>
+          <t>1716005016/WC/22012034688405 — Artificial recharge fit Nirmal nir ke pas</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>14645</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45785</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035266120 — Dugwell recharge nirmal nir hanuman mandir ke pas balahedi JPS 2025</t>
+          <t>1716005016/WC/22012034884842 — rupani khal par chek dam marmmat</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>9049.95</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035266129 — Dugwell recharge nirmal nir nadi ke pas balahedi JPS 2025</t>
+          <t>1716005016/WC/22012034996762 — Nai Aabadi se Devari purane gav ki or me Nadi Rapat par RCC repearing or maintenece</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>246</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035266140 — Dugwell recharge nirmal nir nai abadi devari me JPS 2025</t>
+          <t>1716005016/WC/22012035087963 — Doug Pound Devari me balahedi raste ke pas</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>7399.94</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45792</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/22012035266152 — Dugwell recharge nirmal nir devari me JPS 2025</t>
+          <t>1716005016/WC/22012035253051 — CSC KE PAS NALA NIRMAN</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>11899.92</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/9993647403 — Rechrge Pit Nirman Roopni</t>
+          <t>1716005016/WC/22012035265823 — DUGWELL RECHARGE KUE KE PAS NIRMAL NIR GRAM RANAYARA ME SHAMSHAN KE PAS</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>376000</v>
+        <v>25899.46</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>357170</v>
+        <v>14113.82</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41696</v>
+        <v>45785</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>42656</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/9993647405 — Recharge Pit Nirman Rupani</t>
+          <t>1716005016/WC/22012035266097 — Dugwell recharge nirmal nir tanki ke pas  Ranayara JPS 2025</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>477000</v>
+        <v>25899.46</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>1752</v>
+        <v>14645</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41704</v>
+        <v>45785</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41731</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/9993660773 — निर्मल नीर निर्माण रुपनी</t>
+          <t>1716005016/WC/22012035266120 — Dugwell recharge nirmal nir hanuman mandir ke pas balahedi JPS 2025</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>573000</v>
+        <v>25899.46</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>476405.34</v>
+        <v>9049.95</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42342</v>
+        <v>45783</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43295</v>
+        <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/9993660781 — रिचार्ज फीट निर्माण रुपनी नाले के पास</t>
+          <t>1716005016/WC/22012035266129 — Dugwell recharge nirmal nir nadi ke pas balahedi JPS 2025</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>565000</v>
+        <v>25899.46</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>553638</v>
+        <v>246</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42342</v>
+        <v>45783</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>42667</v>
+        <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WC/9993664103 — RECHARGE FIT NIRAMN GRAM RANAYARA ME SHAMASHAN KE PAAS</t>
+          <t>1716005016/WC/22012035266140 — Dugwell recharge nirmal nir nai abadi devari me JPS 2025</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>485000</v>
+        <v>25899.46</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>235320</v>
+        <v>7399.94</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42375</v>
+        <v>45792</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>42766</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WH/14 — रिचार्ज पीट रणायरा</t>
+          <t>1716005016/WC/22012035266152 — Dugwell recharge nirmal nir devari me JPS 2025</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>263000</v>
+        <v>25899.46</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>59514</v>
+        <v>11899.92</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>39548</v>
+        <v>45793</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>40935</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1716005016/WH/22012034937695 — Doug Pound Devari me balahedi raste ke pas</t>
+          <t>1716005016/WC/9993647403 — Rechrge Pit Nirman Roopni</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>492831.42</v>
+        <v>376000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>400766</v>
+        <v>357170</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45147</v>
+        <v>41696</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>45324</v>
+        <v>42656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WC/9993647405 — Recharge Pit Nirman Rupani</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>477000</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>1752</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>41704</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>41731</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WC/9993660773 — निर्मल नीर निर्माण रुपनी</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>573000</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>476405.34</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>42342</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>43295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WC/9993660781 — रिचार्ज फीट निर्माण रुपनी नाले के पास</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>565000</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>553638</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>42342</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>42667</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WC/9993664103 — RECHARGE FIT NIRAMN GRAM RANAYARA ME SHAMASHAN KE PAAS</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>485000</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>235320</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>42375</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>42766</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WC/VB/YD/22012035337737 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>46297</v>
+      </c>
+      <c r="K592" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WH/14 — रिचार्ज पीट रणायरा</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>263000</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>59514</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>39548</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>40935</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1716005016/WH/22012034937695 — Doug Pound Devari me balahedi raste ke pas</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>492831.42</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>400766</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>45147</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>45324</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C588" s="1" t="inlineStr">
+      <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D588" s="1" t="inlineStr">
+      <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E588" s="1" t="inlineStr">
+      <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F588" s="1" t="inlineStr">
+      <c r="F595" s="1" t="inlineStr">
         <is>
           <t>1716/RC/22012034152630 — Ranayara to Balahedi</t>
         </is>
       </c>
-      <c r="G588" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H588" s="2" t="n">
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
         <v>2564000</v>
       </c>
-      <c r="I588" s="2" t="n">
+      <c r="I595" s="2" t="n">
         <v>1313899.6</v>
       </c>
-      <c r="J588" s="3" t="n">
+      <c r="J595" s="3" t="n">
         <v>40657</v>
       </c>
-      <c r="K588" s="3" t="n">
+      <c r="K595" s="3" t="n">
         <v>41410</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>