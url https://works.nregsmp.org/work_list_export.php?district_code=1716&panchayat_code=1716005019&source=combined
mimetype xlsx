--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K546"/>
+  <dimension ref="A1:K559"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 02:17:31</t>
+          <t>Exported on: 2026-10-23 15:30:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,98 +465,98 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1716005019/AV/22012034658076 — NANDAN FALODHYAN KACHRULAL GANESH RAM BALAI GAADRIYA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1716005019/AV/22012034658566 — niji khet par nandan kacharulal maganlal meena</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45383</v>
@@ -1037,120 +1037,120 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1716005019/DP/22012034580820 — Vraksharopan prathimik vidhyalay kolwi boundaryvall me</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>411964.38</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>289222.86</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45146</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1716005019/DP/22012034580821 — Vraksharopan panchayat bhawan boundaryvall me gadriya</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>777232.78</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>466312.39</v>
+        <v>473762.39</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45193</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
@@ -1415,98 +1415,98 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1716005019/DP/22012034624261 — Vraksharopan Ekikrat Madhyamik Shala Elvi</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>604599.42</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>262735.98</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1716005019/DP/22012034624268 — Vraksharopan Narsingh Mataji ke Pass Chhota Gadriya</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45451</v>
@@ -2469,239 +2469,239 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/22012035255051 — निजी खेत में नंदन फलोउद्यान लालसिंह रामसिंह</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>120127.85</v>
+        <v>127291.37</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/22012035255059 — निजी खेत में नंदन फलोउद्यान जीतेन्द्र मदनलाल</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>189000</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>118622.53</v>
+        <v>130272.61</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/22012035257708 — निजी खेत में नंदन फलोउद्यान कचरूलाल गणेशराम</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>64764.49</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/22012035257720 — निजी खेत में नंदन फलोउद्यान कचरूलाल मगन</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/22012035257773 — निजी खेत में नंदन फलोउद्यान कंचनबाई रामनारायण</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>35689.46</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45561</v>
@@ -3676,98 +3676,98 @@
       <c r="J82" s="3" t="n">
         <v>43267</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/125194 — Construction of IAY House -IAY REG. NO. MP-16-005-019-003/15</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>42396</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/125195 — Construction of IAY House -IAY REG. NO. MP-16-005-019-003/18</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>42396</v>
@@ -14401,11766 +14401,12381 @@
       <c r="J301" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6176280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123448169</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6176651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125003625</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6176667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126362202</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6177395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126170950</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6177483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126748799</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6177826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127248197</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6178005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124999431</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>20090</v>
+        <v>27890</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6178435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124946863</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>3654</v>
+        <v>19254</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6178799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126163211</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6180179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118805416</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6180369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127259885</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>15162</v>
+        <v>22962</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6180402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126172948</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6180474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126149935</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6180828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125168159</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6180858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127125458</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>8400</v>
+        <v>24000</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6181811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125145842</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6182171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125176426</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6182316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127353229</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6184016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124995609</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6184315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126165546</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6184697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127204469</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6184913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127266577</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6185026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125127436</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6185709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126397746</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6185873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127351693</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6186729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125177266</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6186742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125004201</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6186822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126321327</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6186841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125148921</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6188355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123447640</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6188573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126360451</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6188754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125155134</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>11508</v>
+        <v>15108</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6189327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126158560</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6189420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125157143</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6189530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126428073</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6190340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125125597</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6191435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126299375</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6191976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126037822</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6192222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126748299</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6193546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123447120</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6193586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125175674</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>18270</v>
+        <v>26070</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6193695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126428762</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>7854</v>
+        <v>15654</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6193702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125162822</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>26124</v>
+        <v>31224</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6193907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127356917</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6194034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127116680</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6194219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126353794</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6195019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125174880</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6195234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127349827</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6195292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126404710</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6195555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125173547</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6195647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126160859</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6195987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118353107</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K353" s="3"/>
+      <c r="K353" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6196130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127260732</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6196210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126153103</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6196792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125001511</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>3654</v>
+        <v>19254</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6197681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124964333</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6197843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126302343</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6198601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127207376</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>6468</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6198627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127159976</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6198635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125581830</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6199391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125161000</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6200892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125178006</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6201169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125151136</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>12813</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6201793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127265642</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6202707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124991700</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6202802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127258134</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6202846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126396639</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>21910</v>
+        <v>29110</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6203111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126334668</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6203249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125171386</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6203344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125002631</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6203554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127202354</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K372" s="3"/>
+      <c r="K372" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6203593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126747355</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6203924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127249017</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6204193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125158044</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>7854</v>
+        <v>15654</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6204880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127256585</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6206045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126698671</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6207138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126166624</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6209365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124956930</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>18256</v>
+        <v>26056</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6209378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125160049</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6209603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126151045</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>14616</v>
+        <v>22416</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6209820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126747812</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>15600</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6210780 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125163830</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6211008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127120789</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6211504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126152192</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6211575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127254934</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6211903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125584344</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6211912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127334956</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6212533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127246599</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>18816</v>
+        <v>23916</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6213207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125164761</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6213719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125154136</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6213889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125152006</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6214119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124965141</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6215186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118805305</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6215305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127255740</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6216677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125003130</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>15921</v>
+        <v>23721</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6216753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126157403</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6216797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126147609</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>15600</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6217277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125169928</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1716005019/IF/IAY/6217400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127264735</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/6343573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125135100</t>
+          <t>1716005019/IF/IAY/6262781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125159018</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>46205</v>
+        <v>46058</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/6343600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127126622</t>
+          <t>1716005019/IF/IAY/6263232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124845546</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>46205</v>
+        <v>46075</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/853423 — Construction of IAY House -IAY REG. NO. MP1533277</t>
+          <t>1716005019/IF/IAY/6264910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126352640</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/872438 — Construction of IAY House -IAY REG. NO. MP1766373</t>
+          <t>1716005019/IF/IAY/6265331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126403804</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42875</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/983048 — Construction of IAY House -IAY REG. NO. MP1251670</t>
+          <t>1716005019/IF/IAY/6267047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127151713</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43002</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/983074 — Construction of IAY House -IAY REG. NO. MP1532120</t>
+          <t>1716005019/IF/IAY/6267755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127356206</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>46075</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/983076 — Construction of IAY House -IAY REG. NO. MP1555096</t>
+          <t>1716005019/IF/IAY/6268250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127377445</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42975</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1716005019/IF/IAY/983119 — Construction of IAY House -IAY REG. NO. MP2189984</t>
+          <t>1716005019/IF/IAY/6280848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127152496</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42975</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1716005019/LD/22012034541184 — stone pitching elvi mahadev</t>
+          <t>1716005019/IF/IAY/6284068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127376261</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44211</v>
+        <v>46058</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1716005019/PG/9425896672 — KHEL MEDAN NIRMAN GADARIYA</t>
+          <t>1716005019/IF/IAY/6285104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126400975</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>115000</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42824</v>
+        <v>46075</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034154471 — panchparmeshawar bheruba ke makan se school tk</t>
+          <t>1716005019/IF/IAY/6291629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127115995</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>98600</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>141816</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41009</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034166663 — vidhayak+mgnrega  khumansingh ke makan se radhacra</t>
+          <t>1716005019/IF/IAY/6297603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126148700</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>87000</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>86131.65</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41410</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034179729 — panchaprmeshawar ramdev mander se champalal ke mak</t>
+          <t>1716005019/IF/IAY/6297936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126164386</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>163000</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>161566</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41523</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034188703 — panchaprmeshwar +mgnrega shree ramdev mander se pr</t>
+          <t>1716005019/IF/IAY/6343573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125135100</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>197000</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41551</v>
+        <v>46205</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034197853 — panchaprmeshawar karudas ke makan se pmgsy sadak t</t>
+          <t>1716005019/IF/IAY/6343600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127126622</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>112000</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>111624</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41652</v>
-[...3 lines deleted...]
-      </c>
+        <v>46205</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034197908 — panchaparmeshawar bhuwanishankar ke makan se jagdi</t>
+          <t>1716005019/IF/IAY/853423 — Construction of IAY House -IAY REG. NO. MP1533277</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>135000</v>
+        <v>15480</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>134752</v>
+        <v>15136</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41652</v>
+        <v>42875</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>41774</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034200578 — khet sadak kilvi se setaram ke khet tak sadak</t>
+          <t>1716005019/IF/IAY/872438 — Construction of IAY House -IAY REG. NO. MP1766373</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>1392000</v>
+        <v>15480</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>564978</v>
+        <v>15136</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41664</v>
+        <v>42875</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42737</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034221347 — khet sadak chota gadriya me mangilal ramnarayan ke makan  karulal mina ke khet tak sadak</t>
+          <t>1716005019/IF/IAY/983048 — Construction of IAY House -IAY REG. NO. MP1251670</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>1499000</v>
+        <v>15480</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>835914.75</v>
+        <v>15480</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>41811</v>
+        <v>43002</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>42455</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034312647 — CC SADAK AND NALI NIRMAN GADRIYA ME RAM JANKI MANDIR CHOUK ME</t>
+          <t>1716005019/IF/IAY/983074 — Construction of IAY House -IAY REG. NO. MP1532120</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>19000</v>
+        <v>15480</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>18871</v>
+        <v>14964</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42502</v>
+        <v>42899</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43045</v>
+        <v>43227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034312649 — cc sadak and nali nirman gadriya me madhu ke makan se kishor bhil ke makan ki or</t>
+          <t>1716005019/IF/IAY/983076 — Construction of IAY House -IAY REG. NO. MP1555096</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>39913</v>
+        <v>15480</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42502</v>
+        <v>42975</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43045</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034312651 — cc nali nirman gadriya me rodilal ke makan se kacharulal ke ghar ki or</t>
+          <t>1716005019/IF/IAY/983119 — Construction of IAY House -IAY REG. NO. MP2189984</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>11000</v>
+        <v>15480</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>10855</v>
+        <v>15480</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42502</v>
+        <v>42975</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43045</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034319782 — SUDUR KHET SADAK NIRMAN GRAM GADARIYA ME PRATHMIK BHAWAN SE BHAGIRATH KE KHET KI OR</t>
+          <t>1716005019/LD/22012034541184 — stone pitching elvi mahadev</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>1153000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>1137142</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42745</v>
-[...3 lines deleted...]
-      </c>
+        <v>44211</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034322639 — panchaparmeshawar +mgnrega cc road</t>
+          <t>1716005019/PG/9425896672 — KHEL MEDAN NIRMAN GADARIYA</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>115000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42826</v>
+        <v>42824</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034334553 — 14 वित्त +मनरेगा कन्वेर्जेंस से सी सी सड़क ओर नाली निर्माण गाडरीया में दिनेश के मकान से रतनलाल तक</t>
+          <t>1716005019/RC/22012034154471 — panchparmeshawar bheruba ke makan se school tk</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>23000</v>
+        <v>98600</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>22876</v>
+        <v>141816</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42849</v>
+        <v>41009</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43355</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034360798 — 14 vitt +mgnrega se c c road nirman gram GADARIYA ME LAKHAN KE MAKAN SE KARULAL KE MAKAN TAK</t>
+          <t>1716005019/RC/22012034166663 — vidhayak+mgnrega  khumansingh ke makan se radhacra</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>30000</v>
+        <v>87000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>29928</v>
+        <v>86131.65</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43000</v>
+        <v>41410</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43355</v>
+        <v>41699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034361491 — 14 vitt +mgnrega se c c road nirman gram gadriya me ramlal ke makan se kamal ke makan tak</t>
+          <t>1716005019/RC/22012034179729 — panchaprmeshawar ramdev mander se champalal ke mak</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>17000</v>
+        <v>163000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>16512</v>
+        <v>161566</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43003</v>
+        <v>41523</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43355</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034361493 — 14 vitt +mgnrega se c c road nirman gram gadriya me pmgsy sadak se panchayat ki or</t>
+          <t>1716005019/RC/22012034188703 — panchaprmeshwar +mgnrega shree ramdev mander se pr</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>20000</v>
+        <v>197000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>18576</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43003</v>
-[...3 lines deleted...]
-      </c>
+        <v>41551</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034362033 — 14 vitt +mgnrega se c c road nirman gram gadariya me gopal ke makan se satyanarayan ke makan ki or</t>
+          <t>1716005019/RC/22012034197853 — panchaprmeshawar karudas ke makan se pmgsy sadak t</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>40000</v>
+        <v>112000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>41280</v>
+        <v>111624</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43008</v>
+        <v>41652</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>43355</v>
+        <v>41774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034371368 — panchaparmeshawar cc road nirman</t>
+          <t>1716005019/RC/22012034197908 — panchaparmeshawar bhuwanishankar ke makan se jagdi</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>134752</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43194</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>41652</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>41774</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034389280 — 14 वित् + मनरेगा से सी सी सड़क निर्माण प्रकाश के मकान से कचरू लाल के मकान की और गडरिया</t>
+          <t>1716005019/RC/22012034200578 — khet sadak kilvi se setaram ke khet tak sadak</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>16000</v>
+        <v>1392000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>15660</v>
+        <v>564978</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43298</v>
+        <v>41664</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43436</v>
+        <v>42737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034390945 — 14 वित्+मनरेगा से ग्राम कोलवी सी सी सड़क निर्माण रामेश्वर के मकान से माताजी के चबूतरे कि और</t>
+          <t>1716005019/RC/22012034221347 — khet sadak chota gadriya me mangilal ramnarayan ke makan  karulal mina ke khet tak sadak</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>29000</v>
+        <v>1499000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>28188</v>
+        <v>835914.75</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43298</v>
+        <v>41811</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>43799</v>
+        <v>42455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034392504 — 14 VITT + MNREGA SE C C SADAK NIRMAN GRAM KOLWI ME RAMGOPAL KE MAKAN SE RATANLAL KE MAKAN TAK</t>
+          <t>1716005019/RC/22012034312647 — CC SADAK AND NALI NIRMAN GADRIYA ME RAM JANKI MANDIR CHOUK ME</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>40000</v>
+        <v>19000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>39672</v>
+        <v>18871</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43324</v>
+        <v>42502</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>43436</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034393547 — 14 वित्त + मनरेगा से सी सी सड़क निर्माण ग्राम कोलवी में आशराम  के घर केसर लाल के घर तक</t>
+          <t>1716005019/RC/22012034312649 — cc sadak and nali nirman gadriya me madhu ke makan se kishor bhil ke makan ki or</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>20000</v>
+        <v>40000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>19836</v>
+        <v>39913</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43353</v>
+        <v>42502</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43436</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034393548 — 14 वित्त + मनरेगा से सी सी  चौक निर्माण ग्राम छोटा गडरिया में हनुमान मंदिर के सामने</t>
+          <t>1716005019/RC/22012034312651 — cc nali nirman gadriya me rodilal ke makan se kacharulal ke ghar ki or</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>37000</v>
+        <v>11000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>36540</v>
+        <v>10855</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43353</v>
+        <v>42502</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43436</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034395188 — 14 vitt + manrega se cc sadak nirman gram kolwi me mataji ke chabutare ke samne</t>
+          <t>1716005019/RC/22012034319782 — SUDUR KHET SADAK NIRMAN GRAM GADARIYA ME PRATHMIK BHAWAN SE BHAGIRATH KE KHET KI OR</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>11000</v>
+        <v>1153000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>10440</v>
+        <v>1137142</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43377</v>
+        <v>42745</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>43456</v>
+        <v>44589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034395866 — 14 vitt + manrega se puralal ke makan se shyamlal ke makan tak gram kolwi me c c sadak nirman</t>
+          <t>1716005019/RC/22012034322639 — panchaparmeshawar +mgnrega cc road</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>21924</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43377</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034395870 — 14 vitt + manrega se nirbhayram ke ghar se vardichand ke ghar tak c c sadak nirman kolwi</t>
+          <t>1716005019/RC/22012034334553 — 14 वित्त +मनरेगा कन्वेर्जेंस से सी सी सड़क ओर नाली निर्माण गाडरीया में दिनेश के मकान से रतनलाल तक</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>11000</v>
+        <v>23000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>10440</v>
+        <v>22876</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43384</v>
+        <v>42849</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43608</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034395875 — 14 vitt + manrega se kacharulal ke makan se shambhulal ke makan tak c c sadak nirman elvi</t>
+          <t>1716005019/RC/22012034360798 — 14 vitt +mgnrega se c c road nirman gram GADARIYA ME LAKHAN KE MAKAN SE KARULAL KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>82000</v>
+        <v>30000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>81432</v>
+        <v>29928</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43384</v>
+        <v>43000</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43608</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034395878 — 14 vitt + manrega se kastur ke makan se sultan ke makan tak c c sadak nirman elvi</t>
+          <t>1716005019/RC/22012034361491 — 14 vitt +mgnrega se c c road nirman gram gadriya me ramlal ke makan se kamal ke makan tak</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>19000</v>
+        <v>17000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>18792</v>
+        <v>16512</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43384</v>
+        <v>43003</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>43608</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034439560 — panchaprmeshawar+mgnrega cc road</t>
+          <t>1716005019/RC/22012034361493 — 14 vitt +mgnrega se c c road nirman gram gadriya me pmgsy sadak se panchayat ki or</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>18576</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43559</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>43003</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>43355</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034445439 — C C SADAK NIRMAN GRAM GADRIYA ME AJA BASTI ME KACHARULAL KE MAKAN SE KISHOR KE MAKAN TAK</t>
+          <t>1716005019/RC/22012034362033 — 14 vitt +mgnrega se c c road nirman gram gadariya me gopal ke makan se satyanarayan ke makan ki or</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>73000</v>
+        <v>40000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>72648</v>
+        <v>41280</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43534</v>
+        <v>43008</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43799</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034445445 — C C SADAK NIRMAN GRAM GADRIYA ME MADANLAL KE MAKAN SE DURGASHANKAR KE MAKAN TAK</t>
+          <t>1716005019/RC/22012034371368 — panchaparmeshawar cc road nirman</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>16524</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43194</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034446013 — Udayram Ke Ghar Se Bhagatram ke ghar tak cc chota gadriya</t>
+          <t>1716005019/RC/22012034389280 — 14 वित् + मनरेगा से सी सी सड़क निर्माण प्रकाश के मकान से कचरू लाल के मकान की और गडरिया</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>66000</v>
+        <v>16000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>64944</v>
+        <v>15660</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43659</v>
+        <v>43298</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>44029</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034480054 — MAGANLAL KE GHAR KE PAS C C CHOK NIRMAN GADARIYA</t>
+          <t>1716005019/RC/22012034390945 — 14 वित्+मनरेगा से ग्राम कोलवी सी सी सड़क निर्माण रामेश्वर के मकान से माताजी के चबूतरे कि और</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>8000</v>
+        <v>29000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>7744</v>
+        <v>28188</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43775</v>
+        <v>43298</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43956</v>
+        <v>43799</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034480056 — C C CHOK NIRMAN MATAJI KE CHABUTARE KE SAMNE CHOTA GADARIYA</t>
+          <t>1716005019/RC/22012034392504 — 14 VITT + MNREGA SE C C SADAK NIRMAN GRAM KOLWI ME RAMGOPAL KE MAKAN SE RATANLAL KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>19000</v>
+        <v>40000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>18832</v>
+        <v>39672</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43775</v>
+        <v>43324</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43956</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034480058 — C C SADAK OR NALI NIRMAN NIRBHAYRAM KE MAKAN SE KHEMRAJ KE MAKAN KI OR KOLWI</t>
+          <t>1716005019/RC/22012034393547 — 14 वित्त + मनरेगा से सी सी सड़क निर्माण ग्राम कोलवी में आशराम  के घर केसर लाल के घर तक</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>19888</v>
+        <v>19836</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43775</v>
+        <v>43353</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43955</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034480060 — C C SADAK OR NALI NIRMAN BHARATRAM KE MAKAN SE RANGLAL KE MAKAN KI OR KOLWI</t>
+          <t>1716005019/RC/22012034393548 — 14 वित्त + मनरेगा से सी सी  चौक निर्माण ग्राम छोटा गडरिया में हनुमान मंदिर के सामने</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>39000</v>
+        <v>37000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>38896</v>
+        <v>36540</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43775</v>
+        <v>43353</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43956</v>
+        <v>43436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034481665 — श्री राम जानकी मंदिर चोक में सीसी निर्माण ग्राम छोटा गादरिया में</t>
+          <t>1716005019/RC/22012034395188 — 14 vitt + manrega se cc sadak nirman gram kolwi me mataji ke chabutare ke samne</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>18000</v>
+        <v>11000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>17952</v>
+        <v>10440</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43775</v>
+        <v>43377</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43956</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034529350 — माताजी चोक से हंसराज के मकान तक सीसी छोटा गाड़रिया</t>
+          <t>1716005019/RC/22012034395866 — 14 vitt + manrega se puralal ke makan se shyamlal ke makan tak gram kolwi me c c sadak nirman</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>48000</v>
+        <v>22000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>21924</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>43377</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>43456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034530741 — sudur sadak magan ke khet se alvi ki or</t>
+          <t>1716005019/RC/22012034395870 — 14 vitt + manrega se nirbhayram ke ghar se vardichand ke ghar tak c c sadak nirman kolwi</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>2425111.01</v>
+        <v>11000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>2419515</v>
+        <v>10440</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44072</v>
+        <v>43384</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44586</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034533478 — सीसी रोड निर्माण मंदिर के सामने चोक में छोटा गडरिया</t>
+          <t>1716005019/RC/22012034395875 — 14 vitt + manrega se kacharulal ke makan se shambhulal ke makan tak c c sadak nirman elvi</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>80000</v>
+        <v>82000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>79800</v>
+        <v>81432</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44055</v>
+        <v>43384</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44195</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034536603 — सीसी रोड निर्माण हनुमान मंदिर के सामने ग्राम छोटा गाड़रिया में</t>
+          <t>1716005019/RC/22012034395878 — 14 vitt + manrega se kastur ke makan se sultan ke makan tak c c sadak nirman elvi</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>21000</v>
+        <v>19000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>20520</v>
+        <v>18792</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44103</v>
+        <v>43384</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>44195</v>
+        <v>43608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034538234 — Gram chota gadriya se shantidham tak approch sadak</t>
+          <t>1716005019/RC/22012034439560 — panchaprmeshawar+mgnrega cc road</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>1032060.24</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>994756</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44098</v>
-[...3 lines deleted...]
-      </c>
+        <v>43559</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034552244 — c c sadak nirman ramdevji mandir me gram kolwi</t>
+          <t>1716005019/RC/22012034445439 — C C SADAK NIRMAN GRAM GADRIYA ME AJA BASTI ME KACHARULAL KE MAKAN SE KISHOR KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>56000</v>
+        <v>73000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>55860</v>
+        <v>72648</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44184</v>
+        <v>43534</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>44385</v>
+        <v>43799</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034570327 — C C CHOK NIRMAN KALABAVAJI MANDIR  PARISAR ME ELVI</t>
+          <t>1716005019/RC/22012034445445 — C C SADAK NIRMAN GRAM GADRIYA ME MADANLAL KE MAKAN SE DURGASHANKAR KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>57000</v>
+        <v>15000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>56742</v>
+        <v>16524</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44329</v>
+        <v>43534</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44427</v>
+        <v>43787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034574523 — chota gadriya se magan ke khet ki our sudur sadak</t>
+          <t>1716005019/RC/22012034446013 — Udayram Ke Ghar Se Bhagatram ke ghar tak cc chota gadriya</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>66000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>64944</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43659</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44029</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034575871 — pm sadak se chota gadriya ki or</t>
+          <t>1716005019/RC/22012034480054 — MAGANLAL KE GHAR KE PAS C C CHOK NIRMAN GADARIYA</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>1113508.5</v>
+        <v>8000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>900925.98</v>
+        <v>7744</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44493</v>
+        <v>43775</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>44905</v>
+        <v>43956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034579267 — GRAM GADRIYA ME CHOTA GADRIYA SE MAGAN KE KHET TAK SADAK UNNIYAN KA KARY</t>
+          <t>1716005019/RC/22012034480056 — C C CHOK NIRMAN MATAJI KE CHABUTARE KE SAMNE CHOTA GADARIYA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>18832</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>43775</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>43956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034580969 — C.c.sadak nirman shyamlal ke makan se angadvadi bhavan tak</t>
+          <t>1716005019/RC/22012034480058 — C C SADAK OR NALI NIRMAN NIRBHAYRAM KE MAKAN SE KHEMRAJ KE MAKAN KI OR KOLWI</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>28000</v>
+        <v>20000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>27792</v>
+        <v>19888</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44441</v>
+        <v>43775</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44525</v>
+        <v>43955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034610227 — c c sadak nirman kasturibai ke makan se school ki or elvi</t>
+          <t>1716005019/RC/22012034480060 — C C SADAK OR NALI NIRMAN BHARATRAM KE MAKAN SE RANGLAL KE MAKAN KI OR KOLWI</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>36000</v>
+        <v>39000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>35874</v>
+        <v>38896</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44644</v>
+        <v>43775</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>44743</v>
+        <v>43956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034617589 — Sudur sadak kolvi se ghanshyam mina ke ghar tak</t>
+          <t>1716005019/RC/22012034481665 — श्री राम जानकी मंदिर चोक में सीसी निर्माण ग्राम छोटा गादरिया में</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>17952</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>43775</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>43956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034617591 — Sudur sadak ghanshyam mina ke khet se p.s.tak</t>
+          <t>1716005019/RC/22012034529350 — माताजी चोक से हंसराज के मकान तक सीसी छोटा गाड़रिया</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44788</v>
+        <v>43935</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034617592 — Sudur sadak gadriya abadi se ealvi tak</t>
+          <t>1716005019/RC/22012034530741 — sudur sadak magan ke khet se alvi ki or</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>2425111.01</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>2419515</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44787</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>44072</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>44586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034625301 — Gram Gadriya me pm sadak ke dono or nali nirman gadriya</t>
+          <t>1716005019/RC/22012034533478 — सीसी रोड निर्माण मंदिर के सामने चोक में छोटा गडरिया</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>34000</v>
+        <v>80000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>33864</v>
+        <v>79800</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44945</v>
+        <v>44055</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>45117</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034625302 — c c sadak nirman hanuman chok alvi</t>
+          <t>1716005019/RC/22012034536603 — सीसी रोड निर्माण हनुमान मंदिर के सामने ग्राम छोटा गाड़रिया में</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>24000</v>
+        <v>21000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>23868</v>
+        <v>20520</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44981</v>
+        <v>44103</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44995</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034625303 — c c sadak nirman hanuman chok kolvi</t>
+          <t>1716005019/RC/22012034538234 — Gram chota gadriya se shantidham tak approch sadak</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>31000</v>
+        <v>1032060.24</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>30804</v>
+        <v>994756</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44989</v>
+        <v>44098</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>45000</v>
+        <v>44586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034645521 — Greval sadak nirman gram kolvi se gadriya panchayat ki or</t>
+          <t>1716005019/RC/22012034552244 — c c sadak nirman ramdevji mandir me gram kolwi</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>0</v>
+        <v>56000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>55860</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>44385</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034645725 — gram kolwi se gadriya panchayat ki or gravel sadak</t>
+          <t>1716005019/RC/22012034570327 — C C CHOK NIRMAN KALABAVAJI MANDIR  PARISAR ME ELVI</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>2476272.37</v>
+        <v>57000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>2450758.47</v>
+        <v>56742</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45155</v>
+        <v>44329</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>45586</v>
+        <v>44427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034659221 — c.c.sadak nirman ramibai prabhulal ke makan se ratanlal ke ghar tak</t>
+          <t>1716005019/RC/22012034574523 — chota gadriya se magan ke khet ki our sudur sadak</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>108000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>107185</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034659240 — c.c.sadak nirman Madanlal ke makan se shankarlal ke makan  tak</t>
+          <t>1716005019/RC/22012034575871 — pm sadak se chota gadriya ki or</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>37000</v>
+        <v>1113508.5</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>36244</v>
+        <v>900925.98</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45204</v>
+        <v>44493</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>45472</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034683307 — GRAM KOLWI ME CC ROAD NIRMAN</t>
+          <t>1716005019/RC/22012034579267 — GRAM GADRIYA ME CHOTA GADRIYA SE MAGAN KE KHET TAK SADAK UNNIYAN KA KARY</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>29160</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45455</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034822146 — cc sadak mata ji chabutre se hansraj meena ke makan tk chota gadariya</t>
+          <t>1716005019/RC/22012034580969 — C.c.sadak nirman shyamlal ke makan se angadvadi bhavan tak</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>69000</v>
+        <v>28000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>27792</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45397</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>44441</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>44525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034822148 — cc sadak bakshuram ke makan se radheshyam banjara  ke makanki our alvi</t>
+          <t>1716005019/RC/22012034610227 — c c sadak nirman kasturibai ke makan se school ki or elvi</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>64000</v>
+        <v>36000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>35874</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45397</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>44644</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>44743</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034824814 — सिमेंट कांक्रीटरोड एवं नाली निर्माण बख्सुराम के मकान से राधेश्याम बंजारा के मकान तक</t>
+          <t>1716005019/RC/22012034617589 — Sudur sadak kolvi se ghanshyam mina ke ghar tak</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>63440.3</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45542</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034824815 — सिमेंट कांक्रीटरोड माताजी चबुतरे से हंसराज मीना के मकान तक</t>
+          <t>1716005019/RC/22012034617591 — Sudur sadak ghanshyam mina ke khet se p.s.tak</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>69000</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>68200.92</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45542</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034829122 — सीसी रोड एवं नाली निर्माण भुवानिराम के मकान से गोपाल के मकान तक</t>
+          <t>1716005019/RC/22012034617592 — Sudur sadak gadriya abadi se ealvi tak</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>26999.76</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45607</v>
-[...3 lines deleted...]
-      </c>
+        <v>44787</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034829124 — सीसी रोड एवं नाली निर्माण रायसिंह के मकान से बापूलाल के मकान तक</t>
+          <t>1716005019/RC/22012034625301 — Gram Gadriya me pm sadak ke dono or nali nirman gadriya</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>33000</v>
+        <v>34000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>32499.9</v>
+        <v>33864</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45607</v>
+        <v>44945</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>45636</v>
+        <v>45117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034838428 — Nala Nirman Radha krishan mandir ke samne</t>
+          <t>1716005019/RC/22012034625302 — c c sadak nirman hanuman chok alvi</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>42000</v>
+        <v>24000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>40000.8</v>
+        <v>23868</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45733</v>
+        <v>44981</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>45871</v>
+        <v>44995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034838432 — Cement Kancrit Road Evm Nali nirman Anganvadi Bhavan se Ishverlal mina ke makan tak</t>
+          <t>1716005019/RC/22012034625303 — c c sadak nirman hanuman chok kolvi</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>108000</v>
+        <v>31000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>102852.24</v>
+        <v>30804</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>45740</v>
+        <v>44989</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>45871</v>
+        <v>45000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034838690 — Greval Sadak Gadriya Abadi se Elvi sadak ki or Kanaiyalal ke khet se Elvi gram Abadi tak</t>
+          <t>1716005019/RC/22012034645521 — Greval sadak nirman gram kolvi se gadriya panchayat ki or</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45567</v>
+        <v>45017</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034840309 — Gravel Sadak Gadriya Aabadi se Elvi sadak ki or kanaiyalal ke khet se Elvi gram Abadi Tak</t>
+          <t>1716005019/RC/22012034645725 — gram kolwi se gadriya panchayat ki or gravel sadak</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1536000</v>
+        <v>2476272.37</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>1475497.74</v>
+        <v>2450758.47</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>45155</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034845943 — Cement Kancrit Evm Nali nirman Ram Mandir Chouk Se Tufan ke makan tak</t>
+          <t>1716005019/RC/22012034659221 — c.c.sadak nirman ramibai prabhulal ke makan se ratanlal ke ghar tak</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>45000</v>
+        <v>108000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>43999.32</v>
+        <v>107185</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45866</v>
+        <v>45204</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>46060</v>
+        <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/22012034845945 — Cement Kancrit Evm Nali nirman Karu das ke makan se Devnarayan Mandir Tak</t>
+          <t>1716005019/RC/22012034659240 — c.c.sadak nirman Madanlal ke makan se shankarlal ke makan  tak</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>68000</v>
+        <v>37000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>66999.4</v>
+        <v>36244</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45866</v>
+        <v>45204</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>46060</v>
+        <v>45472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/227 — panchaparmehswar shree radhakrashan mander se karu</t>
+          <t>1716005019/RC/22012034683307 — GRAM KOLWI ME CC ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>134000</v>
+        <v>30000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>133860</v>
+        <v>29160</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41466</v>
+        <v>45455</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41699</v>
+        <v>45482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RC/90 — सडक निर्माण गाडरिया से कोल्‍वी मार्ग</t>
+          <t>1716005019/RC/22012034822146 — cc sadak mata ji chabutre se hansraj meena ke makan tk chota gadariya</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>493731</v>
+        <v>69000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>290553</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40726</v>
-[...3 lines deleted...]
-      </c>
+        <v>45397</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034307511 — sochalay nirman pirulal gopal</t>
+          <t>1716005019/RC/22012034822148 — cc sadak bakshuram ke makan se radheshyam banjara  ke makanki our alvi</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>12000</v>
+        <v>64000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>11974</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42699</v>
-[...3 lines deleted...]
-      </c>
+        <v>45397</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034307512 — sochalay nirman dhapubai bherulal</t>
+          <t>1716005019/RC/22012034824814 — सिमेंट कांक्रीटरोड एवं नाली निर्माण बख्सुराम के मकान से राधेश्याम बंजारा के मकान तक</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>12000</v>
+        <v>64000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>11974</v>
+        <v>63440.3</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>42699</v>
+        <v>45542</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>42957</v>
+        <v>45589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034307521 — shochalay nirman prabhulal har ji</t>
+          <t>1716005019/RC/22012034824815 — सिमेंट कांक्रीटरोड माताजी चबुतरे से हंसराज मीना के मकान तक</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>12000</v>
+        <v>69000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>11974</v>
+        <v>68200.92</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42699</v>
+        <v>45542</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42957</v>
+        <v>45589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034312635 — SOCHALAY NIRMAN BALURAM MOHANLAL</t>
+          <t>1716005019/RC/22012034829122 — सीसी रोड एवं नाली निर्माण भुवानिराम के मकान से गोपाल के मकान तक</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>12000</v>
+        <v>28000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>11974</v>
+        <v>26999.76</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42726</v>
+        <v>45607</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42957</v>
+        <v>45636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034323464 — sochalay nirman kanwarlal pema banjara</t>
+          <t>1716005019/RC/22012034829124 — सीसी रोड एवं नाली निर्माण रायसिंह के मकान से बापूलाल के मकान तक</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>12000</v>
+        <v>33000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>11974</v>
+        <v>32499.9</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42771</v>
+        <v>45607</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42957</v>
+        <v>45636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034362176 — Sochalay nirman kasturibai shambhulal</t>
+          <t>1716005019/RC/22012034838428 — Nala Nirman Radha krishan mandir ke samne</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>12000</v>
+        <v>42000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>11912</v>
+        <v>40000.8</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42945</v>
+        <v>45733</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>43045</v>
+        <v>45871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034362178 — sochalay nirman prahlad dhura</t>
+          <t>1716005019/RC/22012034838432 — Cement Kancrit Road Evm Nali nirman Anganvadi Bhavan se Ishverlal mina ke makan tak</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>12000</v>
+        <v>108000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>11912</v>
+        <v>102852.24</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42945</v>
+        <v>45740</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43045</v>
+        <v>45871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034362179 — sochalay nirman bherulal amar</t>
+          <t>1716005019/RC/22012034838690 — Greval Sadak Gadriya Abadi se Elvi sadak ki or Kanaiyalal ke khet se Elvi gram Abadi tak</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>11912</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42945</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034362180 — sochalay nirman kacharulal ramlal</t>
+          <t>1716005019/RC/22012034840309 — Gravel Sadak Gadriya Aabadi se Elvi sadak ki or kanaiyalal ke khet se Elvi gram Abadi Tak</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>12000</v>
+        <v>1536000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>11912</v>
+        <v>1475497.74</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42945</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034376867 — SHOCHALAY NIRMAN PAREM BAI BANSHILAL MINA</t>
+          <t>1716005019/RC/22012034845943 — Cement Kancrit Evm Nali nirman Ram Mandir Chouk Se Tufan ke makan tak</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>12000</v>
+        <v>45000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>11912</v>
+        <v>43999.32</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43008</v>
+        <v>45866</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43225</v>
+        <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034376919 — SHOCHALAY NIRMAN FAKRCHANDRA NATU GAYARI KOLAVI</t>
+          <t>1716005019/RC/22012034845945 — Cement Kancrit Evm Nali nirman Karu das ke makan se Devnarayan Mandir Tak</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>12000</v>
+        <v>68000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>11912</v>
+        <v>66999.4</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43008</v>
+        <v>45866</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>43225</v>
+        <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034393276 — shochalay nirman gram gadariya me samrath ramchandra mina</t>
+          <t>1716005019/RC/227 — panchaparmehswar shree radhakrashan mander se karu</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>12000</v>
+        <v>134000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>11912</v>
+        <v>133860</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43147</v>
+        <v>41466</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43300</v>
+        <v>41699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034393278 — sochalay nirman gram gadriya me bharat baluram minaa</t>
+          <t>1716005019/RC/90 — सडक निर्माण गाडरिया से कोल्‍वी मार्ग</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>12000</v>
+        <v>493731</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>3612</v>
+        <v>290553</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43147</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>40726</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>40923</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034393279 — sochalay nirman gram gadriya me bhagatram mannalal minaa</t>
+          <t>1716005019/RS/22012034307511 — sochalay nirman pirulal gopal</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>11912</v>
+        <v>11974</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43147</v>
+        <v>42699</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43300</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034393280 — sochalay nirman gram kolwi me bhagatram narayan chamar</t>
+          <t>1716005019/RS/22012034307512 — sochalay nirman dhapubai bherulal</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>11912</v>
+        <v>11974</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43147</v>
+        <v>42699</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43323</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034393282 — sochalay nirman gram kolwi me fakirchand kacharu chamar</t>
+          <t>1716005019/RS/22012034307521 — shochalay nirman prabhulal har ji</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>3612</v>
+        <v>11974</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43147</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>42699</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034393283 — sochalay nirman gram kolwi me bherulal puralal chamar</t>
+          <t>1716005019/RS/22012034312635 — SOCHALAY NIRMAN BALURAM MOHANLAL</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>3612</v>
+        <v>11974</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43147</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>42726</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034394227 — SOCHALAY NIRMAN BAGADIBAI MANGILAL CHAMAR KOLWI</t>
+          <t>1716005019/RS/22012034323464 — sochalay nirman kanwarlal pema banjara</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>3612</v>
+        <v>11974</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43147</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>42771</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034394229 — SOCHALAY NIRMAN PRABHULAL RATANLAL SEN GADRIYA</t>
+          <t>1716005019/RS/22012034362176 — Sochalay nirman kasturibai shambhulal</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>11912</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43147</v>
+        <v>42945</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43300</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034398874 — SOCHALAY NIRMAN GRAM GADARIYA M KACHARULAL UDERAM MEENA</t>
+          <t>1716005019/RS/22012034362178 — sochalay nirman prahlad dhura</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43109</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42945</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>43045</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034423809 — SOCHALAY NIRMAN PIRULAL RAMKISHAN MEENA GADRIYA</t>
+          <t>1716005019/RS/22012034362179 — sochalay nirman bherulal amar</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>11954</v>
+        <v>11912</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43366</v>
+        <v>42945</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44274</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034524542 — Drenej chenal bada gadriya me nala nirman(radheshyam ke makan se p.s.ki or</t>
+          <t>1716005019/RS/22012034362180 — sochalay nirman kacharulal ramlal</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>97000</v>
+        <v>12000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>72950</v>
+        <v>11912</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44379</v>
+        <v>42945</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44589</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034562239 — compost fit panchayat bhawan ke pas  gadriya</t>
+          <t>1716005019/RS/22012034376867 — SHOCHALAY NIRMAN PAREM BAI BANSHILAL MINA</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034562243 — compost fit school bhawan ke pas  gadriya</t>
+          <t>1716005019/RS/22012034376919 — SHOCHALAY NIRMAN FAKRCHANDRA NATU GAYARI KOLAVI</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>18002.04</v>
+        <v>12000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034562245 — compost fit school bhawan ke pas  gadriya</t>
+          <t>1716005019/RS/22012034393276 — shochalay nirman gram gadariya me samrath ramchandra mina</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>18002.04</v>
+        <v>12000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>43147</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>43300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1716005019/RS/22012034639531 — Samudayik svachcta parisar</t>
+          <t>1716005019/RS/22012034393278 — sochalay nirman gram gadriya me bharat baluram minaa</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>43811</v>
+        <v>3612</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44613</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1716005019/SK/1861 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GADARIYA</t>
+          <t>1716005019/RS/22012034393279 — sochalay nirman gram gadriya me bhagatram mannalal minaa</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>1285000</v>
+        <v>12000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>999222.6</v>
+        <v>11912</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41668</v>
+        <v>43147</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42962</v>
+        <v>43300</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/1127 — Well Fakirchand Magan ji Gadriya</t>
+          <t>1716005019/RS/22012034393280 — sochalay nirman gram kolwi me bhagatram narayan chamar</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>160000</v>
+        <v>12000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>101219</v>
+        <v>11912</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>39598</v>
+        <v>43147</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41470</v>
+        <v>43323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/1128 — Well Shayamlal Nanda ji Gadriya</t>
+          <t>1716005019/RS/22012034393282 — sochalay nirman gram kolwi me fakirchand kacharu chamar</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>186000</v>
+        <v>12000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>8784</v>
+        <v>3612</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39602</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/2040 — कुप निर्माण किशन पुरा</t>
+          <t>1716005019/RS/22012034393283 — sochalay nirman gram kolwi me bherulal puralal chamar</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>162000</v>
+        <v>12000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>84682.93</v>
+        <v>3612</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>40335</v>
-[...3 lines deleted...]
-      </c>
+        <v>43147</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012034490678 — sokhata gadda chota gadriya</t>
+          <t>1716005019/RS/22012034394227 — SOCHALAY NIRMAN BAGADIBAI MANGILAL CHAMAR KOLWI</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>3612</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43569</v>
+        <v>43147</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012034490679 — sokhata gaadda nirman aaganvadi bhavan ke pass</t>
+          <t>1716005019/RS/22012034394229 — SOCHALAY NIRMAN PRABHULAL RATANLAL SEN GADRIYA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>11912</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>43147</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>43300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012034555535 — डग आउट पोंड निर्माण गाडरिया</t>
+          <t>1716005019/RS/22012034398874 — SOCHALAY NIRMAN GRAM GADARIYA M KACHARULAL UDERAM MEENA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>270436.02</v>
+        <v>12000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>230280</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43996</v>
-[...3 lines deleted...]
-      </c>
+        <v>43109</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012034731132 — CTR dag out pond niraman samshan ghat ke pass</t>
+          <t>1716005019/RS/22012034423809 — SOCHALAY NIRMAN PIRULAL RAMKISHAN MEENA GADRIYA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>424227.05</v>
+        <v>12000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>369788</v>
+        <v>11954</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44357</v>
+        <v>43366</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>44525</v>
+        <v>44274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012034985218 — Check dem marammat kary kolvi(bargad ke ped ke pas)</t>
+          <t>1716005019/RS/22012034524542 — Drenej chenal bada gadriya me nala nirman(radheshyam ke makan se p.s.ki or</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>5000</v>
+        <v>97000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>4856</v>
+        <v>72950</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44903</v>
+        <v>44379</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>44958</v>
+        <v>44589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035026904 — DOUG OUT POUND PRATHMIK SCHOOL KE PAS GADRIYA</t>
+          <t>1716005019/RS/22012034562239 — compost fit panchayat bhawan ke pas  gadriya</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44836</v>
+        <v>44423</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035049053 — dough out pond kolavi aabadi ke pas</t>
+          <t>1716005019/RS/22012034562243 — compost fit school bhawan ke pas  gadriya</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>497819.71</v>
+        <v>18002.04</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>436254</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45065</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035049054 — dough out pond kolavi aabadi ke pas</t>
+          <t>1716005019/RS/22012034562245 — compost fit school bhawan ke pas  gadriya</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>18002.04</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44952</v>
+        <v>44423</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035050995 — dugh out pound chota gadariya shanti dham ke pas</t>
+          <t>1716005019/RS/22012034639531 — Samudayik svachcta parisar</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>423115.05</v>
+        <v>44000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>339456</v>
+        <v>43811</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45118</v>
+        <v>44613</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>45154</v>
+        <v>45087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035050996 — dugh out pound chota gadariya shanti dham ke pas</t>
+          <t>1716005019/SK/1861 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GADARIYA</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>999222.6</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>41668</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>42962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266556 — DUGWEL RECHARGE nirmal nir kup gadariyaJGS2025</t>
+          <t>1716005019/WC/1127 — Well Fakirchand Magan ji Gadriya</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>25899.46</v>
+        <v>160000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>25650.26</v>
+        <v>101219</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45796</v>
+        <v>39598</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>46121</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266566 — DUGWEL RECHARGE nirmal nir kup chota gadariyaJGS2025</t>
+          <t>1716005019/WC/1128 — Well Shayamlal Nanda ji Gadriya</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>25899.46</v>
+        <v>186000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>25650.26</v>
+        <v>8784</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45783</v>
+        <v>39602</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>46121</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266576 — DUGWEL RECHARGE nirmal nir kup kolavi JGS2025</t>
+          <t>1716005019/WC/2040 — कुप निर्माण किशन पुरा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>25899.46</v>
+        <v>162000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>25510.64</v>
+        <v>84682.93</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45796</v>
+        <v>40335</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>46121</v>
+        <v>41356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266584 — DUGWEL RECHARGE nirmal nir kup elavi  JGS2025</t>
+          <t>1716005019/WC/22012034490678 — sokhata gadda chota gadriya</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>25650.26</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266596 — DUGWEL RECHARGE nirmal nir shasakiya aaganavadi ke pas kup gadariya  JGS2025</t>
+          <t>1716005019/WC/22012034490679 — sokhata gaadda nirman aaganvadi bhavan ke pass</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>25650.26</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45783</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266609 — DUGWEL RECHARGE nirmal nir shasakiya dev narayan mandir ke pas kup gadariya  JGS2025</t>
+          <t>1716005019/WC/22012034555535 — डग आउट पोंड निर्माण गाडरिया</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>25899.46</v>
+        <v>270436.02</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>25550.66</v>
+        <v>230280</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45783</v>
+        <v>43996</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>46121</v>
+        <v>44385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/22012035266619 — DUGWEL RECHARGE nirmal nir shasakiya prathamik vidhyalay parisar  ke pas kup gadariya chota  JGS2025</t>
+          <t>1716005019/WC/22012034731132 — CTR dag out pond niraman samshan ghat ke pass</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>25899.46</v>
+        <v>424227.05</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>25650.26</v>
+        <v>369788</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45783</v>
+        <v>44357</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>46121</v>
+        <v>44525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair and Maint of Boulder Anicutfor Community / Repair and Maintenance of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/488 — कुप निर्माण श्‍यामलाल नंदा</t>
+          <t>1716005019/WC/22012034985218 — Check dem marammat kary kolvi(bargad ke ped ke pas)</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>186000</v>
+        <v>5000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>52111.6</v>
+        <v>4856</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39574</v>
+        <v>44903</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41470</v>
+        <v>44958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/868 — we harisingh karulal gadariya</t>
+          <t>1716005019/WC/22012035026904 — DOUG OUT POUND PRATHMIK SCHOOL KE PAS GADRIYA</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>186000</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>94020.09</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39592</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/869 — wellratnlalnanalal gadriya</t>
+          <t>1716005019/WC/22012035049053 — dough out pond kolavi aabadi ke pas</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>186000</v>
+        <v>497819.71</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>98301.5</v>
+        <v>436254</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39593</v>
+        <v>45065</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>41236</v>
+        <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/870 — well rangalal motilal gadriya</t>
+          <t>1716005019/WC/22012035049054 — dough out pond kolavi aabadi ke pas</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>161000</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>136374</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39593</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/871 — well lakshminarayan nanalalgadriya</t>
+          <t>1716005019/WC/22012035050995 — dugh out pound chota gadariya shanti dham ke pas</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>186000</v>
+        <v>423115.05</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>81935</v>
+        <v>339456</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39593</v>
+        <v>45118</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>41470</v>
+        <v>45154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/9993647392 — NirmalNeer Kolhvi</t>
+          <t>1716005019/WC/22012035050996 — dugh out pound chota gadariya shanti dham ke pas</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>460000</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>236139</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/9993647394 — Nirmal Neer Chhota Gadriya</t>
+          <t>1716005019/WC/22012035266556 — DUGWEL RECHARGE nirmal nir kup gadariyaJGS2025</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>352000</v>
+        <v>25899.46</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>25650.26</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41640</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>45796</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/9993647395 — Nirmal Neer Gadriya</t>
+          <t>1716005019/WC/22012035266566 — DUGWEL RECHARGE nirmal nir kup chota gadariyaJGS2025</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>352000</v>
+        <v>25899.46</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>25650.26</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41640</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>45783</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/9993663816 — nirmal nir nirman gadriya</t>
+          <t>1716005019/WC/22012035266576 — DUGWEL RECHARGE nirmal nir kup kolavi JGS2025</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>573000</v>
+        <v>25899.46</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>370652</v>
+        <v>25510.64</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42381</v>
+        <v>45796</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43045</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/9993663960 — recharge fit nirman gadariya</t>
+          <t>1716005019/WC/22012035266584 — DUGWEL RECHARGE nirmal nir kup elavi  JGS2025</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>485000</v>
+        <v>25899.46</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>100011</v>
+        <v>25650.26</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42381</v>
+        <v>45783</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>42870</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WC/9993668330 — richarjpit nirman</t>
+          <t>1716005019/WC/22012035266596 — DUGWEL RECHARGE nirmal nir shasakiya aaganavadi ke pas kup gadariya  JGS2025</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>25650.26</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>45783</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>46121</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WH/25 — RECHARGE GADRIYA</t>
+          <t>1716005019/WC/22012035266609 — DUGWEL RECHARGE nirmal nir shasakiya dev narayan mandir ke pas kup gadariya  JGS2025</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>154000</v>
+        <v>25899.46</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>86376</v>
+        <v>25550.66</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40909</v>
+        <v>45783</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>41215</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1716005019/WH/26 — रिचार्ज पीट गाडरिया</t>
+          <t>1716005019/WC/22012035266619 — DUGWEL RECHARGE nirmal nir shasakiya prathamik vidhyalay parisar  ke pas kup gadariya chota  JGS2025</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>154000</v>
+        <v>25899.46</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>2346</v>
+        <v>25650.26</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39539</v>
+        <v>45783</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>41356</v>
+        <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/488 — कुप निर्माण श्‍यामलाल नंदा</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>52111.6</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>39574</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>41470</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/868 — we harisingh karulal gadariya</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>94020.09</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>39592</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>41356</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/869 — wellratnlalnanalal gadriya</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>98301.5</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>39593</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>41236</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/870 — well rangalal motilal gadriya</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>161000</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>136374</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>39593</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>41470</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/871 — well lakshminarayan nanalalgadriya</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>81935</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>39593</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>41470</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/9993647392 — NirmalNeer Kolhvi</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>460000</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>236139</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>41702</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>42769</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/9993647394 — Nirmal Neer Chhota Gadriya</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>352000</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>41640</v>
+      </c>
+      <c r="K552" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/9993647395 — Nirmal Neer Gadriya</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>352000</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>41640</v>
+      </c>
+      <c r="K553" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/9993663816 — nirmal nir nirman gadriya</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>573000</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>370652</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>42381</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>43045</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/9993663960 — recharge fit nirman gadariya</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>485000</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>100011</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>42381</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>42870</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WC/9993668330 — richarjpit nirman</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>42461</v>
+      </c>
+      <c r="K556" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WH/25 — RECHARGE GADRIYA</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>154000</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>86376</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>40909</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>41215</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1716005019/WH/26 — रिचार्ज पीट गाडरिया</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>154000</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>2346</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>41356</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C546" s="1" t="inlineStr">
+      <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D546" s="1" t="inlineStr">
+      <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E546" s="1" t="inlineStr">
+      <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F546" s="1" t="inlineStr">
+      <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1716005019/WH/36 — Richarejepit Gadriya</t>
         </is>
       </c>
-      <c r="G546" s="1" t="inlineStr">
+      <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H546" s="2" t="n">
+      <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I546" s="2" t="n">
+      <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J546" s="3" t="n">
+      <c r="J559" s="3" t="n">
         <v>39377</v>
       </c>
-      <c r="K546" s="3"/>
+      <c r="K559" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>