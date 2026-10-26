--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K977"/>
+  <dimension ref="A1:K1014"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 11:53:08</t>
+          <t>Exported on: 2026-10-26 23:22:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,51 +416,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1716005083/AV/22012034624353 — Gram rawat kheda me p.s. school ke pas khel Medan Norman</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>424981.83</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>114112</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45102</v>
@@ -606,145 +606,145 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1716005083/DP/22012034571071 — Varksha ropan kala ji Maharaj parishar rawatkheda</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>508298.07</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>48240.91</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45102</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1716005083/DP/22012034574672 — Nirmal  nir kup nirman  nanuram nathu lal khet ke pas devriya moti</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>671563.66</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>363880.76</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45102</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1716005083/DP/22012034581322 — vaksharopan karya M S school parisar gram dhandakheda GP DHANDAKHEDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>344911.68</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>6053</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45207</v>
@@ -3414,98 +3414,98 @@
       <c r="J76" s="3" t="n">
         <v>44026</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>44372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012034584270 — Niji khet me nandan faloudhyan rughnath kachrusingh</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>7980</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44064</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012034584300 — Niji khet me nandan faloudhyan sarjubai badrisingh</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>8201</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44064</v>
@@ -9018,51 +9018,51 @@
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035067086 — Samuh kapil dhara kup nirman rawtkheda Dalfulbai  hari kishan genduli bai shankerblal Bherulal  Bhuv</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>262486.27</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>184632</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45208</v>
@@ -9692,51 +9692,51 @@
       <c r="J206" s="3" t="n">
         <v>45310</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035116146 — Khet talab nirman hitgrahi Kunwarbai/Balusingh</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>358318.43</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>238263.83</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45470</v>
@@ -10125,73 +10125,73 @@
       <c r="J215" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035147200 — Niji khet me nandan faloudhyan radhabai gokulsingh</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>177000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>44706</v>
+        <v>53106</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Constr of Mini Percolation Tank for Individuals / Construction of Mini Percolation Tank for Individuals</t>
@@ -10895,145 +10895,145 @@
       <c r="J231" s="3" t="n">
         <v>45488</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035238771 — Niji khet me nandanflouddyan shri Lalsingh/shivsing</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035238865 — Niji khet me nandanfalodyan hitgrahi Babubai/Vardichand ravatkheda</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035253760 — Khet talab Nirman hitgrahi Mangubai/ Ramsingh</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45451</v>
@@ -11134,51 +11134,51 @@
       <c r="J236" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035253889 — Khet talab Nirman hitgrahi sitabai/ Bagdu dhandakheda</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>199065.72</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>135243</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45708</v>
@@ -11230,98 +11230,98 @@
       <c r="J238" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035253893 — Khet talab Nirman hitgrahi paribai/girvar</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>199065.72</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>164004.48</v>
+        <v>162316.64</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035253894 — Khet talab Nirman hitgrahi Fatibai/gokulsingh devriya moti</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>338345.8</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45537</v>
@@ -11518,51 +11518,51 @@
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035271600 — Samuh Kapildhara kup Nirman Hitgrahi Gaytribai/mukesh Sajjanbai/bhuvan laxman/Bhuvan</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45567</v>
@@ -11712,51 +11712,51 @@
       <c r="J248" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035282392 — खेत तालाब निर्माण धापुबाई रामा धानडाखेड़ा</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45567</v>
@@ -11857,51 +11857,51 @@
       <c r="J251" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035282406 — खेत तालाब निर्माण मांगीलाल बापुलाल धानडाखेड़ा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45580</v>
@@ -12002,192 +12002,192 @@
       <c r="J254" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035282428 — खेत तालाब निर्माण बंशी कचरुलाल रावतखेड़ा</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>199065.72</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>171053.96</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035282430 — खेत तालाब निर्माण रूपा वक्ता रावतखेड़ा</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>199177.76</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035282433 — खेत तालाब निर्माण शंभू बगदु रावतखेड़ा</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>199065.72</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>171216</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035294440 — खेत तालाब माया राम फ़तेसिंह रावत खेड़ा</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>199065.72</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>96570</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45764</v>
@@ -12284,308 +12284,308 @@
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035295736 — निजी खेत मे नंदन फलोंध्यान सोहन बाई गणपत</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>156000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>78325.9</v>
+        <v>87325.9</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035297191 — खेत तालाब निर्माण रुकमन बाई शंकरलाल</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>199065.72</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>160484.54</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035417528 — हितैषी कपिल धारा कूप निर्माण हेमलता बाई बेवा राधेश्याम बद्री लाल देवीलाल कृपाल देवीलाल</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035417557 — हितैषी कपिल धारा कूप निर्माण हेमलता बाई बेवा राधेश्याम बद्री लाल देवीलाल कृपाल देवीलाल</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>211591.48</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035417601 — हितैषी कपिल धारा कूप निर्माण गायत्री बाई पति मुकेश लक्ष्मण पिता भुवान सज्जन बाई बेवा भेरूलाल</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>227193.34</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/22012035454428 — Khet talab nirman Bhagwan lal Kishanlal</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>199177.82</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>67500</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -31668,51 +31668,51 @@
       <c r="J656" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4612173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125605747</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>18468</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45617</v>
@@ -31962,51 +31962,51 @@
       <c r="J662" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4624599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126700269</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45597</v>
@@ -32303,51 +32303,51 @@
       <c r="J669" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4772464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125572399</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>15930</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45617</v>
@@ -32399,98 +32399,98 @@
       <c r="J671" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4773495 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125643056</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4775245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126273983</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45617</v>
@@ -32640,98 +32640,98 @@
       <c r="J676" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4776913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126720523</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4790415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127128311</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>45617</v>
@@ -32832,100 +32832,100 @@
       <c r="J680" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4855210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126284222</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>18018</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/4855793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127127701</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45617</v>
@@ -33173,145 +33173,145 @@
       <c r="J687" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5261983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126018434</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5273964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126288345</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5281995 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125978215</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>45908</v>
@@ -33363,51 +33363,51 @@
       <c r="J691" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5292177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126269214</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45779</v>
@@ -33508,147 +33508,149 @@
       <c r="J694" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K694" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5318170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125370677</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K695" s="3"/>
+      <c r="K695" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5326539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126464242</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5330386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125559167</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45779</v>
@@ -33749,98 +33751,98 @@
       <c r="J699" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5656379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126270132</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5656428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125848597</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>45911</v>
@@ -33892,51 +33894,51 @@
       <c r="J702" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5656478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126275135</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45908</v>
@@ -33988,147 +33990,147 @@
       <c r="J704" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5656802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126716816</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>22980</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5656985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126094069</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5657069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125666103</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>45911</v>
@@ -34180,429 +34182,429 @@
       <c r="J708" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5657239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126548960</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5657240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126021611</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5657243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126618321</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5716024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126612586</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5716086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125884781</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5716116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126026944</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5716173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126548573</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5716270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126040798</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5716289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126294163</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45911</v>
@@ -34654,145 +34656,145 @@
       <c r="J718" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K718" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5794133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125881881</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5794688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126590495</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5794917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126722869</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>45911</v>
@@ -34844,268 +34846,270 @@
       <c r="J722" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5795526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125577026</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5801788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125602104</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5840151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126713352</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5840226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126710285</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/5840735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118761001</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>46167</v>
       </c>
-      <c r="K727" s="3"/>
+      <c r="K727" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -35120,11992 +35124,13731 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6122881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126033735</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6123366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126023764</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6123369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126024863</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6123636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126277459</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6124867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126260415</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6125037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126276147</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6125038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126280095</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6125342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126613598</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6128208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103436973</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6130490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127125358</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6130507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127136725</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6133803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125576745</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6133915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125546562</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6134034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125624249</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6134282 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125989847</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6134520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125785956</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6135154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125879555</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6135162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125890673</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6135432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126718694</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6136365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125996991</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6136667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125635722</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6137322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126235281</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6138706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115192715</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6138708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115195498</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6139705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126719147</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6139721 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125574174</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6140011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123030111</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6140049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125634307</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6140222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126458691</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6142563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125796963</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6144188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121544800</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6145260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125547620</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6146531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125571101</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6151286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125822126</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6153593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126717293</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6153795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126277866</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6156070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126500457</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6157706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125823052</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6159748 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126542741</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6160315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125796587</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6160958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126033017</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6161846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119923303</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6163429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126699626</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6163630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126718244</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6166559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127129941</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6166564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127131623</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6167003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126697396</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6167010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126703213</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6167012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126706122</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6169514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127132128</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6170363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126050363</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6170418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118179204</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6171253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125573732</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6171515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126704125</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6171969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123790355</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6172159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125777273</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6173169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127125971</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6176106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126271046</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6181091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126274538</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6185168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126463577</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6190187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126719943</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6193101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126049621</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6193287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125792233</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6200778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125792821</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6209828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125793538</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6210798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125791656</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6212453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118599854</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
           <t>1716005083/IF/IAY/6213587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125580625</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/IAY/835401 — Construction of IAY House -IAY REG. NO. MP1285445</t>
+          <t>1716005083/IF/IAY/6248816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106719530</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46316</v>
+      </c>
+      <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/IAY/835449 — Construction of IAY House -IAY REG. NO. MP1286066</t>
+          <t>1716005083/IF/IAY/6255828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118168615</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/IAY/838246 — Construction of IAY House -IAY REG. NO. MP1333164</t>
+          <t>1716005083/IF/IAY/6256238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118538226</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>42966</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/IAY/838848 — Construction of IAY House -IAY REG. NO. MP1342190</t>
+          <t>1716005083/IF/IAY/6264013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125796430</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>42977</v>
-[...3 lines deleted...]
-      </c>
+        <v>46118</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/IAY/84210 — Construction of IAY House -IAY REG. NO. MP-16-005-083-003/26</t>
+          <t>1716005083/IF/IAY/6264108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125832876</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>42449</v>
+        <v>46312</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/IAY/84211 — Construction of IAY House -IAY REG. NO. MP-16-005-083-004/7</t>
+          <t>1716005083/IF/IAY/6264612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126007401</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>42380</v>
+        <v>46055</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1716005083/LD/22012034297740 — kelmedan dhandkheda</t>
+          <t>1716005083/IF/IAY/6264728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126279183</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>353000</v>
+        <v>27000</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>349957</v>
+        <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>42748</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1716005083/LD/22012034298346 — shanti dham nirman rawtkheda</t>
+          <t>1716005083/IF/IAY/6264918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126279619</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>176278.9</v>
+        <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>42762</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1716005083/LD/22012034559423 — Gram rawtkheda me p.s .school  ke pas khed medan nirman</t>
+          <t>1716005083/IF/IAY/6264923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126287660</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>398303.59</v>
+        <v>27000</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>44317</v>
+        <v>46118</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1716005083/LD/22012034944315 — मुक्तिधाम निर्माण कार्य ग्राम रावत खेड़ा</t>
+          <t>1716005083/IF/IAY/6265121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126016834</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>229312.16</v>
+        <v>27000</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45519</v>
+        <v>46311</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1716005083/PG/22012034304143 — kelmedan rawtkedha</t>
+          <t>1716005083/IF/IAY/6265144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126276918</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>187000</v>
+        <v>27000</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>42767</v>
+        <v>46312</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1716005083/PG/22012034304146 — kelmedan devriya moti</t>
+          <t>1716005083/IF/IAY/6265572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126539051</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>187000</v>
+        <v>27000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>178356</v>
+        <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/198 — panchaparmeshawar dhandakheda  kumar mohalla se men road  tak cc road</t>
+          <t>1716005083/IF/IAY/6265648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126275648</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>94000</v>
+        <v>27000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>94812</v>
+        <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034168545 — vidhayak+mgnrega phata ke gar se gangaram ke gar tak cc road</t>
+          <t>1716005083/IF/IAY/6265679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126290878</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>87000</v>
+        <v>27000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>82804</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>41396</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034184486 — panchaprmeshawar rammander se mansingh ke dukan ta</t>
+          <t>1716005083/IF/IAY/6265895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126712856</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>208000</v>
+        <v>27000</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>208012</v>
+        <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>41539</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034184496 — panchaparmeshawar pursingh ke makan se baluram unk</t>
+          <t>1716005083/IF/IAY/6266096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126721959</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>208000</v>
+        <v>27000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>207866</v>
+        <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>41539</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034184511 — vidhayak+mgnrega ratansingh ke makan se jujharsing</t>
+          <t>1716005083/IF/IAY/6266399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126652755</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>80000</v>
+        <v>27000</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>79748</v>
+        <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>41539</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034208218 — khet sadak cm sadak se mataji mander tak sadak</t>
+          <t>1716005083/IF/IAY/6267900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127880014</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>1473000</v>
+        <v>27000</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>1394661</v>
+        <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034208228 — panchaprmeshawar nai abadi se keshuram moti ke mak</t>
+          <t>1716005083/IF/IAY/6268531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128493132</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>43000</v>
+        <v>27000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>44847</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>41696</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034322623 — panchaparmeshawar +mgnrega cc road</t>
+          <t>1716005083/IF/IAY/6280764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126615066</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>106600</v>
+        <v>27000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>87720</v>
+        <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>42883</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034323813 — gram panchyat bhavan se kalisind nadi tak khet sadak nirman kray</t>
+          <t>1716005083/IF/IAY/6283400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127124812</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>1358000</v>
+        <v>27000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>1225777</v>
+        <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>42765</v>
-[...3 lines deleted...]
-      </c>
+        <v>46316</v>
+      </c>
+      <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034339547 — 14 vit +manrega cc rode prabhu lal badri la ke ghar se radhe lal  varta ke ghar ki or</t>
+          <t>1716005083/IF/IAY/6288636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125805960</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>42761</v>
+        <v>46316</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034352063 — prabhu lal badri lal gar se radhe fata ke makan ki or c.c. road nirman rawtkedha</t>
+          <t>1716005083/IF/IAY/6290153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126699028</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>42736</v>
+        <v>46118</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034352332 — gangram nathu ke ghar se balali ji mandir pariser ki or c.c roamotid nirman devriya</t>
+          <t>1716005083/IF/IAY/6295123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127130797</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>129000</v>
+        <v>27000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>46440</v>
+        <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>42984</v>
-[...3 lines deleted...]
-      </c>
+        <v>46165</v>
+      </c>
+      <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034362058 — gokul singh anthu singh ke ghar se dule singh devi lal ke ghar tak c.c. road nirman dhandakedha</t>
+          <t>1716005083/IF/IAY/6296546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126698413</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>31000</v>
+        <v>27000</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>34784</v>
+        <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46316</v>
+      </c>
+      <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034362060 — ram singh dhan singh ke ghar badri singh ram singh ke ghar tak c.c. road nirman dhandakedha</t>
+          <t>1716005083/IF/IAY/6296977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126287053</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>37000</v>
+        <v>27000</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>24596</v>
+        <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034362064 — balu singh ram ke ghar se bhagvan singh ke ghar ki or c.c.road nirman dhandakedha</t>
+          <t>1716005083/IF/IAY/6297607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126524539</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>42645</v>
+        <v>46165</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034362335 — bhavagan singh ke ghar karu singh ke ghar ki or c.c. rod nirman dhandakedha</t>
+          <t>1716005083/IF/IAY/6297924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125817718</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>39000</v>
+        <v>27000</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034371326 — panchaparmeshawar cc road nirman</t>
+          <t>1716005083/IF/IAY/6304923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125845332</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>43205</v>
+        <v>46312</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034380329 — 14 wa vitt laluram bagdiram ke makan se jasvantsingh ke makan ki aur</t>
+          <t>1716005083/IF/IAY/6308555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126463001</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>130000</v>
+        <v>27000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>135660</v>
+        <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>43149</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034380338 — 14 wa viit men road se shambhulal mohanlal ke makan tak cc road</t>
+          <t>1716005083/IF/IAY/6343621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126025855</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>42491</v>
+        <v>46316</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034380341 — 14 wa vitt mgnrega phatesingh unkarsingh ke makan se govt school ki aur nali nirman</t>
+          <t>1716005083/IF/IAY/6343662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125625277</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>12500</v>
+        <v>27000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>12528</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>43328</v>
-[...3 lines deleted...]
-      </c>
+        <v>46118</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034393104 — panchaparmeshawar + mgnrega badrisingh ke makan se badarsingh ke makan tak cc road</t>
+          <t>1716005083/IF/IAY/6350686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125781900</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>79500</v>
+        <v>27000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>78300</v>
+        <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>43344</v>
-[...3 lines deleted...]
-      </c>
+        <v>45816</v>
+      </c>
+      <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034433017 — C.C.Road shankar kishan ke makan se fatta nathu ke makan tak</t>
+          <t>1716005083/IF/IAY/6389829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126285374</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>36000</v>
+        <v>27000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>35496</v>
+        <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>43467</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034433085 — C.C.Road kailash chokidar ke makan se devilal Bheru ke ghar tak</t>
+          <t>1716005083/IF/IAY/6389890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126024367</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>18000</v>
+        <v>27000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>21924</v>
+        <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>43467</v>
-[...3 lines deleted...]
-      </c>
+        <v>46312</v>
+      </c>
+      <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034433113 — C.C road dhandakheda me Hanuman Mandir ke pass</t>
+          <t>1716005083/IF/IAY/6395125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126728450</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>10000</v>
+        <v>27000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>10614</v>
+        <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>43517</v>
-[...3 lines deleted...]
-      </c>
+        <v>46311</v>
+      </c>
+      <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034439551 — panchaprmeshawar + mgnrega cc road</t>
+          <t>1716005083/IF/IAY/6395284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126260962</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>43559</v>
+        <v>46312</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034449797 — C.C.road nirman kachrusingh bhuvan ji ghar se chandarpuralal ke makan ki or</t>
+          <t>1716005083/IF/IAY/835401 — Construction of IAY House -IAY REG. NO. MP1285445</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>23000</v>
+        <v>15480</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>23112</v>
+        <v>15480</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>43532</v>
+        <v>42977</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>43748</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034449803 — C.C.road nirman devriyamoti se jasvantsingh motisingh ke ghar se men road tak</t>
+          <t>1716005083/IF/IAY/835449 — Construction of IAY House -IAY REG. NO. MP1286066</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>52000</v>
+        <v>15480</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>28116</v>
+        <v>15480</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>43532</v>
+        <v>42977</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>43978</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034449807 — C.C.road nali nirman ravatkheda me men road se unkar girvar ke makan tak</t>
+          <t>1716005083/IF/IAY/838246 — Construction of IAY House -IAY REG. NO. MP1333164</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>75000</v>
+        <v>15480</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K836" s="3"/>
+        <v>42966</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>43159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034449811 — C.C.road nirman shankar kishan ke ghar se dhapubai jalam ke makan tak</t>
+          <t>1716005083/IF/IAY/838848 — Construction of IAY House -IAY REG. NO. MP1342190</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>19000</v>
+        <v>15480</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>19040</v>
+        <v>15480</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>43532</v>
+        <v>42977</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>43748</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034471853 — c.c.road nali nirman ishverlal ke makan se chandarlal ke makan tak</t>
+          <t>1716005083/IF/IAY/84210 — Construction of IAY House -IAY REG. NO. MP-16-005-083-003/26</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>22000</v>
+        <v>14310</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>43645</v>
+        <v>42449</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034471897 — c.c.sadak nirman fateh singh ke ghar se dule singh ke makan tak</t>
+          <t>1716005083/IF/IAY/84211 — Construction of IAY House -IAY REG. NO. MP-16-005-083-004/7</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>43645</v>
+        <v>42380</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034471899 — c.c.road nirman bhanwarlal ke ghar se bahadur singh ke makan tak</t>
+          <t>1716005083/LD/22012034297740 — kelmedan dhandkheda</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>17000</v>
+        <v>353000</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>16896</v>
+        <v>349957</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>43733</v>
+        <v>42748</v>
       </c>
       <c r="K840" s="3" t="n">
-        <v>43971</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034471903 — c.c.sadak nirman shankar devisingh ke ghar se devisingh lakshman singh ke ghar tak</t>
+          <t>1716005083/LD/22012034298346 — shanti dham nirman rawtkheda</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>46000</v>
+        <v>180000</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>44704</v>
+        <v>176278.9</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>43703</v>
+        <v>42762</v>
       </c>
       <c r="K841" s="3" t="n">
-        <v>43748</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034471905 — c.c.sadak nirman sohanbai ganpat ke ghar se karulal nai ke ghar tak</t>
+          <t>1716005083/LD/22012034559423 — Gram rawtkheda me p.s .school  ke pas khed medan nirman</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>51000</v>
+        <v>398303.59</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>50688</v>
+        <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>43703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44317</v>
+      </c>
+      <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034526465 — C.C.sadak nirman balusingh dulesingh ke ghar mansingh harisingh ke ghar tak</t>
+          <t>1716005083/LD/22012034944315 — मुक्तिधाम निर्माण कार्य ग्राम रावत खेड़ा</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>67000</v>
+        <v>229312.16</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>40090</v>
+        <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>44012</v>
-[...3 lines deleted...]
-      </c>
+        <v>45519</v>
+      </c>
+      <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034526474 — c.c.sadak ratansingh bhavani sing ke ghar se shambhu prajapati ke ghar tak</t>
+          <t>1716005083/PG/22012034304143 — kelmedan rawtkedha</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>42000</v>
+        <v>187000</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>41040</v>
+        <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>44012</v>
-[...3 lines deleted...]
-      </c>
+        <v>42767</v>
+      </c>
+      <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034526927 — gram devriya moti se guradiya vijay tak sudur ram  gsamprak sadak</t>
+          <t>1716005083/PG/22012034304146 — kelmedan devriya moti</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>1394246.19</v>
+        <v>187000</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>1379437.45</v>
+        <v>178356</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>44011</v>
+        <v>42865</v>
       </c>
       <c r="K845" s="3" t="n">
-        <v>44304</v>
+        <v>43278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034537583 — Gram dhandakheda me shamshan sadak nadi ghat Tak pahuch marg</t>
+          <t>1716005083/RC/198 — panchaparmeshawar dhandakheda  kumar mohalla se men road  tak cc road</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>1490350.15</v>
+        <v>94000</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>1481496.04</v>
+        <v>94812</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>44097</v>
+        <v>41000</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>45203</v>
+        <v>41049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034552044 — C.C.sadak nali nirman balusingh dulesingh ke makan se mansingh harisingh ke makan tak</t>
+          <t>1716005083/RC/22012034168545 — vidhayak+mgnrega phata ke gar se gangaram ke gar tak cc road</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>33000</v>
+        <v>87000</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>32870</v>
+        <v>82804</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>44206</v>
+        <v>41396</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>44499</v>
+        <v>41475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034557984 — Gram devriya moti see Amar Singh shiv Singh moti Singh ke khet sadak tak</t>
+          <t>1716005083/RC/22012034184486 — panchaprmeshawar rammander se mansingh ke dukan ta</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>1467840.3</v>
+        <v>208000</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>0</v>
+        <v>208012</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K848" s="3"/>
+        <v>41539</v>
+      </c>
+      <c r="K848" s="3" t="n">
+        <v>41649</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034562208 — c.c.sadak kachralal ke makan se p.s.ki or</t>
+          <t>1716005083/RC/22012034184496 — panchaparmeshawar pursingh ke makan se baluram unk</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>20000</v>
+        <v>208000</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>19686</v>
+        <v>207866</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>44287</v>
+        <v>41539</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>44550</v>
+        <v>41800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034570497 — c.c.sadak nirman p.s. parisar ke samne dhandakheda</t>
+          <t>1716005083/RC/22012034184511 — vidhayak+mgnrega ratansingh ke makan se jujharsing</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>20000</v>
+        <v>80000</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>18528</v>
+        <v>79748</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>44424</v>
+        <v>41539</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>44499</v>
+        <v>41649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034579910 — c.c.sadak nirman bhagvansingh keshuram ke makan se kalusingh ke makan ki or</t>
+          <t>1716005083/RC/22012034208218 — khet sadak cm sadak se mataji mander tak sadak</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>29000</v>
+        <v>1473000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>27792</v>
+        <v>1394661</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>44424</v>
+        <v>41696</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>44499</v>
+        <v>42713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034621151 — C.C.sadak nirman radhakishan bagdu ke makan se lalchandra ka makan ki or</t>
+          <t>1716005083/RC/22012034208228 — panchaprmeshawar nai abadi se keshuram moti ke mak</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>48000</v>
+        <v>43000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>39168</v>
+        <v>44847</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>44894</v>
+        <v>41696</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>45366</v>
+        <v>41749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034639024 — ग्राम रावतखेड़ा से शमशान घाट नदी तकखेत सड़क निर्माण</t>
+          <t>1716005083/RC/22012034322623 — panchaparmeshawar +mgnrega cc road</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>2495623.1</v>
+        <v>106600</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>2456231.31</v>
+        <v>87720</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45112</v>
-[...1 lines deleted...]
-      <c r="K853" s="3"/>
+        <v>42883</v>
+      </c>
+      <c r="K853" s="3" t="n">
+        <v>43406</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034669405 — c.c.sadak nirman p.s.se radheshyam ji ke makan tak</t>
+          <t>1716005083/RC/22012034323813 — gram panchyat bhavan se kalisind nadi tak khet sadak nirman kray</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>12000</v>
+        <v>1358000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>11028</v>
+        <v>1225777</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45310</v>
+        <v>42765</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>45492</v>
+        <v>43695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034669408 — c.c.sadak nirman kala babji ke sthan se ram mandir ki or</t>
+          <t>1716005083/RC/22012034339547 — 14 vit +manrega cc rode prabhu lal badri la ke ghar se radhe lal  varta ke ghar ki or</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>47230</v>
+        <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45266</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034669414 — c.c.sadak nirman madansingh ke makan se gopal prajapat ke makan ki or</t>
+          <t>1716005083/RC/22012034352063 — prabhu lal badri lal gar se radhe fata ke makan ki or c.c. road nirman rawtkedha</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>38023</v>
+        <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45267</v>
-[...3 lines deleted...]
-      </c>
+        <v>42736</v>
+      </c>
+      <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034669417 — nali nirman shree ram mandir se mangusingh ke makan ki or</t>
+          <t>1716005083/RC/22012034352332 — gangram nathu ke ghar se balali ji mandir pariser ki or c.c roamotid nirman devriya</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>12000</v>
+        <v>129000</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>11038</v>
+        <v>46440</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45310</v>
+        <v>42984</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>45492</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034669426 — c.c.sadak nirman p.s.parisar ke pas dhandakheda</t>
+          <t>1716005083/RC/22012034362058 — gokul singh anthu singh ke ghar se dule singh devi lal ke ghar tak c.c. road nirman dhandakedha</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>24000</v>
+        <v>31000</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>22542</v>
+        <v>34784</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45253</v>
+        <v>43008</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>45492</v>
+        <v>43406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034669430 — c.c.sadak nirman shree ram mandir se rughnath singh ke makan ki or</t>
+          <t>1716005083/RC/22012034362060 — ram singh dhan singh ke ghar badri singh ram singh ke ghar tak c.c. road nirman dhandakedha</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>46000</v>
+        <v>37000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>42477</v>
+        <v>24596</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45273</v>
+        <v>43008</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>45492</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034829491 — सीमेंट क्रांकीट रोड़ एवं नाली निर्माण रमेश के मकान से राम मन्दिर की और</t>
+          <t>1716005083/RC/22012034362064 — balu singh ram ke ghar se bhagvan singh ke ghar ki or c.c.road nirman dhandakedha</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>78000</v>
+        <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>41067</v>
+        <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45723</v>
+        <v>42645</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034829493 — सीमेंट क्रांकीट रोड़ नाली निर्माण प्रभुलाल के मकान से अमरु के मकान की  और</t>
+          <t>1716005083/RC/22012034362335 — bhavagan singh ke ghar karu singh ke ghar ki or c.c. rod nirman dhandakedha</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>17000</v>
+        <v>39000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>8748</v>
+        <v>1032</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45723</v>
+        <v>43008</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>46176</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034829496 — सीमेंट क्रांकीट रोड़ एवं नाली बद्रीसिंह के मकान से अमरसिंह के मकान की और</t>
+          <t>1716005083/RC/22012034371326 — panchaparmeshawar cc road nirman</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>43569</v>
+        <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45723</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034838518 — Cement Kancrit Road nirman Balusingh ke makan se Gokul prajapat ke makan ki Or</t>
+          <t>1716005083/RC/22012034380329 — 14 wa vitt laluram bagdiram ke makan se jasvantsingh ke makan ki aur</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>22000</v>
+        <v>130000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>0</v>
+        <v>135660</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K863" s="3"/>
+        <v>43149</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>43887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034846408 — Cement Kancrit nirman Ram mandir ke samne</t>
+          <t>1716005083/RC/22012034380338 — 14 wa viit men road se shambhulal mohanlal ke makan tak cc road</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>23000</v>
+        <v>26000</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>45761</v>
+        <v>42491</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/22012034846410 — Cement Kancrit Road nirman Bharat ke makan se Mataji mandir ki Or</t>
+          <t>1716005083/RC/22012034380341 — 14 wa vitt mgnrega phatesingh unkarsingh ke makan se govt school ki aur nali nirman</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>64000</v>
+        <v>12500</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>12528</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K865" s="3"/>
+        <v>43328</v>
+      </c>
+      <c r="K865" s="3" t="n">
+        <v>43887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RC/329 — 1716005083/RC/329</t>
+          <t>1716005083/RC/22012034393104 — panchaparmeshawar + mgnrega badrisingh ke makan se badarsingh ke makan tak cc road</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>186000</v>
+        <v>79500</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>31812</v>
+        <v>78300</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>41260</v>
+        <v>43344</v>
       </c>
       <c r="K866" s="3" t="n">
-        <v>41363</v>
+        <v>43887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034248397 — shochalay nirman jhujharlal  kishanlal</t>
+          <t>1716005083/RC/22012034433017 — C.C.Road shankar kishan ke makan se fatta nathu ke makan tak</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>10000</v>
+        <v>36000</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>0</v>
+        <v>35496</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K867" s="3"/>
+        <v>43467</v>
+      </c>
+      <c r="K867" s="3" t="n">
+        <v>43887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034248431 — shochalaynirman jujharlal  kishanlal</t>
+          <t>1716005083/RC/22012034433085 — C.C.Road kailash chokidar ke makan se devilal Bheru ke ghar tak</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>0</v>
+        <v>21924</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K868" s="3"/>
+        <v>43467</v>
+      </c>
+      <c r="K868" s="3" t="n">
+        <v>43887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034248486 — sochalayneramann bhgdiram nndaa ji</t>
+          <t>1716005083/RC/22012034433113 — C.C road dhandakheda me Hanuman Mandir ke pass</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>0</v>
+        <v>10614</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K869" s="3"/>
+        <v>43517</v>
+      </c>
+      <c r="K869" s="3" t="n">
+        <v>43726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034248503 — sochaiy nirman gangaram uda ji</t>
+          <t>1716005083/RC/22012034439551 — panchaprmeshawar + mgnrega cc road</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>41781</v>
+        <v>43559</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034249460 — shochalay nirman balurams/o ganpatlal</t>
+          <t>1716005083/RC/22012034449797 — C.C.road nirman kachrusingh bhuvan ji ghar se chandarpuralal ke makan ki or</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>10000</v>
+        <v>23000</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>0</v>
+        <v>23112</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K871" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K871" s="3" t="n">
+        <v>43748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034249462 — sochaly nirman gopal ganpat</t>
+          <t>1716005083/RC/22012034449803 — C.C.road nirman devriyamoti se jasvantsingh motisingh ke ghar se men road tak</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>10000</v>
+        <v>52000</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>0</v>
+        <v>28116</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K872" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K872" s="3" t="n">
+        <v>43978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034249473 — sochaly nirman karu lal gangaram</t>
+          <t>1716005083/RC/22012034449807 — C.C.road nali nirman ravatkheda me men road se unkar girvar ke makan tak</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>41817</v>
+        <v>43491</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034251007 — surajbai w/o prabhulal</t>
+          <t>1716005083/RC/22012034449811 — C.C.road nirman shankar kishan ke ghar se dhapubai jalam ke makan tak</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>10000</v>
+        <v>19000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>0</v>
+        <v>19040</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K874" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K874" s="3" t="n">
+        <v>43748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034274619 — shochalay nirman prabhulal  s/o badrilal rayaka</t>
+          <t>1716005083/RC/22012034471853 — c.c.road nali nirman ishverlal ke makan se chandarlal ke makan tak</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>10000</v>
+        <v>22000</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>41781</v>
+        <v>43645</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034306074 — sochalay nirman shiv singh mandu singh dhanda kheda</t>
+          <t>1716005083/RC/22012034471897 — c.c.sadak nirman fateh singh ke ghar se dule singh ke makan tak</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>12000</v>
+        <v>26000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>11974</v>
+        <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>42684</v>
-[...3 lines deleted...]
-      </c>
+        <v>43645</v>
+      </c>
+      <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034306075 — sochalay niraman munna bai mohan lal dhandakheda</t>
+          <t>1716005083/RC/22012034471899 — c.c.road nirman bhanwarlal ke ghar se bahadur singh ke makan tak</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>11974</v>
+        <v>16896</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>42684</v>
+        <v>43733</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>43045</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034306076 — sochayaly niraman shambhu lal mohan lal</t>
+          <t>1716005083/RC/22012034471903 — c.c.sadak nirman shankar devisingh ke ghar se devisingh lakshman singh ke ghar tak</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>12000</v>
+        <v>46000</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>11974</v>
+        <v>44704</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>42684</v>
+        <v>43703</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>43045</v>
+        <v>43748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034306167 — SOCHALAY NIRMAN GOKUL SINGH MADHU SINGH DHANDKHEDA</t>
+          <t>1716005083/RC/22012034471905 — c.c.sadak nirman sohanbai ganpat ke ghar se karulal nai ke ghar tak</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>12000</v>
+        <v>51000</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>11974</v>
+        <v>50688</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>42689</v>
+        <v>43703</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>43045</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034306168 — SOCHALAY NIRMAN KRISHNAPAL SINGH VIJAY SINGH DHANDAKHEDA</t>
+          <t>1716005083/RC/22012034526465 — C.C.sadak nirman balusingh dulesingh ke ghar mansingh harisingh ke ghar tak</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>12000</v>
+        <v>67000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>11974</v>
+        <v>40090</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>42689</v>
+        <v>44012</v>
       </c>
       <c r="K880" s="3" t="n">
-        <v>43045</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034307438 — sochalay niraman badar singh ratan singh</t>
+          <t>1716005083/RC/22012034526474 — c.c.sadak ratansingh bhavani sing ke ghar se shambhu prajapati ke ghar tak</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>12000</v>
+        <v>42000</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>11974</v>
+        <v>41040</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>42696</v>
+        <v>44012</v>
       </c>
       <c r="K881" s="3" t="n">
-        <v>43045</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034308573 — sochalay nirman bheru lal devi lal</t>
+          <t>1716005083/RC/22012034526927 — gram devriya moti se guradiya vijay tak sudur ram  gsamprak sadak</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>12000</v>
+        <v>1394246.19</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>11640</v>
+        <v>1379437.45</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>42711</v>
+        <v>44011</v>
       </c>
       <c r="K882" s="3" t="n">
-        <v>43045</v>
+        <v>44304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034308577 — sochalay nirman bheru lal bhuvan</t>
+          <t>1716005083/RC/22012034537583 — Gram dhandakheda me shamshan sadak nadi ghat Tak pahuch marg</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>12000</v>
+        <v>1490350.15</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>11974</v>
+        <v>1481496.04</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>42705</v>
+        <v>44097</v>
       </c>
       <c r="K883" s="3" t="n">
-        <v>43045</v>
+        <v>45203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034375656 — suresh lal prabhu lal sochalay dhandakedha</t>
+          <t>1716005083/RC/22012034552044 — C.C.sadak nali nirman balusingh dulesingh ke makan se mansingh harisingh ke makan tak</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>12000</v>
+        <v>33000</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>11912</v>
+        <v>32870</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>43002</v>
+        <v>44206</v>
       </c>
       <c r="K884" s="3" t="n">
-        <v>43374</v>
+        <v>44499</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034375659 — sochalay nirman gokul lal bhuvan</t>
+          <t>1716005083/RC/22012034557984 — Gram devriya moti see Amar Singh shiv Singh moti Singh ke khet sadak tak</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>12000</v>
+        <v>1467840.3</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>11912</v>
+        <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376016 — sochalay nirman man singh nirbhe singh dhandakedha</t>
+          <t>1716005083/RC/22012034562208 — c.c.sadak kachralal ke makan se p.s.ki or</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>12000</v>
+        <v>20000</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>3804</v>
+        <v>19686</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>43005</v>
+        <v>44287</v>
       </c>
       <c r="K886" s="3" t="n">
-        <v>43661</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376018 — sochalay nirman bhapu singh nerbhe singh dhandakedha</t>
+          <t>1716005083/RC/22012034570497 — c.c.sadak nirman p.s. parisar ke samne dhandakheda</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>12000</v>
+        <v>20000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>12104</v>
+        <v>18528</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>43005</v>
+        <v>44424</v>
       </c>
       <c r="K887" s="3" t="n">
-        <v>43406</v>
+        <v>44499</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376020 — sochalay nirman shiv singh laxaman singh dhandakedha</t>
+          <t>1716005083/RC/22012034579910 — c.c.sadak nirman bhagvansingh keshuram ke makan se kalusingh ke makan ki or</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>12000</v>
+        <v>29000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>12104</v>
+        <v>27792</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>43005</v>
+        <v>44424</v>
       </c>
       <c r="K888" s="3" t="n">
-        <v>43406</v>
+        <v>44499</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376023 — sochalay nirman bhapu lal chander lal dhanda keda</t>
+          <t>1716005083/RC/22012034621151 — C.C.sadak nirman radhakishan bagdu ke makan se lalchandra ka makan ki or</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>12000</v>
+        <v>48000</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>11912</v>
+        <v>39168</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>43005</v>
+        <v>44894</v>
       </c>
       <c r="K889" s="3" t="n">
-        <v>43389</v>
+        <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376024 — sochalay nirman bhanver bhuvan rawtkedha</t>
+          <t>1716005083/RC/22012034639024 — ग्राम रावतखेड़ा से शमशान घाट नदी तकखेत सड़क निर्माण</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>12000</v>
+        <v>2495623.1</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>3816</v>
+        <v>2456231.31</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>45112</v>
+      </c>
+      <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376026 — sochalay nirman fulchand narayan rawtkedha</t>
+          <t>1716005083/RC/22012034669405 — c.c.sadak nirman p.s.se radheshyam ji ke makan tak</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>3816</v>
+        <v>11028</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>43006</v>
+        <v>45310</v>
       </c>
       <c r="K891" s="3" t="n">
-        <v>43661</v>
+        <v>45492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376816 — sochalay nirman raghu singh nirdhari</t>
+          <t>1716005083/RC/22012034669408 — c.c.sadak nirman kala babji ke sthan se ram mandir ki or</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>12000</v>
+        <v>50000</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>10364</v>
+        <v>47230</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>43008</v>
+        <v>45266</v>
       </c>
       <c r="K892" s="3" t="n">
-        <v>43409</v>
+        <v>45492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376818 — sochalaye nirman manoher singh nirdhari</t>
+          <t>1716005083/RC/22012034669414 — c.c.sadak nirman madansingh ke makan se gopal prajapat ke makan ki or</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>0</v>
+        <v>41000</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>1032</v>
+        <v>38023</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>43008</v>
-[...1 lines deleted...]
-      <c r="K893" s="3"/>
+        <v>45267</v>
+      </c>
+      <c r="K893" s="3" t="n">
+        <v>45492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376821 — sochalaynirman kachru singh karu singh devriya moti</t>
+          <t>1716005083/RC/22012034669417 — nali nirman shree ram mandir se mangusingh ke makan ki or</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>3816</v>
+        <v>11038</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>43008</v>
+        <v>45310</v>
       </c>
       <c r="K894" s="3" t="n">
-        <v>43661</v>
+        <v>45492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376822 — sochalay nirman goverdhan lal devriya moti</t>
+          <t>1716005083/RC/22012034669426 — c.c.sadak nirman p.s.parisar ke pas dhandakheda</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>12000</v>
+        <v>24000</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>3096</v>
+        <v>22542</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>43008</v>
+        <v>45253</v>
       </c>
       <c r="K895" s="3" t="n">
-        <v>43184</v>
+        <v>45492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376823 — sochalay nirman hamu ji rawtkedha</t>
+          <t>1716005083/RC/22012034669430 — c.c.sadak nirman shree ram mandir se rughnath singh ke makan ki or</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>12000</v>
+        <v>46000</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>3642</v>
+        <v>42477</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>43008</v>
+        <v>45273</v>
       </c>
       <c r="K896" s="3" t="n">
-        <v>43661</v>
+        <v>45492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376824 — sochalay nirman mohan bai bhuvan ji rawtkedha</t>
+          <t>1716005083/RC/22012034829491 — सीमेंट क्रांकीट रोड़ एवं नाली निर्माण रमेश के मकान से राम मन्दिर की और</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>12000</v>
+        <v>78000</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>3612</v>
+        <v>41067</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>45723</v>
+      </c>
+      <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034376825 — sochalay nirman karu singh bhuvani  singh devriya moti</t>
+          <t>1716005083/RC/22012034829493 — सीमेंट क्रांकीट रोड़ नाली निर्माण प्रभुलाल के मकान से अमरु के मकान की  और</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>12000</v>
+        <v>17000</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>11942</v>
+        <v>8748</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>43008</v>
+        <v>45723</v>
       </c>
       <c r="K898" s="3" t="n">
-        <v>43406</v>
+        <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034427472 — MP2581514 Gokulsingh nathusingh shochalay nirman</t>
+          <t>1716005083/RC/22012034829496 — सीमेंट क्रांकीट रोड़ एवं नाली बद्रीसिंह के मकान से अमरसिंह के मकान की और</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>0</v>
+        <v>43569</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K899" s="3"/>
+        <v>45723</v>
+      </c>
+      <c r="K899" s="3" t="n">
+        <v>46176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034442077 — Shochalay balusingh bhuvanisingh pm awas id3317588</t>
+          <t>1716005083/RC/22012034838518 — Cement Kancrit Road nirman Balusingh ke makan se Gokul prajapat ke makan ki Or</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>12000</v>
+        <v>22000</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>11468</v>
+        <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>43691</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034442078 — Shochalay nirman badarsingh nathusingh pm awas id2558477</t>
+          <t>1716005083/RC/22012034846408 — Cement Kancrit nirman Ram mandir ke samne</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>12000</v>
+        <v>23000</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>11996</v>
+        <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>43655</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034442080 — Shochalay nirman gokulsingh nathusingh pm awas id2581514</t>
+          <t>1716005083/RC/22012034846410 — Cement Kancrit Road nirman Bharat ke makan se Mataji mandir ki Or</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>12000</v>
+        <v>64000</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>11468</v>
+        <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>43717</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034442081 — Shochalay nirman ramesh dulesingh pm awas id1696159</t>
+          <t>1716005083/RC/329 — 1716005083/RC/329</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>12000</v>
+        <v>186000</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>11996</v>
+        <v>31812</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>43655</v>
+        <v>41260</v>
       </c>
       <c r="K903" s="3" t="n">
-        <v>46086</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034442082 — Shochalay Nirman bhanwarsingh amarsingh Pm awas ID3206123</t>
+          <t>1716005083/RS/22012034248397 — shochalay nirman jhujharlal  kishanlal</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>12000</v>
+        <v>10000</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>11996</v>
+        <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>43655</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012034442084 — Shochalay nirman gokulsingh devisingh pm awas id 3223074</t>
+          <t>1716005083/RS/22012034248431 — shochalaynirman jujharlal  kishanlal</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>10412</v>
+        <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>43691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1716005083/RS/22012035119679 — Swachhat parisar nai abadi hanuman mandir parisar rawatkheda</t>
+          <t>1716005083/RS/22012034248486 — sochalayneramann bhgdiram nndaa ji</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>48000</v>
+        <v>10000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>47945</v>
+        <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>45266</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1134 — Well Kheshuram Motiji Dandakheda</t>
+          <t>1716005083/RS/22012034248503 — sochaiy nirman gangaram uda ji</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>138000</v>
+        <v>10000</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>57622</v>
+        <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>39590</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1135 — Well Balusingh Kalusingh Gujar Dandakheda</t>
+          <t>1716005083/RS/22012034249460 — shochalay nirman balurams/o ganpatlal</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>160000</v>
+        <v>10000</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>134461.5</v>
+        <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>39581</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1136 — Well Hiralal Anra Gujar Dandakheda</t>
+          <t>1716005083/RS/22012034249462 — sochaly nirman gopal ganpat</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>138000</v>
+        <v>10000</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>19656</v>
+        <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>39580</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1137 — Well Bhagwansingh Kheshuram Gujar Dandakheda</t>
+          <t>1716005083/RS/22012034249473 — sochaly nirman karu lal gangaram</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>160000</v>
+        <v>0</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>111469.25</v>
+        <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>39594</v>
-[...3 lines deleted...]
-      </c>
+        <v>41817</v>
+      </c>
+      <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1138 — Well Shankarsingh Mangusingh Gujar Dandakheda</t>
+          <t>1716005083/RS/22012034251007 — surajbai w/o prabhulal</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>138000</v>
+        <v>10000</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>40100</v>
+        <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>39585</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1139 — Well Devilal Padmagi Balai Dandakheda</t>
+          <t>1716005083/RS/22012034274619 — shochalay nirman prabhulal  s/o badrilal rayaka</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>160000</v>
+        <v>10000</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>94160</v>
+        <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>39588</v>
-[...3 lines deleted...]
-      </c>
+        <v>41781</v>
+      </c>
+      <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/1140 — Well Jojar kishan Dandakheda</t>
+          <t>1716005083/RS/22012034306074 — sochalay nirman shiv singh mandu singh dhanda kheda</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>160000</v>
+        <v>12000</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>106660.5</v>
+        <v>11974</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>39595</v>
+        <v>42684</v>
       </c>
       <c r="K913" s="3" t="n">
-        <v>41841</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/2115 — निर्मल निर रावतखेडा</t>
+          <t>1716005083/RS/22012034306075 — sochalay niraman munna bai mohan lal dhandakheda</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>394000</v>
+        <v>12000</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>313658.89</v>
+        <v>11974</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>40329</v>
+        <v>42684</v>
       </c>
       <c r="K914" s="3" t="n">
-        <v>42341</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034324133 — Water conservation (pmksy)</t>
+          <t>1716005083/RS/22012034306076 — sochayaly niraman shambhu lal mohan lal</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>652000</v>
+        <v>12000</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>633712.05</v>
+        <v>11974</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>43039</v>
+        <v>42684</v>
       </c>
       <c r="K915" s="3" t="n">
-        <v>43454</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034324135 — Water Conservation (PMKSY)</t>
+          <t>1716005083/RS/22012034306167 — SOCHALAY NIRMAN GOKUL SINGH MADHU SINGH DHANDKHEDA</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>1498000</v>
+        <v>12000</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>1495605.5</v>
+        <v>11974</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>42869</v>
+        <v>42689</v>
       </c>
       <c r="K916" s="3" t="n">
-        <v>43344</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034326671 — dhudhakhedi mata ji ke pas talab jirnoudhar</t>
+          <t>1716005083/RS/22012034306168 — SOCHALAY NIRMAN KRISHNAPAL SINGH VIJAY SINGH DHANDAKHEDA</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>389000</v>
+        <v>12000</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>340436</v>
+        <v>11974</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>42879</v>
+        <v>42689</v>
       </c>
       <c r="K917" s="3" t="n">
-        <v>43245</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034326674 — devriyamoti kueya hotara ka talab me jirnoudhar</t>
+          <t>1716005083/RS/22012034307438 — sochalay niraman badar singh ratan singh</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>227000</v>
+        <v>12000</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>222400</v>
+        <v>11974</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>42879</v>
+        <v>42696</v>
       </c>
       <c r="K918" s="3" t="n">
-        <v>43245</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034355423 — boribandhan devriya moti</t>
+          <t>1716005083/RS/22012034308573 — sochalay nirman bheru lal devi lal</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>14300</v>
+        <v>12000</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>11352</v>
+        <v>11640</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>43005</v>
+        <v>42711</v>
       </c>
       <c r="K919" s="3" t="n">
-        <v>43245</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034355426 — boribandhan dhandakheda</t>
+          <t>1716005083/RS/22012034308577 — sochalay nirman bheru lal bhuvan</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>37700</v>
+        <v>12000</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>28896</v>
+        <v>11974</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>43005</v>
+        <v>42705</v>
       </c>
       <c r="K920" s="3" t="n">
-        <v>43245</v>
+        <v>43045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034355429 — boribandhan dhandakheda</t>
+          <t>1716005083/RS/22012034375656 — suresh lal prabhu lal sochalay dhandakedha</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>35900</v>
+        <v>12000</v>
       </c>
       <c r="I921" s="2" t="n">
-        <v>26832</v>
+        <v>11912</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>43005</v>
+        <v>43002</v>
       </c>
       <c r="K921" s="3" t="n">
-        <v>43245</v>
+        <v>43374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034355431 — boribandhan dhandakheda</t>
+          <t>1716005083/RS/22012034375659 — sochalay nirman gokul lal bhuvan</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>35900</v>
+        <v>12000</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>28896</v>
+        <v>11912</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>43005</v>
+        <v>43006</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>43245</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034355433 — boribandhan devriya moti</t>
+          <t>1716005083/RS/22012034376016 — sochalay nirman man singh nirbhe singh dhandakedha</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>14900</v>
+        <v>12000</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>10320</v>
+        <v>3804</v>
       </c>
       <c r="J923" s="3" t="n">
         <v>43005</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>43245</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034378702 — water conservation (pmksy) checkdam Devriya moti sr. 133</t>
+          <t>1716005083/RS/22012034376018 — sochalay nirman bhapu singh nerbhe singh dhandakedha</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>0</v>
+        <v>12104</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K924" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K924" s="3" t="n">
+        <v>43406</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034423958 — contrutranch rawatkheda me</t>
+          <t>1716005083/RS/22012034376020 — sochalay nirman shiv singh laxaman singh dhandakedha</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>318000</v>
+        <v>12000</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>0</v>
+        <v>12104</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>43336</v>
-[...1 lines deleted...]
-      <c r="K925" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K925" s="3" t="n">
+        <v>43406</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034441215 — Contur trench evm c.p.t. nirman</t>
+          <t>1716005083/RS/22012034376023 — sochalay nirman bhapu lal chander lal dhanda keda</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>318000</v>
+        <v>12000</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>62228</v>
+        <v>11912</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>43524</v>
-[...1 lines deleted...]
-      <c r="K926" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K926" s="3" t="n">
+        <v>43389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034441450 — Navin check dem nirman gav ke pas khal par 01</t>
+          <t>1716005083/RS/22012034376024 — sochalay nirman bhanver bhuvan rawtkedha</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>532000</v>
+        <v>12000</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>528673</v>
+        <v>3816</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>43530</v>
+        <v>43006</v>
       </c>
       <c r="K927" s="3" t="n">
-        <v>43887</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034441452 — Navin chck dem nirman 02</t>
+          <t>1716005083/RS/22012034376026 — sochalay nirman fulchand narayan rawtkedha</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>579000</v>
+        <v>12000</v>
       </c>
       <c r="I928" s="2" t="n">
-        <v>574500</v>
+        <v>3816</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>43524</v>
+        <v>43006</v>
       </c>
       <c r="K928" s="3" t="n">
-        <v>44499</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034446781 — parkoleshan talab nirman dhandakheda</t>
+          <t>1716005083/RS/22012034376816 — sochalay nirman raghu singh nirdhari</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>458000</v>
+        <v>12000</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>457398</v>
+        <v>10364</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>43534</v>
+        <v>43008</v>
       </c>
       <c r="K929" s="3" t="n">
-        <v>43971</v>
+        <v>43409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034480663 — Dug out pond nirman kuiya hotra no.1</t>
+          <t>1716005083/RS/22012034376818 — sochalaye nirman manoher singh nirdhari</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>381589.85</v>
+        <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>370426.22</v>
+        <v>1032</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>43817</v>
-[...3 lines deleted...]
-      </c>
+        <v>43008</v>
+      </c>
+      <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034480665 — Dug out pond nirman kuiya hotra no.2</t>
+          <t>1716005083/RS/22012034376821 — sochalaynirman kachru singh karu singh devriya moti</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>415130.26</v>
+        <v>12000</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>408136.2</v>
+        <v>3816</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>43867</v>
+        <v>43008</v>
       </c>
       <c r="K931" s="3" t="n">
-        <v>44143</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034480666 — Soak pit gadda midil school ke pass</t>
+          <t>1716005083/RS/22012034376822 — sochalay nirman goverdhan lal devriya moti</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>43645</v>
-[...1 lines deleted...]
-      <c r="K932" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K932" s="3" t="n">
+        <v>43184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034480667 — Soak pit gadda hanuman mandit ke pas hendpamp</t>
+          <t>1716005083/RS/22012034376823 — sochalay nirman hamu ji rawtkedha</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>0</v>
+        <v>3642</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>43645</v>
-[...1 lines deleted...]
-      <c r="K933" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K933" s="3" t="n">
+        <v>43661</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034480669 — soak pit gadda balusingh ke bade ke pass hendpamp</t>
+          <t>1716005083/RS/22012034376824 — sochalay nirman mohan bai bhuvan ji rawtkedha</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>0</v>
+        <v>3612</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>43645</v>
-[...1 lines deleted...]
-      <c r="K934" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K934" s="3" t="n">
+        <v>43184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034560167 — Dug out pond kuiya hotra no.03</t>
+          <t>1716005083/RS/22012034376825 — sochalay nirman karu singh bhuvani  singh devriya moti</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>0</v>
+        <v>11942</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K935" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K935" s="3" t="n">
+        <v>43406</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034563236 — nala nirman esteching devriya moti</t>
+          <t>1716005083/RS/22012034427472 — MP2581514 Gokulsingh nathusingh shochalay nirman</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>43922</v>
+        <v>43327</v>
       </c>
       <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034619391 — nirmal nir kup nirman mataji mandir ke pas rawtkheda</t>
+          <t>1716005083/RS/22012034442077 — Shochalay balusingh bhuvanisingh pm awas id3317588</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I937" s="2" t="n">
-        <v>0</v>
+        <v>11468</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K937" s="3"/>
+        <v>43691</v>
+      </c>
+      <c r="K937" s="3" t="n">
+        <v>46086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034619392 — nirmal nir kup nirman mataji mandir ke pas rawtkheda</t>
+          <t>1716005083/RS/22012034442078 — Shochalay nirman badarsingh nathusingh pm awas id2558477</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I938" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K938" s="3"/>
+        <v>43655</v>
+      </c>
+      <c r="K938" s="3" t="n">
+        <v>46086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034619393 — nirmal nir kup nirman mataji mandir ke pas rawtkheda</t>
+          <t>1716005083/RS/22012034442080 — Shochalay nirman gokulsingh nathusingh pm awas id2581514</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>571353.21</v>
+        <v>12000</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>387943.8</v>
+        <v>11468</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>44299</v>
+        <v>43717</v>
       </c>
       <c r="K939" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034619458 — Nirmal nir kup nirman mata ji mandir ke pas rawtkheda</t>
+          <t>1716005083/RS/22012034442081 — Shochalay nirman ramesh dulesingh pm awas id1696159</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I940" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K940" s="3"/>
+        <v>43655</v>
+      </c>
+      <c r="K940" s="3" t="n">
+        <v>46086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034713904 — CTR recharge well panchvan ke pas nirmalnir</t>
+          <t>1716005083/RS/22012034442082 — Shochalay Nirman bhanwarsingh amarsingh Pm awas ID3206123</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>14467.3</v>
+        <v>12000</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>0</v>
+        <v>11996</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K941" s="3"/>
+        <v>43655</v>
+      </c>
+      <c r="K941" s="3" t="n">
+        <v>46086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034713956 — CTR recharge well nirmalnir ke pas rawatkheda</t>
+          <t>1716005083/RS/22012034442084 — Shochalay nirman gokulsingh devisingh pm awas id 3223074</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>0</v>
+        <v>10412</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K942" s="3"/>
+        <v>43691</v>
+      </c>
+      <c r="K942" s="3" t="n">
+        <v>46086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034713966 — CTR recharge well hanumanji ke pas nirmal nir</t>
+          <t>1716005083/RS/22012035119679 — Swachhat parisar nai abadi hanuman mandir parisar rawatkheda</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>0</v>
+        <v>47945</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K943" s="3"/>
+        <v>45266</v>
+      </c>
+      <c r="K943" s="3" t="n">
+        <v>45492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034732172 — Gram dhandakheda me kala ji maharj ke mandir ke pas talab jinoudhar</t>
+          <t>1716005083/WC/1134 — Well Kheshuram Motiji Dandakheda</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>471243.21</v>
+        <v>138000</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>450306</v>
+        <v>57622</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>44378</v>
+        <v>39590</v>
       </c>
       <c r="K944" s="3" t="n">
-        <v>45701</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034732378 — Gram rawtkheda me nahi abadi me Nirmal nir ke pas talab jirno udhar</t>
+          <t>1716005083/WC/1135 — Well Balusingh Kalusingh Gujar Dandakheda</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>485992.1</v>
+        <v>160000</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>491091</v>
+        <v>134461.5</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>44378</v>
+        <v>39581</v>
       </c>
       <c r="K945" s="3" t="n">
-        <v>45701</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882510 — lich pit nirman nai abadi ke pas dhandakheda</t>
+          <t>1716005083/WC/1136 — Well Hiralal Anra Gujar Dandakheda</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>0</v>
+        <v>19656</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K946" s="3"/>
+        <v>39580</v>
+      </c>
+      <c r="K946" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882511 — lich pit nirman nai abadi ke pas dhandakheda</t>
+          <t>1716005083/WC/1137 — Well Bhagwansingh Kheshuram Gujar Dandakheda</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>0</v>
+        <v>160000</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>0</v>
+        <v>111469.25</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K947" s="3"/>
+        <v>39594</v>
+      </c>
+      <c r="K947" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882512 — lich pit nirman nadi ke pas dhandakheda</t>
+          <t>1716005083/WC/1138 — Well Shankarsingh Mangusingh Gujar Dandakheda</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>0</v>
+        <v>40100</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>44525</v>
-[...1 lines deleted...]
-      <c r="K948" s="3"/>
+        <v>39585</v>
+      </c>
+      <c r="K948" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882515 — lich pit nirman nadi ke pas dhandakheda</t>
+          <t>1716005083/WC/1139 — Well Devilal Padmagi Balai Dandakheda</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>9000</v>
+        <v>160000</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>8930</v>
+        <v>94160</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>44532</v>
+        <v>39588</v>
       </c>
       <c r="K949" s="3" t="n">
-        <v>44671</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882522 — lich pit nirman kal maharaj ke pas ravtkheda</t>
+          <t>1716005083/WC/1140 — Well Jojar kishan Dandakheda</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>9000</v>
+        <v>160000</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>8930</v>
+        <v>106660.5</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>44532</v>
+        <v>39595</v>
       </c>
       <c r="K950" s="3" t="n">
-        <v>44671</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882523 — lich pitn nirman nirmal nir ke pas nirdhari</t>
+          <t>1716005083/WC/2115 — निर्मल निर रावतखेडा</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>9000</v>
+        <v>394000</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>8930</v>
+        <v>313658.89</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>44532</v>
+        <v>40329</v>
       </c>
       <c r="K951" s="3" t="n">
-        <v>44671</v>
+        <v>42341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034882531 — lich pit nirman midil school ke pas dhandakheda</t>
+          <t>1716005083/WC/22012034324133 — Water conservation (pmksy)</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>9000</v>
+        <v>652000</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>8930</v>
+        <v>633712.05</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>44532</v>
+        <v>43039</v>
       </c>
       <c r="K952" s="3" t="n">
-        <v>44671</v>
+        <v>43454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012034896820 — gram dhandakheda me kalabavaji ke pas talab jironoudhar</t>
+          <t>1716005083/WC/22012034324135 — Water Conservation (PMKSY)</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>794067.44</v>
+        <v>1498000</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>749050.18</v>
+        <v>1495605.5</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>44689</v>
+        <v>42869</v>
       </c>
       <c r="K953" s="3" t="n">
-        <v>45572</v>
+        <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035048231 — dug out pond nirman rawtkheda</t>
+          <t>1716005083/WC/22012034326671 — dhudhakhedi mata ji ke pas talab jirnoudhar</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>534360.62</v>
+        <v>389000</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>506896</v>
+        <v>340436</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>45182</v>
+        <v>42879</v>
       </c>
       <c r="K954" s="3" t="n">
-        <v>45797</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035048233 — dug out pond nirman dhandakheda</t>
+          <t>1716005083/WC/22012034326674 — devriyamoti kueya hotara ka talab me jirnoudhar</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
-        <v>529954.36</v>
+        <v>227000</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>307368.55</v>
+        <v>222400</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>45207</v>
+        <v>42879</v>
       </c>
       <c r="K955" s="3" t="n">
-        <v>45802</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035222111 — परकोलेशन टेंक गुराड़िया विजय रोड पर देवरिया मोती</t>
+          <t>1716005083/WC/22012034355423 — boribandhan devriya moti</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
-        <v>0</v>
+        <v>14300</v>
       </c>
       <c r="I956" s="2" t="n">
-        <v>0</v>
+        <v>11352</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>45519</v>
-[...1 lines deleted...]
-      <c r="K956" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K956" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035222123 — खेत तालाब निर्माण कार्य हितग्राही श्री राधाबाई पति शंकर सिंह धानडा खेड़ा</t>
+          <t>1716005083/WC/22012034355426 — boribandhan dhandakheda</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>0</v>
+        <v>37700</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>0</v>
+        <v>28896</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>45519</v>
-[...1 lines deleted...]
-      <c r="K957" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K957" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035228968 — Purcolation Tank Shyamsinghji ke khet ke pas Ravatkheda</t>
+          <t>1716005083/WC/22012034355429 — boribandhan dhandakheda</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
-        <v>484847.75</v>
+        <v>35900</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>52286.4</v>
+        <v>26832</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>45663</v>
-[...1 lines deleted...]
-      <c r="K958" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K958" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035239837 — ग्राम देवरिया मोती मे गुराडिया विजय रास्ते पर नवीन तालाब निर्माण</t>
+          <t>1716005083/WC/22012034355431 — boribandhan dhandakheda</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>0</v>
+        <v>35900</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>0</v>
+        <v>28896</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>45569</v>
-[...1 lines deleted...]
-      <c r="K959" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K959" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035285363 — परकोलेशन टैंक निर्माण रावतखेड़ा</t>
+          <t>1716005083/WC/22012034355433 — boribandhan devriya moti</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
-        <v>599015.97</v>
+        <v>14900</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>0</v>
+        <v>10320</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>45757</v>
-[...1 lines deleted...]
-      <c r="K960" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K960" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035292432 — JGSA NIRMAL NIR KUP RECHARGE PIT HANUMAN MANDIR KE PAS</t>
+          <t>1716005083/WC/22012034378702 — water conservation (pmksy) checkdam Devriya moti sr. 133</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I961" s="2" t="n">
-        <v>23733.06</v>
+        <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035292441 — JGSA Nirmal nir kup recharge pit nirman school ke pass devriya moti</t>
+          <t>1716005083/WC/22012034423958 — contrutranch rawatkheda me</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
-        <v>25899.46</v>
+        <v>318000</v>
       </c>
       <c r="I962" s="2" t="n">
-        <v>25038</v>
+        <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>43336</v>
+      </c>
+      <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035292445 — JGSA NIRMAL NIR KUP RECHARGE PIT TALAB KE PAS RAVATKHEDA</t>
+          <t>1716005083/WC/22012034441215 — Contur trench evm c.p.t. nirman</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
-        <v>25899.46</v>
+        <v>318000</v>
       </c>
       <c r="I963" s="2" t="n">
-        <v>25038.06</v>
+        <v>62228</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>43524</v>
+      </c>
+      <c r="K963" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035312590 — JGSA kup recharge pit  nirman Nirmal nir ke pas Ravatkheda</t>
+          <t>1716005083/WC/22012034441450 — Navin check dem nirman gav ke pas khal par 01</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
-        <v>25899.46</v>
+        <v>532000</v>
       </c>
       <c r="I964" s="2" t="n">
-        <v>0</v>
+        <v>528673</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>45772</v>
-[...1 lines deleted...]
-      <c r="K964" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K964" s="3" t="n">
+        <v>43887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/556 — Well Balusingh Kalusingh</t>
+          <t>1716005083/WC/22012034441452 — Navin chck dem nirman 02</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
-        <v>160000</v>
+        <v>579000</v>
       </c>
       <c r="I965" s="2" t="n">
-        <v>78887.5</v>
+        <v>574500</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>39935</v>
-[...1 lines deleted...]
-      <c r="K965" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K965" s="3" t="n">
+        <v>44499</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/557 — Well Kheshuram Moti</t>
+          <t>1716005083/WC/22012034446781 — parkoleshan talab nirman dhandakheda</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
-        <v>138000</v>
+        <v>458000</v>
       </c>
       <c r="I966" s="2" t="n">
-        <v>19820</v>
+        <v>457398</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>40316</v>
+        <v>43534</v>
       </c>
       <c r="K966" s="3" t="n">
-        <v>41841</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/558 — Well Bhavansingh Kheshuram</t>
+          <t>1716005083/WC/22012034480663 — Dug out pond nirman kuiya hotra no.1</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
-        <v>160000</v>
+        <v>381589.85</v>
       </c>
       <c r="I967" s="2" t="n">
-        <v>34605</v>
+        <v>370426.22</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>39937</v>
+        <v>43817</v>
       </c>
       <c r="K967" s="3" t="n">
-        <v>40295</v>
+        <v>44143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/56 — उदयसिंह देवीसिंह गुर्जर दे0 मोती</t>
+          <t>1716005083/WC/22012034480665 — Dug out pond nirman kuiya hotra no.2</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
-        <v>184000</v>
+        <v>415130.26</v>
       </c>
       <c r="I968" s="2" t="n">
-        <v>128425.83</v>
+        <v>408136.2</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>40269</v>
+        <v>43867</v>
       </c>
       <c r="K968" s="3" t="n">
-        <v>42341</v>
+        <v>44143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/560 — Well Shankarsingh Magusingh</t>
+          <t>1716005083/WC/22012034480666 — Soak pit gadda midil school ke pass</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I969" s="2" t="n">
-        <v>70675</v>
+        <v>0</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>43645</v>
+      </c>
+      <c r="K969" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/562 — Well Devilal Padma ji</t>
+          <t>1716005083/WC/22012034480667 — Soak pit gadda hanuman mandit ke pas hendpamp</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
-        <v>160000</v>
+        <v>0</v>
       </c>
       <c r="I970" s="2" t="n">
-        <v>140700</v>
+        <v>0</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>39972</v>
-[...3 lines deleted...]
-      </c>
+        <v>43645</v>
+      </c>
+      <c r="K970" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/563 — Well Hiralal Amraji</t>
+          <t>1716005083/WC/22012034480669 — soak pit gadda balusingh ke bade ke pass hendpamp</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I971" s="2" t="n">
-        <v>128060.5</v>
+        <v>0</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>39849</v>
-[...3 lines deleted...]
-      </c>
+        <v>43645</v>
+      </c>
+      <c r="K971" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/564 — Well Sitabai Bagdiram</t>
+          <t>1716005083/WC/22012034560167 — Dug out pond kuiya hotra no.03</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I972" s="2" t="n">
-        <v>60923</v>
+        <v>0</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>39911</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K972" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/57 — बालुसिंह रामसिंह</t>
+          <t>1716005083/WC/22012034563236 — nala nirman esteching devriya moti</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
-        <v>161000</v>
+        <v>0</v>
       </c>
       <c r="I973" s="2" t="n">
-        <v>20400</v>
+        <v>0</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K973" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/58 — राघु पिता भुवान</t>
+          <t>1716005083/WC/22012034619391 — nirmal nir kup nirman mataji mandir ke pas rawtkheda</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
-        <v>136000</v>
+        <v>0</v>
       </c>
       <c r="I974" s="2" t="n">
-        <v>12600</v>
+        <v>0</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>40315</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K974" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/9993661013 — Richarjpith Dhandakheda</t>
+          <t>1716005083/WC/22012034619392 — nirmal nir kup nirman mataji mandir ke pas rawtkheda</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
-        <v>485000</v>
+        <v>0</v>
       </c>
       <c r="I975" s="2" t="n">
-        <v>469602</v>
+        <v>0</v>
       </c>
       <c r="J975" s="3" t="n">
-        <v>42350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K975" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/9993668322 — richarjpit nirman</t>
+          <t>1716005083/WC/22012034619393 — nirmal nir kup nirman mataji mandir ke pas rawtkheda</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
-        <v>0</v>
+        <v>571353.21</v>
       </c>
       <c r="I976" s="2" t="n">
-        <v>0</v>
+        <v>387943.8</v>
       </c>
       <c r="J976" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K976" s="3"/>
+        <v>44299</v>
+      </c>
+      <c r="K976" s="3" t="n">
+        <v>46086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>SITAMAU</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WH/22012034941335 — purcolation tank nirman ravatkheda</t>
+          <t>1716005083/WC/22012034619458 — Nirmal nir kup nirman mata ji mandir ke pas rawtkheda</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J977" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K977" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C978" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D978" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E978" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F978" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034713904 — CTR recharge well panchvan ke pas nirmalnir</t>
+        </is>
+      </c>
+      <c r="G978" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H978" s="2" t="n">
+        <v>14467.3</v>
+      </c>
+      <c r="I978" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J978" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K978" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C979" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D979" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E979" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F979" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034713956 — CTR recharge well nirmalnir ke pas rawatkheda</t>
+        </is>
+      </c>
+      <c r="G979" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H979" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I979" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J979" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K979" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C980" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D980" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E980" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F980" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034713966 — CTR recharge well hanumanji ke pas nirmal nir</t>
+        </is>
+      </c>
+      <c r="G980" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H980" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I980" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J980" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K980" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C981" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D981" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E981" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F981" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034732172 — Gram dhandakheda me kala ji maharj ke mandir ke pas talab jinoudhar</t>
+        </is>
+      </c>
+      <c r="G981" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H981" s="2" t="n">
+        <v>471243.21</v>
+      </c>
+      <c r="I981" s="2" t="n">
+        <v>450306</v>
+      </c>
+      <c r="J981" s="3" t="n">
+        <v>44378</v>
+      </c>
+      <c r="K981" s="3" t="n">
+        <v>45701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C982" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D982" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E982" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F982" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034732378 — Gram rawtkheda me nahi abadi me Nirmal nir ke pas talab jirno udhar</t>
+        </is>
+      </c>
+      <c r="G982" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H982" s="2" t="n">
+        <v>485992.1</v>
+      </c>
+      <c r="I982" s="2" t="n">
+        <v>491091</v>
+      </c>
+      <c r="J982" s="3" t="n">
+        <v>44378</v>
+      </c>
+      <c r="K982" s="3" t="n">
+        <v>45701</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C983" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D983" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E983" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F983" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882510 — lich pit nirman nai abadi ke pas dhandakheda</t>
+        </is>
+      </c>
+      <c r="G983" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H983" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I983" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J983" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K983" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C984" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D984" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E984" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F984" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882511 — lich pit nirman nai abadi ke pas dhandakheda</t>
+        </is>
+      </c>
+      <c r="G984" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H984" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I984" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J984" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K984" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C985" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D985" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E985" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F985" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882512 — lich pit nirman nadi ke pas dhandakheda</t>
+        </is>
+      </c>
+      <c r="G985" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H985" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I985" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J985" s="3" t="n">
+        <v>44525</v>
+      </c>
+      <c r="K985" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C986" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D986" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E986" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F986" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882515 — lich pit nirman nadi ke pas dhandakheda</t>
+        </is>
+      </c>
+      <c r="G986" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H986" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I986" s="2" t="n">
+        <v>8930</v>
+      </c>
+      <c r="J986" s="3" t="n">
+        <v>44532</v>
+      </c>
+      <c r="K986" s="3" t="n">
+        <v>44671</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C987" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D987" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E987" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F987" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882522 — lich pit nirman kal maharaj ke pas ravtkheda</t>
+        </is>
+      </c>
+      <c r="G987" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H987" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I987" s="2" t="n">
+        <v>8930</v>
+      </c>
+      <c r="J987" s="3" t="n">
+        <v>44532</v>
+      </c>
+      <c r="K987" s="3" t="n">
+        <v>44671</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
+      <c r="A988" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B988" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C988" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D988" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E988" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F988" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882523 — lich pitn nirman nirmal nir ke pas nirdhari</t>
+        </is>
+      </c>
+      <c r="G988" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H988" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I988" s="2" t="n">
+        <v>8930</v>
+      </c>
+      <c r="J988" s="3" t="n">
+        <v>44532</v>
+      </c>
+      <c r="K988" s="3" t="n">
+        <v>44671</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
+      <c r="A989" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B989" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C989" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D989" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E989" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F989" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034882531 — lich pit nirman midil school ke pas dhandakheda</t>
+        </is>
+      </c>
+      <c r="G989" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H989" s="2" t="n">
+        <v>9000</v>
+      </c>
+      <c r="I989" s="2" t="n">
+        <v>8930</v>
+      </c>
+      <c r="J989" s="3" t="n">
+        <v>44532</v>
+      </c>
+      <c r="K989" s="3" t="n">
+        <v>44671</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
+      <c r="A990" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B990" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C990" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D990" s="1" t="inlineStr">
+        <is>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+        </is>
+      </c>
+      <c r="E990" s="1" t="inlineStr">
+        <is>
+          <t>Grass Land Development</t>
+        </is>
+      </c>
+      <c r="F990" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012034896820 — gram dhandakheda me kalabavaji ke pas talab jironoudhar</t>
+        </is>
+      </c>
+      <c r="G990" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H990" s="2" t="n">
+        <v>794067.44</v>
+      </c>
+      <c r="I990" s="2" t="n">
+        <v>749050.18</v>
+      </c>
+      <c r="J990" s="3" t="n">
+        <v>44689</v>
+      </c>
+      <c r="K990" s="3" t="n">
+        <v>45572</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
+      <c r="A991" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B991" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C991" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D991" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E991" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F991" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035048231 — dug out pond nirman rawtkheda</t>
+        </is>
+      </c>
+      <c r="G991" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H991" s="2" t="n">
+        <v>534360.62</v>
+      </c>
+      <c r="I991" s="2" t="n">
+        <v>506896</v>
+      </c>
+      <c r="J991" s="3" t="n">
+        <v>45182</v>
+      </c>
+      <c r="K991" s="3" t="n">
+        <v>45797</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
+      <c r="A992" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B992" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C992" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D992" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E992" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F992" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035048233 — dug out pond nirman dhandakheda</t>
+        </is>
+      </c>
+      <c r="G992" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H992" s="2" t="n">
+        <v>529954.36</v>
+      </c>
+      <c r="I992" s="2" t="n">
+        <v>307368.55</v>
+      </c>
+      <c r="J992" s="3" t="n">
+        <v>45207</v>
+      </c>
+      <c r="K992" s="3" t="n">
+        <v>45802</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
+      <c r="A993" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B993" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C993" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D993" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E993" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F993" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035222111 — परकोलेशन टेंक गुराड़िया विजय रोड पर देवरिया मोती</t>
+        </is>
+      </c>
+      <c r="G993" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H993" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I993" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J993" s="3" t="n">
+        <v>45519</v>
+      </c>
+      <c r="K993" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
+      <c r="A994" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B994" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C994" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D994" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E994" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F994" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035222123 — खेत तालाब निर्माण कार्य हितग्राही श्री राधाबाई पति शंकर सिंह धानडा खेड़ा</t>
+        </is>
+      </c>
+      <c r="G994" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H994" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I994" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J994" s="3" t="n">
+        <v>45519</v>
+      </c>
+      <c r="K994" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
+      <c r="A995" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B995" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C995" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D995" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E995" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F995" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035228968 — Purcolation Tank Shyamsinghji ke khet ke pas Ravatkheda</t>
+        </is>
+      </c>
+      <c r="G995" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H995" s="2" t="n">
+        <v>484847.75</v>
+      </c>
+      <c r="I995" s="2" t="n">
+        <v>52286.4</v>
+      </c>
+      <c r="J995" s="3" t="n">
+        <v>45663</v>
+      </c>
+      <c r="K995" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
+      <c r="A996" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B996" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C996" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D996" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E996" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F996" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035239837 — ग्राम देवरिया मोती मे गुराडिया विजय रास्ते पर नवीन तालाब निर्माण</t>
+        </is>
+      </c>
+      <c r="G996" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H996" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I996" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J996" s="3" t="n">
+        <v>45569</v>
+      </c>
+      <c r="K996" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
+      <c r="A997" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B997" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C997" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D997" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E997" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F997" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035285363 — परकोलेशन टैंक निर्माण रावतखेड़ा</t>
+        </is>
+      </c>
+      <c r="G997" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H997" s="2" t="n">
+        <v>599015.97</v>
+      </c>
+      <c r="I997" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J997" s="3" t="n">
+        <v>45757</v>
+      </c>
+      <c r="K997" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
+      <c r="A998" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B998" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C998" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D998" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E998" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F998" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035292432 — JGSA NIRMAL NIR KUP RECHARGE PIT HANUMAN MANDIR KE PAS</t>
+        </is>
+      </c>
+      <c r="G998" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H998" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I998" s="2" t="n">
+        <v>23733.06</v>
+      </c>
+      <c r="J998" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K998" s="3" t="n">
+        <v>46198</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
+      <c r="A999" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B999" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C999" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D999" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E999" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F999" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035292441 — JGSA Nirmal nir kup recharge pit nirman school ke pass devriya moti</t>
+        </is>
+      </c>
+      <c r="G999" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H999" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I999" s="2" t="n">
+        <v>25038</v>
+      </c>
+      <c r="J999" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K999" s="3" t="n">
+        <v>46198</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
+      <c r="A1000" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1000" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1000" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1000" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E1000" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F1000" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035292445 — JGSA NIRMAL NIR KUP RECHARGE PIT TALAB KE PAS RAVATKHEDA</t>
+        </is>
+      </c>
+      <c r="G1000" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H1000" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I1000" s="2" t="n">
+        <v>25038.06</v>
+      </c>
+      <c r="J1000" s="3" t="n">
+        <v>45782</v>
+      </c>
+      <c r="K1000" s="3" t="n">
+        <v>46198</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
+      <c r="A1001" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1001" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C1001" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1001" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E1001" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F1001" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/22012035312590 — JGSA kup recharge pit  nirman Nirmal nir ke pas Ravatkheda</t>
+        </is>
+      </c>
+      <c r="G1001" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1001" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I1001" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1001" s="3" t="n">
+        <v>45772</v>
+      </c>
+      <c r="K1001" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
+      <c r="A1002" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1002" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C1002" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1002" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1002" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1002" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/556 — Well Balusingh Kalusingh</t>
+        </is>
+      </c>
+      <c r="G1002" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1002" s="2" t="n">
+        <v>160000</v>
+      </c>
+      <c r="I1002" s="2" t="n">
+        <v>78887.5</v>
+      </c>
+      <c r="J1002" s="3" t="n">
+        <v>39935</v>
+      </c>
+      <c r="K1002" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
+      <c r="A1003" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1003" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1003" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1003" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1003" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1003" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/557 — Well Kheshuram Moti</t>
+        </is>
+      </c>
+      <c r="G1003" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1003" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I1003" s="2" t="n">
+        <v>19820</v>
+      </c>
+      <c r="J1003" s="3" t="n">
+        <v>40316</v>
+      </c>
+      <c r="K1003" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
+      <c r="A1004" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1004" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C1004" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1004" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1004" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1004" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/558 — Well Bhavansingh Kheshuram</t>
+        </is>
+      </c>
+      <c r="G1004" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1004" s="2" t="n">
+        <v>160000</v>
+      </c>
+      <c r="I1004" s="2" t="n">
+        <v>34605</v>
+      </c>
+      <c r="J1004" s="3" t="n">
+        <v>39937</v>
+      </c>
+      <c r="K1004" s="3" t="n">
+        <v>40295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
+      <c r="A1005" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1005" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1005" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1005" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1005" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1005" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/56 — उदयसिंह देवीसिंह गुर्जर दे0 मोती</t>
+        </is>
+      </c>
+      <c r="G1005" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1005" s="2" t="n">
+        <v>184000</v>
+      </c>
+      <c r="I1005" s="2" t="n">
+        <v>128425.83</v>
+      </c>
+      <c r="J1005" s="3" t="n">
+        <v>40269</v>
+      </c>
+      <c r="K1005" s="3" t="n">
+        <v>42341</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
+      <c r="A1006" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1006" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1006" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1006" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1006" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1006" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/560 — Well Shankarsingh Magusingh</t>
+        </is>
+      </c>
+      <c r="G1006" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1006" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I1006" s="2" t="n">
+        <v>70675</v>
+      </c>
+      <c r="J1006" s="3" t="n">
+        <v>40269</v>
+      </c>
+      <c r="K1006" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
+      <c r="A1007" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1007" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C1007" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1007" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1007" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1007" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/562 — Well Devilal Padma ji</t>
+        </is>
+      </c>
+      <c r="G1007" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1007" s="2" t="n">
+        <v>160000</v>
+      </c>
+      <c r="I1007" s="2" t="n">
+        <v>140700</v>
+      </c>
+      <c r="J1007" s="3" t="n">
+        <v>39972</v>
+      </c>
+      <c r="K1007" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
+      <c r="A1008" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1008" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1008" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1008" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1008" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1008" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/563 — Well Hiralal Amraji</t>
+        </is>
+      </c>
+      <c r="G1008" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1008" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I1008" s="2" t="n">
+        <v>128060.5</v>
+      </c>
+      <c r="J1008" s="3" t="n">
+        <v>39849</v>
+      </c>
+      <c r="K1008" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C1009" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1009" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1009" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1009" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/564 — Well Sitabai Bagdiram</t>
+        </is>
+      </c>
+      <c r="G1009" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1009" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I1009" s="2" t="n">
+        <v>60923</v>
+      </c>
+      <c r="J1009" s="3" t="n">
+        <v>39911</v>
+      </c>
+      <c r="K1009" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1010" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1010" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1010" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1010" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/57 — बालुसिंह रामसिंह</t>
+        </is>
+      </c>
+      <c r="G1010" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1010" s="2" t="n">
+        <v>161000</v>
+      </c>
+      <c r="I1010" s="2" t="n">
+        <v>20400</v>
+      </c>
+      <c r="J1010" s="3" t="n">
+        <v>40269</v>
+      </c>
+      <c r="K1010" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
+      <c r="A1011" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1011" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C1011" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1011" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E1011" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F1011" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/58 — राघु पिता भुवान</t>
+        </is>
+      </c>
+      <c r="G1011" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1011" s="2" t="n">
+        <v>136000</v>
+      </c>
+      <c r="I1011" s="2" t="n">
+        <v>12600</v>
+      </c>
+      <c r="J1011" s="3" t="n">
+        <v>40315</v>
+      </c>
+      <c r="K1011" s="3" t="n">
+        <v>41841</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
+      <c r="A1012" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1012" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C1012" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1012" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1012" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1012" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/9993661013 — Richarjpith Dhandakheda</t>
+        </is>
+      </c>
+      <c r="G1012" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H1012" s="2" t="n">
+        <v>485000</v>
+      </c>
+      <c r="I1012" s="2" t="n">
+        <v>469602</v>
+      </c>
+      <c r="J1012" s="3" t="n">
+        <v>42350</v>
+      </c>
+      <c r="K1012" s="3" t="n">
+        <v>42827</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
+      <c r="A1013" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1013" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C1013" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D1013" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E1013" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F1013" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WC/9993668322 — richarjpit nirman</t>
+        </is>
+      </c>
+      <c r="G1013" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1013" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1013" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1013" s="3" t="n">
+        <v>42461</v>
+      </c>
+      <c r="K1013" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
+      <c r="A1014" s="1" t="inlineStr">
+        <is>
+          <t>SITAMAU</t>
+        </is>
+      </c>
+      <c r="B1014" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C1014" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D1014" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E1014" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F1014" s="1" t="inlineStr">
+        <is>
+          <t>1716005083/WH/22012034941335 — purcolation tank nirman ravatkheda</t>
+        </is>
+      </c>
+      <c r="G1014" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H1014" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I1014" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1014" s="3" t="n">
         <v>45451</v>
       </c>
-      <c r="K977" s="3"/>
+      <c r="K1014" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>