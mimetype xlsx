--- v0 (2026-08-30)
+++ v1 (2026-10-18)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K985"/>
+  <dimension ref="A1:K984"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 13:17:42</t>
+          <t>Exported on: 2026-10-18 00:46:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: MANDSAUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,98 +367,98 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / DHUWAKHEDI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1716001003/IF/22012035488401 — JGSA 2025 KHET TALAB NIRMAN RADHESHAYM SALAGRAM GRAM DHABA GP DHUWAKHEDI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / GOVINDKHEDA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1716001004/IC/22012034892511 — SAMUDAIK KUP NIRMAN SHIVALAY MANDIR KE MEDAN ME GP GOVINDKHEDA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45748</v>
@@ -555,239 +555,239 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / GOVINDKHEDA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1716001004/IF/22012035353626 — JGSA 2025 DUGWELL RECHARG HARISINGH MADHUSINGH GOVINDKHEDA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / GOVINDKHEDA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1716001004/IF/22012035353697 — JGSA 2025 DUGWELL RECHARG LALATABAI BAHADURSINGH GOVINDKHEDA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / GOVINDKHEDA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1716001004/IF/22012035353738 — JGSA 2025 DUGWELL RECHARG RAMSINGH SHNKARLAL GOVINDKHEDA</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / GOVINDKHEDA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1716001004/IF/22012035356634 — JGSA 2025 DUGWEEL RECHARGE NEMICHAND KANHEYALAL GOVINDKHEDA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / LOTKHEDI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1716001005/IC/22012034887415 — NIRMAL NEER KUP NIRMAN GP LOTKHEDI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45520</v>
@@ -837,380 +837,380 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SANDHARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1716001007/IF/22012035518514 — JGSA 2025 KHET TALAB NIRMAN RAMESWAR UDA JI GP SANDHARA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KALAKOT</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1716001008/IC/22012034885998 — NIRMAL NEER KUP NIRMAN GOUSHALA KE PASS GP KALAKOT</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KALAKOT</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1716001008/IC/22012034888257 — SAMUDAIK KUP NIRMAN SINCHAI HETU GOUSHALA KE PASS GP KALAKOT</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KALAKOT</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1716001008/IF/22012035357404 — JGSA 2025 DUGWELL RECHARG FULCHND KHEMA KALAKOT</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KALAKOT</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1716001008/IF/22012035358623 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULAL DHAKAD GP KALAKOT</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KALAKOT</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1716001008/IF/22012035494599 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULAL GP KALAKOT</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KALAKOT</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1716001008/IF/22012035494604 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULAL GP KALAKOT</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NAWALI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1716001009/IF/22012035401646 — JGSA 2025 Khet talab Nirman Bheem Singh SO Bheru Singh GP Nawali</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45770</v>
@@ -1260,51 +1260,51 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NAWALI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1716001009/WH/22012034942081 — CONSTRUCTION OF PERIPHERAL BUND RAY SINGH JAY SINGH GANESHPUR GP ANTRALIYA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45521</v>
@@ -1401,98 +1401,98 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PREMPURIYA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1716001011/IF/22012035432705 — JGSA 2025 DUGWELL RECHARGE GOVERDHAN SO UDA GRAM PREMPURIYA GP PREMPURIYA</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PREMPURIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1716001011/IF/22012035432951 — JGSA 2025 DUGWELL RECHARGE RAMESH SO MANGILAL  BHEEL GRAM DHAMANIYA GP PREMPURIYA</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45748</v>
@@ -1542,51 +1542,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1716001015/IF/22012035511919 — JGSA2025 Recharge stricture kpildhara kup ghanshyam</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45752</v>
@@ -1636,286 +1636,286 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1716001015/WC/22012035178833 — DUG OUT POND NIRMAN SEMAL KE RASTE PAR KHASRA NO</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1716001015/WC/22012035178836 — DUG OUT POND NIRMAN SEMAL KE RASTE PAR KHASRA NO</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45133</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1716001015/WC/22012035178838 — DUG OUT POND NIRMAN SEMAL KE RASTE PAR KHASRA NO</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45133</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1716001015/WC/22012035178839 — DUG OUT POND NIRMAN SEMAL KE RASTE PAR KHASRA NO</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45133</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1716001015/WC/22012035178841 — DUG OUT POND NIRMAN SHANTDHAM KE PASS BHAGWANPURA GP NEEMTHUR</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / NEEMTHUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1716001015/WC/22012035178843 — DUG OUT POND NIRMAN SHANTDHAM KE PASS BHAGWANPURA GP NEEMTHUR</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45030</v>
@@ -2012,145 +2012,145 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KOTARETANK</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1716001019/IF/22012035484308 — JGSA 2025 DUGWELL NIRMAN KANIRAM S/O POKHAR BHIL GP KOTADITANK</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / LEDIKALAN</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1716001020/IF/22012035492960 — JGSA 2025 DUGWELL RECHARGE JAMUNA BAI RANGLAL AHIR GRAM LEDIKHURD GP LEDIKALAN</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KETHULI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1716001021/IC/22012034890646 — SAMUDAIK KUP NIRMAN GRAM KETHULI GP KETHULI</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45748</v>
@@ -2200,98 +2200,98 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KETHULI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1716001021/IF/22012035375210 — JGSA 2025 DUGWELL RECHARGE NIRMAN PIRULAL NARAYAN GRAM BHAGWANPURA GP KETHULI</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KAILASHPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1716001022/WC/22012035207215 — NIRMAL NEER KUP NIRMAN UMRIYA MATA MANDIR KE PASS GP KAILASHPUR</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45449</v>
@@ -2341,51 +2341,51 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / HAMIRGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1716001023/IF/22012035364328 — JGSA 2025 Dugwell RechargeNirmal Neer Ke Pass Gram Ralaytakheda GP Hamirgarh</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45765</v>
@@ -2576,98 +2576,98 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / HAMIRGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1716001023/WC/22012035172992 — DUG OUT POND NIRMAN NIRMAL NEER KE PASS BITTHALPURA</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / HAMIRGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1716001023/WC/22012035172993 — DUG OUT POND NIRMAN NIRMAL NEER KE PASS BITTHALPURA</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45317</v>
@@ -2717,333 +2717,333 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45504</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / ARANYACHARAN</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1716001024/IF/22012035440627 — JGSA 2025 DUGWELL RECHARGE HARIRAM MAGAN JI MEENAGP ARNAYACHARAN</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / ARANYACHARAN</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1716001024/IF/22012035530871 — JGSA 2025 DUGWELL RECHARGE KALIBAI WO ONKARLAL JI MEENA GP ARNIYACHARAN</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / TUGANI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1716001025/IF/22012035353540 — JGSA 2025 DUGWELL RECHARGE GANGARAM SO BHONA GRAM TORNIYA GP TUGANI</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / TUGANI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1716001025/IF/22012035375445 — JGSA 2025 KHET TALAB BAPULAL/BHERULAL</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / TUGANI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1716001025/IF/22012035536560 — JGSA2025 MANKUNWAR BAI/SULTAN SINGH TUNGANI</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SANDALPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1716001026/IC/22012034885498 — NIRMAL NEER KUP NIRMAN SARKARI SCHOOL KE PASS GRAM BARKHEDI GP SANDALPUR</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SANDALPUR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1716001026/IC/22012034885500 — NIRMAL NEER KUP NIRMAN NAVIN TALAB KE PASS GP SANDALPUR</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45449</v>
@@ -3140,51 +3140,51 @@
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / MITTANKHEDI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1716001027/IF/22012035371825 — JGSA 2025 DUGWELL RECHARGE SODANSINGH KALUSINGH SONDHIYA GRAM RATAGURADIYA</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
@@ -3234,239 +3234,239 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / MITTANKHEDI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1716001027/WC/22012035273092 — JGSA 2025 DUGWELL RECHARGE NAL JAL SHASAKIY KUP GRAM MITTANKHEDI</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PARONYA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1716001028/AV/22012034661522 — NAVIN SHANTIDHAM TALAB KE PASS GRAM PARONIYA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PARONYA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1716001028/IC/22012034890925 — NIRMAL NEER NIRMAN SHANTIDHAM KE PASS GRAM PARONIYA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / HARNAVADA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1716001029/AV/22012034657255 — KHEL MEDAN NIRMAN PS SCHOOL RAMNAGAR GRAM KHERKHEDI GP HARNAWADA</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / HARNAVADA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1716001029/IF/22012035271273 — KHET TALAB NIRMAN SHYAMSINGH S/O MOTISINGH GP HARNAVADA</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45519</v>
@@ -3657,850 +3657,850 @@
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SATALKHEEDI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1716001030/AV/22012034663521 — KHEL MEDAN NIRMAN MANGLIK BHAWAN KE PASS GP SATALKHEDI</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SATALKHEEDI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1716001030/AV/22012034663600 — KHEL MEDAN NIRMAN MANGLIK BHAWAN KE PASS GP SATALKHEDI</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SATALKHEEDI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1716001030/IF/22012035352997 — JGSA 2025 DUGWELL RECHARG NAGUSINGH DULESINGHSATALKHEEDI</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SATALKHEEDI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1716001030/IF/22012035485071 — JGSA 2025 DUGWELL RECHARG SHASKIY KUP MANGLIK BHAVAN  GP SATALKHEDI</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SATALKHEEDI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1716001030/IF/22012035492381 — JGSA 2025 DUGWELL RECHARGE KANKU BAI NAINSINGH GP SATALKHEDI</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SATALKHEEDI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1716001030/IF/22012035543724 — KAPILDHARA KUP NIRMAN RAGHURAJ SINGH BANE SINGH  GP SATALKHEDI</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KUNTALKHEDI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1716001031/RS/22012035137457 — SAMUDAIK COMPOST PIT NIRMAN GRAM BUDANPUR GP KUNTALKHEDI 03</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / DHABLAMANOHAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1716001032/IF/22012035513665 — JGSA KHET TALAB NIRMAN BHAWANI SINGH HARI SINGH GRAM MANPURIYA BUJURG GP DHABLA MANOHAR</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / RAIPURIYA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1716001033/IF/22012035535522 — JGSA 2025 KHET TALAB NIRMAN PRABHULAL HIRALAL KAHAR GP RAIPURIYA</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / ANTRALIYA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1716001034/IC/22012034890636 — SAMUDAIK KUP NIRMAN HANUMAN MANDIR CHABUTRA KE PASS GRAM AMARPURA GP ANTRALIYA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / ANTRALIYA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1716001034/IF/22012035459603 — JGSA 2025 KHET TALAB NIRMAN NEPAL MOTIPURA GP ANTRALIYA</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / ANTRALIYA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1716001034/WC/22012035321492 — JGSA 2025 KHET TALAB NIRMAN RADHESHYAM GP ANTRALIYA</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KOHLA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1716001036/IC/22012034886374 — NIRMAL NEER KUP NIRMAN MAJARA ANANDPURA GP KOHLA</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KOHLA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1716001036/WC/22012035260468 — NAVIN TALAB NIRMAN SHASKIYA BORDI KE PASS GP KOHLA</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SUJANPURA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1716001037/DP/22012034622666 — VRAKSHAROPAN KARYA SHANTI DHAM PARISAR SUJANPURA GP SUJANPURA</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SUJANPURA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1716001037/IC/22012034892786 — SAMUDAIK KUP NIRMAN NARSINGH MANDIR KE PASS GRAM PIPALDA GP SUJANPURA</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SUJANPURA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1716001037/IF/22012035369075 — JGSA 2025 Dugwell Recharge Amarlal Lakhma Ji GP Sujanpura</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / SUJANPURA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1716001037/IF/22012035398493 — JGSA 2025 DUGWEEL RECHARGE MADANLAL RODULAL SUJANPURA</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45748</v>
@@ -4597,98 +4597,98 @@
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KHAJURANA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1716001039/IC/22012034885364 — NIRMAL NEER KUP NIRMAN AMARLAL BANJARA KE GHAR KE PASS GP KHAJURNA</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KHAJURANA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1716001039/IC/22012034892328 — कूप निर्माण सिंचाई हेतु समुदाय के लिए कालेश्वर मंदिर के पास खजुरना</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45748</v>
@@ -4738,98 +4738,98 @@
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / OSARA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1716001042/IF/22012035352206 — JGSA 2025 DUGWELL RECHARG BAULAL GANGARAM OSARA</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / OSARA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1716001042/IF/22012035352486 — JGSA 2025 DUGWELL RECHARG BHAWANISHANKAR RATANLAL  OSARA</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45748</v>
@@ -4879,286 +4879,286 @@
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / KUKDESHWARA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1716001043/IF/22012035533966 — JGSA 2025 DUGWELL NIRMAN RECHARGE STRUCTURE NIRMAN NANDKISHOR S/O RAMNARAYAN SHARMA GP KUKDESHWARA</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PANGA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1716001045/IC/22012034890946 — SAMUDAYIK KUP NIRMAN GRAM PANGAKHEDA</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PANGA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1716001045/IC/22012034890947 — NIRMAL NEER SHANTIDHAM KE PASS GRAM PANGA</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PANGA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1716001045/IC/22012034890949 — NIRMAL NEER MAJARA TOLA PANGA</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PANGA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1716001045/IC/22012034890951 — NIRMAL NEER MOYA KHALI PANGA</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>BHANPURA / PANGA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1716001045/IC/22012034890952 — SAMUDAYIK  KUP NIRMAN NANURAM JI KE MAKAN KE PANGA</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45762</v>
@@ -5208,145 +5208,145 @@
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPALIYARAISINGH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1716002001/IC/22012034885937 — Nirmal Neer kup nirman Shantidham ke pass Dhani</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPALIYARAISINGH</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1716002001/IF/22012035480177 — JGSA 2025 Recharge structure Kapil Dhara Kup Nirman Mohanlal Ratanlal Piplyaraisingh</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPALIYARAISINGH</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1716002001/WC/22012035287392 — JGSA 2025 Recharge structure Neermal Neer Kup aashram Dhani Urf Balaheda</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45761</v>
@@ -5443,662 +5443,662 @@
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035483971 — JGSA Dugwell recharge pit Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535008 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535009 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535010 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535011 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535012 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535013 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535014 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535015 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535016 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035535018 — JGSA Khet Talab Nirman Kacharulal Kaniram Chitakhedi</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035538302 — JGSA Dugwell recharge pit Leelabai Munnalal Aakya Palra</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035538348 — JGSA Dugwell recharge pit Gopal Ratanlal AakyaPalra</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHITAKHEDI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1716002006/IF/22012035538407 — JGSA Dugwell recharge pit Kanwarlal Mohanlal AakyaPalra</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
@@ -6195,380 +6195,380 @@
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / JHARDA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1716002008/IF/22012035536671 — Khet talab nirman kanhaiyalal kailash sarve n 183</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RINCHHA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1716002009/IF/22012035510667 — JGSA Dug Well Recharge Pit Sita bai Pati Babulal</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RINCHHA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1716002009/IF/22012035524967 — JGSA Dug Well Recharge pit Nirman Shyamlal Pita Mangilal Dhangar second</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SINDPAN</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1716002011/IF/22012035429345 — JGSA 2025 DUGWELL recharge kapildhara kup madav ramesh chandra sindpan</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HARSOL</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1716002012/IF/22012035544377 — JGSA 2025 KUP RICHARGE KALUSINGH BHANWARSINGH</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HARSOL</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1716002012/IF/22012035547686 — JGSA 2025 KUP RICHARGE yugak kishor prabhulal</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SUNTHOD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1716002013/IF/22012035495044 — Jgs pradip ambalal kup richarj</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SUNTHOD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1716002013/IF/22012035573958 — jgsa2025 mohanlal gayree KUP Richarj</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
@@ -6665,1649 +6665,1649 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1716002015/IF/22012035445572 — JGSA 2025 Recharge structure KAPIL DHARA KUP HIRALAL RAMCHANDRA</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1716002015/IF/22012035446337 — JGSA 2025 Recharge structure Kapil Dhara KUP HIRALAL RAMCHANDRA</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1716002015/IF/22012035479513 — JGSA 2025 Recharge structure Kapil Dhara Kup Nirman Pokarlal Shawa ji Borkhedi Charan</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1716002015/IF/22012035508681 — JGSA 2025 Dugwell recharge radheshyam ganpat</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1716002015/IF/22012035512694 — Khet talab nirman gitabai bansilal borkhedi</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1716002015/WC/22012035227018 — Navin Talab Nirman HATHIBOLIYA  puliya ke pass</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HATHIBOLIYA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1716002015/WC/22012035291877 — JGSA 2025 Recharge structure kapildhara kup MOHANLAL UDAYRAM BORKHEDI</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DOBDA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1716002016/IF/22012035420308 — Khet talab nirman sandeep radheshyam sarve n 261/1/2</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DOBDA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1716002016/IF/22012035537046 — JGSA 2025 KHET TALAB NIRMAN PRAKESH BHONISHANKAR DOBDA</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KHUNTI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1716002017/WH/22012034940884 — Talab Pal Marrammat koyla panchyat</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KHUNTI</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1716002017/WH/22012034940886 — Talab Pal Marrammat khedakoyla gram me</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KHUNTI</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1716002017/WH/22012034941619 — TALAB JIRNODHAR KARY GRAM KOYLA KHUNTI</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KHATYAKHEDI</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1716002018/IF/22012035530994 — JGSA 2025 Recharge structure nirman kup Ramgopal dhakad bhavarlal sarve n 108</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PAHEDA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1716002020/IF/22012035339933 — JGSA 2025 Dug well  kapildhara Sohanbai  w/o Ramesh</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45753</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PAHEDA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1716002020/IF/22012035448391 — JGSA Dug well recharge sunil shivnarayan</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PAHEDA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1716002020/IF/22012035493232 — JGSA PERCOLATION RECHARGE SUNIL SHIVNARAYAN PATIDAR</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PAHEDA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1716002020/IF/22012035496801 — JGSA Percolation Gordhan mohanlal  khet talab</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PAHEDA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1716002020/IF/22012035509066 — Sunil shivnarayan khet talab</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHILLODPIPLYA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1716002021/IF/22012035432982 — JGSA 2025RECHARGe stuructur dhannalal pita amarji</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHILLODPIPLYA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1716002021/IF/22012035533640 — JGSA 2025 DUGWLL RECHARG RAMLAL PITA  BANSHILAL</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHILLODPIPLYA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1716002021/IF/22012035533658 — JGSA 2025 DUGWLL RECHARG ARJUN PITA KANTIALA</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHILLODPIPLYA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1716002021/IF/22012035533720 — JGSA 2025 DUGWLL RECHARG GANPAT PITA    RAMPRSAD</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHILLODPIPLYA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1716002021/IF/22012035536851 — JGSA 2025 DUGWELL  RAMLAL BANSHILAL</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / NAPAKHEDA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1716002022/IF/22012035525130 — JGSA 2025 DUGWELL RECHARGE KAPILDHARAKUP RATAN SINGH RAYSINGH NAPAKHEDA</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / NAPAKHEDA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1716002022/IF/22012035525405 — JGSA 2025 DUGWELL RECHARGE KUP DHASRATH SINGH MIHANSINGH NAPAKHEDA</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / NAPAKHEDA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1716002022/IF/22012035525410 — JGSA 2025 DUGWELL RECHARGE KUP DHASRATH SINGH MIHANSINGH NAPAKHEDA</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / NAPAKHEDA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1716002022/IF/22012035534803 — JGSA 2025 KHET TALAB NIRMAN ROOPSINGH HARI SINGH NAGARPIPLIYA NAPAKHEDA</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BARKHEDADANGI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1716002023/IF/22012035479674 — JGSA 2025 Dugwell recharge shaskiya kua kambeliya basti me</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KITUKHEDI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1716002024/DP/22012034628289 — Varksha Ropan Kary Fatepur</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KITUKHEDI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1716002024/IF/22012035241036 — KAPIL DHARA KUP NIRMAN YOGESH MANAKLAL</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KITUKHEDI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1716002024/IF/22012035526178 — khet talab nirman rameshpuri dalupuri sarve n 329</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KITUKHEDI</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1716002024/IF/22012035536429 — JGSA 2025 Recharge Structure mangalsingh vinodsingh sarve n 120/4</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KITUKHEDI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1716002024/IF/22012035536505 — JGSA 2025 Recharge Structure udaysingh shitalsingh sarve n 417</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GERNAE</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1716002025/IF/22012035535031 — JGSA 2025 KHET TALAB NIRMAN MUKESH RUGHNATH GARNAI</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GOPALPURA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1716002026/IF/22012035538167 — JGSA 2025 Recharge structure mangusingh madansingh sarve n 9/1</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45761</v>
@@ -8357,521 +8357,521 @@
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / MAGRANA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1716002027/IF/22012035530659 — Khet talab nirman amrit ram nanda ji magrna</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RANAYARA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1716002030/IF/22012035254989 — khet talab nirman bagdiram pita ramchandra ranayara</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45505</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RANAYARA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1716002030/IF/22012035254997 — khet talab nirman surendra singh bhawar singh ranayara</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45505</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RANAYARA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1716002030/IF/22012035427591 — JGSA 2025 KHET TALAB NIRMAN UDAY SINGH NOK SINGH SONGARA RANAYARA</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RANAYARA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1716002030/IF/22012035427641 — JGSA 2025 khet talab nirman uday singh nok singh songara ranayara</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RANAYARA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1716002030/IF/22012035427894 — kapildhara kup nirman bheru singh bhawar singh ranayara</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / RANAYARA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1716002030/IF/22012035490788 — Kapildhara kup nirman bheru singh bhawar singh ranayara</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BILLOD</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1716002032/IC/22012034888138 — NIRMAL NEER SHANTIDHAM KE PASS</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BILLOD</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1716002032/WH/22012034940879 — Talab Pal Marrammat billod main road par</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BILLOD</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1716002032/WH/22012034940880 — Talab Pal Marrammat billod main road par</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BARKHEDADEV</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1716002034/IF/22012035480421 — JGS2025 DUG WELL RECHRJ STRCHTUR</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45761</v>
@@ -8921,145 +8921,145 @@
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SONI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1716002035/IF/22012035537247 — het talab nirman Hulasibai Pyarchand sarve n 52</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SONI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1716002035/WC/22012035222653 — Percolation tank nirman amarpura</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KACHRIYACHANDRAWAT</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1716002036/IF/22012035481715 — JGSA 2025 Dug well  kapildhara babulal ji badarilal ji danagar</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
@@ -9203,662 +9203,662 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KAMALIYA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1716002038/IF/22012035519222 — JGSA Dugwell recharge pit Uday Singh Shital Singh Kamliya</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KAMALIYA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1716002038/IF/22012035546848 — JGSA Khet Talab Nirman Prahalad Mohanlal Borkhedi Kamliya</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KAMALIYA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1716002038/IF/22012035546850 — JGSA Khet Talab Nirman Prahalad Mohanlal Borkhedi Kamliya</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1716002039/DP/22012034626428 — Vraksharopan kary garrawad</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035231022 — khet talab nirman nahar singh garrawad</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035231032 — kapildhara kup nirman kala bai garrawad</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035236067 — Kapildhara kup nirman bherulal</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035236072 — Kapildhara kup nirman bherulal</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035236639 — Kapildhara kup nirman kala bai</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035236751 — Kapildhara kup nirman kala bai</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035236753 — Kapildhara kup nirman kalabai</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035237818 — Khet talab nirman ballu bai</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035238373 — Khet talab nirman ramesh chandra</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035253553 — Khet talab nirman arjjun singh</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45453</v>
@@ -9908,756 +9908,756 @@
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035301043 — Khet talab nirman kallu bai garrawad</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035526669 — JGSA Dug well recharge structure badamibai bapulal</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035527298 — JGSA dug well recharge badamibai bapulal</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035527817 — JGSA khet talab nirman guddibai Vardichand</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035527971 — JGSA khet talab nirman guddibai vardichand</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035527975 — JGSA khet talab nirman guddibai vardichand</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1716002039/IF/22012035535944 — JGSA khet talab nirman narbhesingh naharsingh</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1716002039/WC/22012035302266 — JGSA 2025 dug well recharge Nirmal nir banjara basti</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1716002039/WC/22012035307181 — JGSA khet talab nirman guddibai vardichand</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1716002039/WC/22012035307196 — JGSA khet talab nirman guddibai vardichand</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1716002039/WC/22012035307198 — JGSA khet talab nirman guddibai vardichand</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GARRAWAD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1716002039/WC/22012035307553 — JGSA khet talab nirman kallubai ishwar singh</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / MUNDADI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1716002040/IF/22012035382849 — JGSA 2025 Dugwell recharge kapildharakup khushalbai lalsingh mundadi</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / MUNDADI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1716002040/IF/22012035420310 — JGSA 2025 khet talab nirman bhopal singh devi singh hanumantiya mundadi</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BABOOKHEDA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1716002041/FR/22012034325168 — JGSA 2025 Recharge Structure Nirmal kup Dug Well Recharge SHAMSHAN GHAT Ke Pass Babukheda</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BABOOKHEDA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1716002041/IF/22012035493942 — JGSA 2025 Recharge Structure Nirmal kup Dug Well Recharge SHAMSHAN GHAT Ke Pass Babukheda</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45761</v>
@@ -10707,1461 +10707,1461 @@
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035517133 — JGSA Dugwell recharge pit Harish Kumar Vijayram Buda</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035517135 — JGSA Dugwell recharge pit Harish Kumar Vijayram Buda</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035517136 — JGSA Dugwell recharge pit Harish Kumar Vijayram Buda</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035522248 — JGSA Dugwell recharge pit Sohanbai PrakashChandra Buda</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534912 — JGSA Dugwell recharge pit Ramprasad Mulchand Buda</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534913 — JGSA Dugwell recharge pit Ramprasad Mulchand Buda</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534914 — JGSA Dugwell recharge pit Ramprasad Mulchand Buda</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534915 — JGSA Dugwell recharge pit Ramprasad Mulchand Buda</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534916 — JGSA Dugwell recharge pit Ramprasad Mulchand Buda</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534917 — JGSA Dugwell recharge pit Ramprasad Mulchand Buda</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534944 — JGSA Dugwell recharge pit Sohan bai Prakash Chand Buda</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035534945 — JGSA Dugwell recharge pit Sohan bai Prakash Chand Buda</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BUDHA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1716002042/IF/22012035538274 — JGSA Khet Talab Nirman Khatun B Latif Khan Buda</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BARKHEDAPANTH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1716002043/IF/22012035450706 — JGSA 2025 Jivan aasharam kup recharge</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LASUDIYARATHORE</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Feeder Canal for Community / Construction of Feeder Canal for Community</t>
+          <t>Construction of Feeder Canal for Community / Construction of Main Canal for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1716002044/IC/22012034885166 — Fedder channel nirman kamliya raste ke pas</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1716002045/IF/22012035474909 — Dugwell recharge pit Basantilal Pannalal Survey No 92 Deori</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1716002045/IF/22012035484886 — JGSA Dugwell recharge pit Dashrath Dhannalal  Deori</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1716002045/IF/22012035499969 — JGSA Dugwell recharge pit Ghisala Bhanwarlal Deori</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1716002045/IF/22012035516868 — JGSA Dugwell recharge pit Mansingh Mangilal Deori</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1716002045/IF/22012035544204 — JGSA Khet Talab Nirman Balvant Sitaram Devri</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1716002045/WC/22012035264039 — Dugwell recharge pit Nai Abadi Deori</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1716002045/WC/22012035264053 — Dugwell recharge pit PM Road ke pas   Deori</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1716002045/WC/22012035264055 — Dugwell recharge pit PM Road ke pas   Deori</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DEORI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1716002045/WC/22012035264056 — Dugwell recharge pit PM Road ke pas   Deori</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BORKHEDI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1716002046/IF/22012035527147 — JGSA Richarge pith Nirman Shambu Kunwar Lal singh ke kup pr</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHANGERI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1716002047/IF/22012035341253 — JGSA2025 Dug well kapildhara kup</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHANGERI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1716002047/IF/22012035341292 — JGSA2025 Dug well kapildhara kup   Sampat</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHANGERI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1716002047/IF/22012035341386 — JGSA2025 Dug well kapildhara kup Sampat bai w/o Badrilal</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / CHANGERI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1716002047/IF/22012035440261 — JGSA2025 Dug well kapildhara kup jagdish sabba</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KACHRIYANO</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1716002048/IF/22012035486530 — kapil dhara subhash bhavarlal</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KACHRIYANO</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1716002048/IF/22012035557848 — Kapil dhara subhash</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45761</v>
@@ -12258,333 +12258,333 @@
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / GUDBHELI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1716002049/IF/22012035525171 — JGSA 2025 Recharg Structure  madanlal ramnarayan patidar</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LIMBAWAS</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1716002050/IF/22012035516988 — JGSA Dugwell recharge pit Suresh Bhanwarlal Limbawas</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LIMBAWAS</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1716002050/WC/22012035265648 — Dugwell recharge pit PlayGround ke pas   Limbawas</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LIMBAWAS</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1716002050/WC/22012035265650 — Dugwell recharge pit PlayGround ke pas   Limbawas</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LIMBAWAS</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1716002050/WC/22012035265651 — Dugwell recharge pit PlayGround ke pas   Limbawas</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LIMBAWAS</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1716002050/WC/22012035305523 — JGSA Dugwell recharge pit Bhagatji ki kuiya ke pas shashkiya kup 2 Limbawas</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / LUNAHEDA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1716002052/IF/22012035494677 — JGSA 2025 Recharge structure prabhulal mangu sarve n 516/1</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45761</v>
@@ -12681,145 +12681,145 @@
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SEMLI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1716002055/IF/22012035538083 — JGSA 2025  Khet Talab Jaysingh Kaniram Khakhrai</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / UMARIYA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1716002057/IF/22012035490977 — JGSA 2025 Recharge structure kapildhara kup geetabai Basantilal</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / UMARIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1716002057/IF/22012035534955 — JGSA 2025  Khet Talab Dilip Pita Gopilal Ambav</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45761</v>
@@ -12869,803 +12869,803 @@
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHABLA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1716002059/DP/22012034625664 — plantation karya higher secondry school parisar gram panchyat dhabla</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHABLA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1716002059/IF/YD/22012035562621 — kapildhara kup logibai dhabla</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TURAKIYA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1716002060/DP/22012034621318 — पोधा रोपण कार्य हनुमान मंदिर के पास में तुरकिया</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TURAKIYA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1716002060/IC/22012034890145 — JGSA 2025 RECHARGE STRUTURE NIRMAL NIR KHAKHRIYA KHEDI MARG KE PASS ME1716002060/IC/22012034890142</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TURAKIYA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1716002060/IC/22012034890146 — JGSA 2025 RECHARGE STRUTURE NIRMAL NIR KHAKHRIYA KHEDI MARG KE PASS ME1716002060/IC/22012034890142</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TURAKIYA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1716002060/IF/22012035242354 — khet talab nirman bhvar singh</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TURAKIYA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1716002060/IF/22012035339240 — JGSA 2025 Recharge structure  kup dashrath karulal 1716002060/IF/22012035339236</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / HINGORIA BADA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1716002063/IF/22012035509716 — JGSA 2025 Dugwell recharge kawarlal jasraj</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TIDWAS</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1716002064/IF/22012035534016 — Khet talab nirman gattu bai mangilal</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TIDWAS</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1716002064/IF/22012035534067 — Khet talab nirman prabhulal nanuram sesdi</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / THROOD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1716002065/FR/22012034321581 — Khet talab nirman dheerendra singh dashrath singh tharod</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / THROOD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1716002065/FR/22012034321582 — Khet talab nirman Jagdish bhagirat</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / THROOD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1716002065/FR/22012034321586 — khet talab nirman dallu bai bagdiram</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / THROOD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1716002065/IF/22012035357581 — JGSA 2025 Rcharge structure 1716002065/if/22012035357524</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SOMIYA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1716002066/IF/22012035528303 — KHET TALAB NIRMAN SHYAM LAL MODIRAM JHANYAKHEDI SARVE NO112/1/1</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SOMIYA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1716002066/IF/22012035530873 — KHET TALAB NIRMAN SHYAM LAL MODIRAM JHANYAKHEDI</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SOMIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1716002066/IF/22012035546820 — JGSA 2025 ONKAR SINGH SVARUP SINGH RICHARGE STRUCTURE SARVE NUMBER 381/3</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45761</v>
@@ -13762,662 +13762,662 @@
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BARRKHEDAJAISING</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1716002067/IF/22012035232579 — Khet Talab Mangusingh Ratansingh Dhakdi</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BELARA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1716002069/IF/22012035538416 — JGSA Dugwell recharge pit Santosh Kanhaiyalal Belara</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1716002070/AV/22012034659030 — SHAMSHAN SHD NIRMAN BANSKHEDI</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1716002070/IF/22012035496615 — JGSA 2025 Dugwell recharge RAMSINGH KISHOR SINGH BADPUR</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1716002070/IF/22012035529305 — JGSA 2025 Dugwell recharge DILIP SINGH  BANSKHEDI</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1716002070/IF/22012035553911 — JGSA Khet Talab Nirman DilipSingh GobarSingh Badpur</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1716002070/LD/22012034943446 — Vraksharopan kary badpur banskhedi rasta</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1716002070/WC/22012035214041 — DUG OUT POND LIMBAWAS RASTA</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / BADPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1716002070/WC/22012035214258 — DUG OUT POND LIMBAWAS RASTA</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45454</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPLIYAJODHA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1716002071/DP/22012034620802 — vraksharopan kary shantidham parisar Ardi</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPLIYAJODHA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1716002071/IC/22012034884266 — Nirmal Neer Kup Nirman Pipliajodha</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45327</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPLIYAJODHA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1716002071/IC/22012034884267 — Nirmal Neer Kup Nirman Aaradi</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45327</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPLIYAJODHA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1716002071/IF/22012035481483 — Khet talab nirman kantabai dashrath pipliyajodha</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / PIPLIYAJODHA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1716002071/IF/22012035519786 — Khet talab nirman kantabai dashrath pipliyajodha</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45762</v>
@@ -14467,1508 +14467,1508 @@
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DODIYAMINA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1716002074/IF/22012035508646 — JGSA 2025 khet talab nirman satyanarayan gangaram meena dodiyameena</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / ANTRIKHURD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1716002076/RC/22012034679272 — Cc road nirman</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / AKYABEEKA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1716002077/IF/22012035530169 — Khet talab nirman bhagat das purn das</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / AKYABEEKA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1716002077/IF/22012035530647 — Khet talab nirman bhagat das purn das</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / AKYABEEKA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1716002077/IF/22012035535638 — Khet talab nirman onkarlal devilal akyabeeka</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / AKYABEEKA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1716002077/IF/22012035538063 — Khet talab nirman onkarlal devilal akyabeeka</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / AKYABEEKA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1716002077/RC/22012034679271 — Cc road nirman</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1716002078/AV/22012034664928 — Khel Medan Nirman Talavpiplia</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035475074 — JGSA Dugwell recharge pit Kalabai Madan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035475077 — JGSA Dugwell recharge pit Kalabai Madan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035475080 — JGSA Dugwell recharge pit Kalabai Madan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035475085 — JGSA Dugwell recharge pit Kalabai Madan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035475086 — JGSA Dugwell recharge pit Kalabai Madan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035475087 — JGSA Dugwell recharge pit Kalabai Madan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035530991 — JGSA Khet Talab GordhenSingh GobarSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534861 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534862 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534864 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534865 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534866 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534867 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035534868 — JGSA Khet Talab Nirman NaharSingh KishanSingh Talab Piplya</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035538777 — JGSA Khet Talab Nirman NaharSingh Kishan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035538778 — JGSA Khet Talab Nirman NaharSingh Kishan Singh Talab piplya</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035538797 — JGSA Dugwell recharge pit GovindSingh Lalsingh Talabpiplya</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035541604 — JGSA Khet Talab Nirman  Ramlal s/o Laluram Talab Piplya</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / TALABPIPLIYA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1716002078/IF/22012035549619 — JGSA Khet Talab Nirman Bhanwardas Bairagi Talab Piplya</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHIKANIYA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1716002079/IF/22012035476268 — JGSA 2025 RECHARGE STRUCTURE lala ram sarma DUG WELL</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHIKANIYA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1716002079/IF/22012035479490 — JGSA 2025 RECHARGE STRUCTURE lalaram sarma DUG WELL</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHIKANIYA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1716002079/IF/22012035533426 — niji khet talab gopal bhagirat</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHIKANIYA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1716002079/WC/22012035193020 — Dug pond nirman khel medan ke pass dhikniya</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / DHIKANIYA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1716002079/WC/22012035263284 — JGSA2025 Dug well  Nirmal Neer shamshan ke pass</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45761</v>
@@ -16018,145 +16018,145 @@
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KHERKHEDA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1716002081/IF/22012035494807 — JGSA 2025 Percolation tanks  Bapulal Ramlal</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / KHERKHEDA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1716002081/IF/22012035528963 — JGSA 2025 Dug well</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / FOSRI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1716002082/IF/22012035427441 — KAPILDHARAkup nirman kailashi bai bagdiram abdapur fosri</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45774</v>
@@ -16206,333 +16206,333 @@
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035322535 — Khet talab nirman Gattu Kunwar</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035528947 — JGSA 2025 Dugwell Recharge mukesh nandram</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035528973 — JGSA 2025 Dugwell Recharge madanlal govindram sanawada</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035528976 — JGSA 2025 Dugwell Recharge madanlal govindram sanawada</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035528978 — JGSA 2025 Dugwell Recharge madanlal govindram sanawada</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035528981 — JGSA 2025 Dugwell Recharge madanlal govindram sanawada</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035547072 — JGSA 2025 Dugwell Recharge Pankaj Prabhulal sanawada</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45761</v>
@@ -16676,662 +16676,662 @@
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035655395 — Khet talab nirman deepsingh</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035655396 — Khet talab nirman deepsingh</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035656146 — Khet talab nirman lacchiram</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035656357 — Khet talab nirman syamlal</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035656359 — Khet talab nirman maya kunwar</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035656360 — Khet talab nirman raghudas nandramdas</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035659397 — Khet talab nirman mayakunwar</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035659404 — Khet talab nirman raghu das</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MALHARGARH / SANAWDA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1716002084/IF/22012035659427 — Khet talab nirman syamlal</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARDIYAUCHA ISTMURAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1716003001/IF/22012035511058 — Hitgrahi mulak Dug Wel Pracolesion Tank Thankuwar Bai Bheru singh gram Panchayat BardiyaUncha</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PARASALI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1716003002/IF/22012035347081 — JGSA2025 Recharge structure Kapildhara Kup Surendra Devilal 22012034703995 GP Parasali</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GAROTH / MOLAKHEDIKHURD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1716003003/IF/22012035508047 — JGSA2025 Recharge Structure Dug Well Kapil Dhara Kup Mukesh Radheshyam Mordi 1716003003/IF/220120343</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GAROTH / MOLAKHEDIKHURD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1716003003/IF/22012035508127 — JGSA2025 Recharge Structure Dug Well Kapil Dhara Kup Dashrath Bherulal Mordi 1716003003/WC/1213</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GAROTH / ASAWATI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1716003005/AV/22012034656694 — खेल मैदान निर्माण ग्राम असावती</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45450</v>
@@ -17522,2354 +17522,2354 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KILGARI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1716003007/WC/22012035311796 — parkulation tank</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GAROTH / CHANDWASA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1716003008/IF/22012035511018 — khet talab nirman dinesh pita nanda ji chandwasa khatikh</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GAROTH / TOLAKHEDI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1716003009/IC/22012034892744 — parkuletion tenk nirman tolakhedi</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GAROTH / TOLAKHEDI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1716003009/IF/22012035514404 — JGSA Richarj Pit Nirman Mansing Pema Tolakhedi</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GAROTH / TOLAKHEDI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1716003009/WC/22012035259473 — parkulestion tenk nirman devra ke samne</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GAROTH / TOLAKHEDI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1716003009/WH/22012034940408 — talab jrnodhar devnarayn mandir ke pas tolakhedi</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BHATUNI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1716003010/IF/22012035538437 — JGSA2025 Recharge Structure सामुदयिक कूप तालाब कि पार के पास भटूनी</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GARDA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1716003011/IF/22012035517853 — KHET TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BANJARI(CH)</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1716003012/IF/22012035509701 — Bhagwanlal suthar banjari</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GAROTH / NALKHEDA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1716003014/IC/22012034885441 — सामुदायिक वर्क्षरोपन डेरा के पास सेमली दीवान</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45518</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GAROTH / NALKHEDA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1716003014/IF/22012035493381 — khet talab nirman umruo singh pita chandarsingh nalkheda</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GAROTH / NALKHEDA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1716003014/WC/22012035301627 — अमृत सरोवर क्रेशरप्लांट के पास ग्राम जुनापानी</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHALMU</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1716003016/IF/22012035487640 — JGSA2025 Recharge structur kapildhara kup shanti bai radheshyam dhalmu</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHALMU</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1716003016/IF/22012035534564 — JGSA2025 Recharge structur kup Rameshawar jaggnath meena dhalmu</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1716003017/IC/22012034891930 — JGSA 2025 Recharge Structure Self Koop Balaram Prabhulal</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035521808 — JGSA 2025 Recharge Structure Kapildhara Kup Vardichand Nanuram1716003017/IF/390</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035543008 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035543053 — JGSA 2025 Khet Talab Nirman Kanku Bai Fatehchandra Meghwal</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035543068 — JGSA 2025 Khet Talab Nirman Antim Shobharam Patidar</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035543994 — jJGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035543997 — jJGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035544001 — jJGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035544003 — jJGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035544459 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035544502 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035544804 — JGSA 2025 KHET TALAB NIRMAN MANGILAL BHERULALSUTAR</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035544912 — JGSA 2025 Khet Talab Nirman Kanku Bai Fatehchandra Meghwal</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035545056 — JGSA 2025 Khet Talab Nirman Kanku Bai Fatehchandra Meghwal</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1716003017/IF/22012035557745 — JGSA 2025 KHET TALAB NIRMAN Rukman Bai Amratram Meghwal</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1716003017/WC/22012035224738 — Percolation tank Balaram Meena Ke khet ke Pas</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYANARSING</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1716003017/WC/22012035310599 — JGSA Dug well Nirmal Nir Kup  Midill School ke pas 1716003017/WC/22012034702997</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1716003019/IF/22012035512859 — JGSA 2025 khet talab gopal singh pipliya mitthesah</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1716003019/IF/22012035512883 — JGSA 2025 khet talab shyam singh</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1716003019/IF/22012035538996 — JGSA2025 RECHARGE PIT RAM SINGH RUPRA</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035294145 — JGSA 2025 NIRMAL NEER RECHARGE 2</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035298792 — JGSA 2025 NIRMAL NEER DUG WELL RECHARGE PIPLIYA MITTHESHAH</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035299737 — JGSA 2025 NIRMAL NEER DUG WELL RECHARGE PIPLIYA MITTHESHAH</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035307130 — JGSA2025 DUG WELL RECHARGE PIT NIRMAL NEER SCHOOL  KE PAAS PIPLIYA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035307320 — JGSA2025 DUG  RECHARGE PIT NIRMAL NEER MDILE SCHOOL  KE PAAS PIPLIYA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035307349 — JGSA2025 DUG OUT POND RECHARGE PIT NIRMAL NEER  KE PAAS PIPLIYA MITTHESHAH</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMITTESHAH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1716003019/WC/22012035308714 — JGSA2025 RECHARGE PIT NIRMAL HARIJAN BASTI  KE PAAS PIPLIYA</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GAROTH / CHIKNYA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1716003020/WC/22012035223735 — Percolation Tank Nirman High School Ke Piche Gram Chikanya Ka Kheda Gram Panchayat Chikanya</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1716003021/IF/22012035417947 — JGSA 2025 DUGWELL RECHARGE PIT BHAGWAN SINGH DEVI SINGH GRAM BARKHEDA ABEKHAA  GP KOTADABUJURG</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1716003021/IF/22012035417999 — JGSA 2025 DUGWELL RECHARGE PIT BHAGWAN SINGH DEVI SINGH GRAM BARKHEDA ABEKHAA  GP KOTADABUJURG</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1716003021/IF/22012035418032 — JGSA 2025 DUGWELL RECHARGE PIT KUSHAL SINGH DEVI SINGH GRAM BARKHEDA ABEKHAA  GP KOTADABUJURG</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1716003021/IF/22012035418374 — JGSA 2025 DUGWELL RECHARGE PIT GORDHAN LAAL KALU RAM GRAM KOTADABUJURG  GP KOTADABUJURG</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1716003021/IF/22012035418492 — JGSA 2025 DUGWELL RECHARGE PIT BHAGAT RAM SAALIGRAM GRAM KOTADABUJURG  GP KOTADABUJURG</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1716003021/IF/22012035420113 — JGSA 2025 Dug well Recharge Structure Kapildhara Kup Aadesh Balaram Gram Panchayat Kotda Buzurg</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KOTHADABUZURG</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1716003021/WH/22012034940906 — baawdi jeernodhaar kaarya math wali pahadi ke neeche gram panchayat kotadabujurg</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BOLIYA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1716003022/IF/22012035298761 — खेत तालाब निर्माण कैलाश पिता नारायण बोलिया</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45684</v>
@@ -19919,380 +19919,380 @@
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GAROTH / CHANDKHEDIKHURD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1716003023/IC/22012034884852 — निर्मल नीर कूप निर्माण बोलिया रोड सामुदायिक भवन के पास चाँदखेडी खुर्द</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SAMLISHANKAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1716003025/IF/22012035348178 — JGSA 2025 RICHARJ STRUCTRU  KALPIL DHARA KUP DALESINGH  GRAM SEMALISHANKAR</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SAMLISHANKAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1716003025/IF/22012035386736 — JSGA 2025 Recharge Structure Kapil Dhara Kup Mansingh Rughnathsingh Gram Panchayat Semalishankar</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SAMLISHANKAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1716003025/IF/22012035453718 — JGSA 2025 RICHARJ STRUCTRU  KALPIL DHARA KUP  KANHEYALAL KALURAM GRAM PANCHAYAT SEMALISHANKAR</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SAMLISHANKAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1716003025/IF/22012035511235 — JGSA 2025 RICHARJ STRUCTRU  NIRMAL NIR GRAM SEMLSHANKAR</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SAMLISHANKAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1716003025/IF/22012035511279 — JGSA 2025 RICHARJ STRUCTRU NIRMAL NIR GRAM SEMLISHANKAR</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BORKHEDIREDKA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1716003026/IF/22012035351196 — JGSA2025DUG WELL RECHARGE PRABHUNATH DEVANATH GRAM BORKHEDI REDKA 1716003026/IF/22012034322777</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BORKHEDIREDKA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1716003026/IF/22012035412951 — JGSA2025 RECHARGE STRUCTURE NIRMAL NIR kalbeliya ke dere ke pas gp borkhedi redka</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45761</v>
@@ -20342,1179 +20342,1179 @@
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BORKHEDIREDKA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1716003026/WC/22012035266010 — JGSA2025DUG WELL RECHARGE PRABHUNATH DEVANATH GRAM BORKHEDI REDKA 1716003026/IF/22012034322777</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GAROTH / UDLAKHEDI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1716003027/IF/22012035537744 — JGSA 2025 khet talab nirman kary karan singh bhagirath gp udlyakhedi</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GAROTH / UDLAKHEDI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1716003027/IF/22012035653990 — Dug well recharge structure gorilla pita jiva ji gp udlakhedi</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GAROTH / UDLAKHEDI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1716003027/IF/22012035653999 — Dug well recharge structure gorilla pita jiva ji gp udlakhedi</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AAGAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1716003028/IF/22012035510213 — JGSA 2025  Khet Talab  Banshilal Bagdiram Prajapati Agar GP AAGAR</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1716003028/IF/22012035510217 — JGSA 2025  Khet Talab  Banshilal Bagdiram Prajapati Agar GP AAGAR</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AAGAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1716003028/WC/22012035318812 — Parkoletion tank Nirman Kherkhedi Road pr aagar gp aagar</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035478475 — JGSA RECHARGE STRUCTUR 2025  kakildhara  Rjendra kumar  / Ramgopal (1716003031/IF9993750017)</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035478525 — JGSA RECHARGE STRUCTUR 2025 kakildhara  shmbhusingh  kisan lal 1716003031/IF/9993750036)</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035478762 — JGSA RECHARGE STRUCTUR 2025 KAPILDHARA  RAJENDRA KUMAR 1716003031/if/9993750017</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035479439 — JGSA RECHARGE STRUCTUR 2025 KAPILDHARA  mangilal kaluram gujar</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035480872 — JGSA RECHARGE STRUCTUR 2025 NIRMAL NIR denthli bujurg go saala ke paas</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035480943 — JGSA RECHARGE STRUCTUR 2025 निर्मल नीर कूप निर्माण गो शाला परिसर देथली बुजुर्ग (1716003031/DP/220120</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035480975 — JGSA RECHARGE STRUCTUR 2025 निर्मल नीर कूप निर्माण गो शाला परिसर देथली बुजुर्ग (1716003031/DP/220120</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035480982 — JGSA RECHARGE STRUCTUR 2025 निर्मल नीर कूप निर्माण गो शाला परिसर देथली बुजुर्ग (1716003031/DP/220120</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIBUZURG</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1716003031/IF/22012035480988 — JGSA RECHARGE STRUCTUR 2025 निर्मल नीर कूप निर्माण गो शाला परिसर देथली बुजुर्ग (1716003031/DP/220120</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIKHURD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1716003032/IF/22012035522584 — khet talab nirman bheulal sankarlal megwal dethali khurd</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIKHURD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1716003032/IF/22012035535779 — JGSA 2025 Recharge structure Kapildhara kup Ramgopal Meena Dethali Khurd</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIKHURD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1716003032/WC/22012035204278 — Dug out pond nirman narayani gram panchayat dethali khurd</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DETHALIKHURD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1716003032/WC/22012035209463 — Dug out pond nirman vrksharopan ke pass dethali khurd</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLISHIVDAS</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1716003034/IF/22012035516292 — JGSA Dugwel रिचार्ज फिट उमराव सिंह अमरसिंह खाखरी ग्राम पंचायत आकलीशिवदास</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLISHIVDAS</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1716003034/IF/22012035516338 — JGSA2025,रिचार्ज  पिट निर्माण उमराव सिंह अमरसिंह खा खरी ग्राम पंचायत आकलीशिवदास</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLISHIVDAS</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1716003034/WC/22012035201139 — डग आउट पोंड निर्माण गौशाला के पास आकली शिवदास</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45450</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLISHIVDAS</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1716003034/WC/22012035268566 — JGSA2025,रिचार्ज  पिट निर्माण  श्यामूबाई के कपिलधारा कुवे पास  khankhari</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KHAJURIPANTH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1716003035/IF/22012035541672 — Jgsa 2025 dugwell recharge meena rajkumar khajuri panth</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45761</v>
@@ -21611,24471 +21611,24424 @@
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GAROTH / VISHANYA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1716003036/WC/22012035301793 — JGSA2025 RICHRAJ FIT NIRMAL NIR  1716003036/DP/22012034524523</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1716003037/IC/22012034891597 — JGSA2025 Dug Well Recharge structure Nirmal Nirmal nir bagari mohle ke pass</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1716003037/IF/22012035350796 — JGSA2025 Recharge structure Kapil Dhara kup Kanhaiyalal pita shankarlal tarawali 1716003037/IF/333</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1716003037/IF/22012035482116 — JGSA2025 Recharge structure Kapil Dhara kup Ramsingh Rup singh Tarawali</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1716003037/IF/22012035487209 — JGSA2025 Recharge structure Kapil Dhara kup ramala kesha</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1716003037/IF/22012035487210 — JGSA2025 Recharge structure Kapil Dhara kup ramala kesha</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1716003037/IF/22012035573560 — kapil dhara kup nirman kamala bai pursingh tarawali</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1716003037/WH/22012034940338 — TALAB JIRNODHAR SHANKAR SINGH KE KHET KEPASS HANUMANTIYA</t>
+          <t>1716003037/IF/VB/YD/22012035665224 — EK BAGIYA MAA KE NAAM REKHABAI SODAN SINGH GRAM HANUMANTIYA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45451</v>
+        <v>46249</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DEORIYA</t>
+          <t>GAROTH / HANUMANTIYA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1716003038/IF/22012035451913 — JGSA2025 Recharge Structure Dug Well kapil dhara madanlal nanuram 1716003038/WC/219</t>
+          <t>1716003037/WH/22012034940338 — TALAB JIRNODHAR SHANKAR SINGH KE KHET KEPASS HANUMANTIYA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45778</v>
+        <v>45451</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEORIYA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1716003038/IF/22012035492317 — JGSA2025 Recharge Structure Dug Well kapil dhara mangilal jiva20389</t>
+          <t>1716003038/IF/22012035451913 — JGSA2025 Recharge Structure Dug Well kapil dhara madanlal nanuram 1716003038/WC/219</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45786</v>
+        <v>45778</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEORIYA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1716003038/IF/22012035492340 — JGSA2025 Recharge Structure Dug Well kapil dhara mangilal jiva20389</t>
+          <t>1716003038/IF/22012035492317 — JGSA2025 Recharge Structure Dug Well kapil dhara mangilal jiva20389</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEORIYA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1716003038/IF/22012035517200 — JGSA2025Recharge Structure Dug Weii nirmal nir shanti dham devariya 87847</t>
+          <t>1716003038/IF/22012035492340 — JGSA2025 Recharge Structure Dug Well kapil dhara mangilal jiva20389</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45778</v>
+        <v>45786</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEORIYA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1716003038/WC/22012035302789 — Dyke Nirman Model Work</t>
+          <t>1716003038/IF/22012035517200 — JGSA2025Recharge Structure Dug Weii nirmal nir shanti dham devariya 87847</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45786</v>
+        <v>45778</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEORIYA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1716003038/WC/22012035305559 — A</t>
+          <t>1716003038/WC/22012035302789 — Dyke Nirman Model Work</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>45759</v>
+        <v>45786</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / RALAYATI</t>
+          <t>GAROTH / DEORIYA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1716003039/IF/22012035528196 — JGSA 2025 RECHARJ STRUCTURE KAPILDHARA KUP SIHVSINGH SATYANARAYAN GP RALAYATI</t>
+          <t>1716003038/WC/22012035305559 — A</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45761</v>
+        <v>45759</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DHABLAGUJAR</t>
+          <t>GAROTH / RALAYATI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1716003041/IC/22012034887170 — समुदाय के लिए कूप निर्माण श्री खेड़ापति हनुमानजी के मंदिर के पास</t>
+          <t>1716003039/IF/22012035528196 — JGSA 2025 RECHARJ STRUCTURE KAPILDHARA KUP SIHVSINGH SATYANARAYAN GP RALAYATI</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHABLAGUJAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1716003041/RS/22012035131708 — नाली निर्माण बापूलाल मेहर के घर से रामलाल मेघवाल के घर के सामने पुलिया तक</t>
+          <t>1716003041/IC/22012034887170 — समुदाय के लिए कूप निर्माण श्री खेड़ापति हनुमानजी के मंदिर के पास</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45453</v>
+        <v>45567</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BHUNDIYA</t>
+          <t>GAROTH / DHABLAGUJAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1716003042/DP/22012034619056 — 123</t>
+          <t>1716003041/RS/22012035131708 — नाली निर्माण बापूलाल मेहर के घर से रामलाल मेघवाल के घर के सामने पुलिया तक</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45464</v>
+        <v>45453</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BHUNDIYA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1716003042/IF/22012035430774 — JGSA 2025 RECHARGE STRUCTURE KAPIL DHARA KUP GHANSHYAM DAS KANAIYADAS</t>
+          <t>1716003042/DP/22012034619056 — 123</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45752</v>
+        <v>45464</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BHUNDIYA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1716003042/IF/22012035517287 — JGSA 2025 RECHARGE STRUCTURE KUP NIRMAN SHANKAR SINGH PITA BHERU SINGH</t>
+          <t>1716003042/IF/22012035430774 — JGSA 2025 RECHARGE STRUCTURE KAPIL DHARA KUP GHANSHYAM DAS KANAIYADAS</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45761</v>
+        <v>45752</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BHUNDIYA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1716003042/WC/22012035196526 — नविन विस्तार तालाब बगुनिया रास्ते पर</t>
+          <t>1716003042/IF/22012035517287 — JGSA 2025 RECHARGE STRUCTURE KUP NIRMAN SHANKAR SINGH PITA BHERU SINGH</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45201</v>
+        <v>45761</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BHUNDIYA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1716003042/WC/22012035196527 — नविन विस्तार तालाब बगुनिया रास्ते पर</t>
+          <t>1716003042/WC/22012035196526 — नविन विस्तार तालाब बगुनिया रास्ते पर</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BHUNDIYA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1716003042/WC/22012035196540 — नविन निस्तार तालाब प्रा.विध्यालय के सामने रूंडी</t>
+          <t>1716003042/WC/22012035196527 — नविन विस्तार तालाब बगुनिया रास्ते पर</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PICHLA</t>
+          <t>GAROTH / BHUNDIYA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1716003043/IF/22012035355686 — JGSA2025 Dug Well Richarj Pith Amar Lal HarLal GP Pinchla</t>
+          <t>1716003042/WC/22012035196540 — नविन निस्तार तालाब प्रा.विध्यालय के सामने रूंडी</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45761</v>
+        <v>45201</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PICHLA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1716003043/IF/22012035421385 — Khet Talb Nirman Harising Samndr Singh pichla</t>
+          <t>1716003043/IF/22012035355686 — JGSA2025 Dug Well Richarj Pith Amar Lal HarLal GP Pinchla</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PICHLA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1716003043/WC/22012035304980 — JGSA Richarj pit nirmal nir kup krishan ka dera pichla</t>
+          <t>1716003043/IF/22012035421385 — Khet Talb Nirman Harising Samndr Singh pichla</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45791</v>
+        <v>45761</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / JAMUNIYA</t>
+          <t>GAROTH / PICHLA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1716003045/IF/22012035260641 — nandan falodhyan sartan bai ramnarayan jamuniya</t>
+          <t>1716003043/WC/22012035304980 — JGSA Richarj pit nirmal nir kup krishan ka dera pichla</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45519</v>
+        <v>45791</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GAROTH / JAMUNIYA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1716003045/IF/22012035343067 — JGSA2025 डग वैल रिचार्ज निर्माण बगदीराम पुराजी जमुनिया</t>
+          <t>1716003045/IF/22012035260641 — nandan falodhyan sartan bai ramnarayan jamuniya</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / GURADIYAMATA</t>
+          <t>GAROTH / JAMUNIYA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1716003047/IF/22012035495100 — JGSA 2025 RICHARJ STRUCTRU   NIRMAL NIR SAGORIYA RASTEPAR CHANDKHEDI BUJURG GRAM PANCHAYAT GURADIYA</t>
+          <t>1716003045/IF/22012035343067 — JGSA2025 डग वैल रिचार्ज निर्माण बगदीराम पुराजी जमुनिया</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45763</v>
+        <v>45761</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYAMATA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1716003047/IF/22012035536822 — 121918312</t>
+          <t>1716003047/IF/22012035495100 — JGSA 2025 RICHARJ STRUCTRU   NIRMAL NIR SAGORIYA RASTEPAR CHANDKHEDI BUJURG GRAM PANCHAYAT GURADIYA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYAMATA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1716003047/RC/22012034847192 — ग्राम गुराड़ियामाता में नाला निर्माण हनुमानजी मंदिर से राणा बाग तक</t>
+          <t>1716003047/IF/22012035536822 — 121918312</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GURADIYAMATA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1716003047/WC/22012035242265 — परकोलेशन टेक निर्माण किरपाल के खेत के पास ग्राम गुराडिया माता ग्राम पंचायत गुराडिया माता</t>
+          <t>1716003047/RC/22012034847192 — ग्राम गुराड़ियामाता में नाला निर्माण हनुमानजी मंदिर से राणा बाग तक</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45567</v>
+        <v>45763</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PHULKHEDA</t>
+          <t>GAROTH / GURADIYAMATA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1716003048/IF/22012035259773 — Nandan falodhyan karu singh bhagavan singh lakhakhedi</t>
+          <t>1716003047/WC/22012035242265 — परकोलेशन टेक निर्माण किरपाल के खेत के पास ग्राम गुराडिया माता ग्राम पंचायत गुराडिया माता</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45520</v>
+        <v>45567</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PHULKHEDA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1716003048/IF/22012035537855 — JGSA 2025 KHET TALAB NIRAMAN MOHAN SINGH DHUL SINGH GP PHULKHEDA</t>
+          <t>1716003048/IF/22012035259773 — Nandan falodhyan karu singh bhagavan singh lakhakhedi</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PHULKHEDA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1716003048/IF/22012035565813 — KAPIL DHARA KUP NIRMAN MANGU SINGH PARTHI SINGH GP PHULKHEDA</t>
+          <t>1716003048/IF/22012035537855 — JGSA 2025 KHET TALAB NIRAMAN MOHAN SINGH DHUL SINGH GP PHULKHEDA</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45814</v>
+        <v>45761</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PAWTI</t>
+          <t>GAROTH / PHULKHEDA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1716003049/IF/22012035338251 — JGSA 2025 Recharge structure Kapildhara kup Bagdiram Mangilal</t>
+          <t>1716003048/IF/22012035565813 — KAPIL DHARA KUP NIRMAN MANGU SINGH PARTHI SINGH GP PHULKHEDA</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45757</v>
+        <v>45814</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PAWTI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1716003049/IF/22012035510039 — JGSA 2025 Dug Well Recharge Nirmal Neer Railway Fatak Ke Pass</t>
+          <t>1716003049/IF/22012035338251 — JGSA 2025 Recharge structure Kapildhara kup Bagdiram Mangilal</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45782</v>
+        <v>45757</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PAWTI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1716003049/WC/22012035152784 — talab nirman gitti plant ke paS</t>
+          <t>1716003049/IF/22012035510039 — JGSA 2025 Dug Well Recharge Nirmal Neer Railway Fatak Ke Pass</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45201</v>
+        <v>45782</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PAWTI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1716003049/WC/22012035152788 — talab nirman chiknya raste ke pas</t>
+          <t>1716003049/WC/22012035152784 — talab nirman gitti plant ke paS</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PAWTI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1716003049/WC/22012035152792 — तालाब निर्माण चिकन्या काकड़ पर</t>
+          <t>1716003049/WC/22012035152788 — talab nirman chiknya raste ke pas</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PAWTI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1716003049/WC/22012035152797 — construction of flood channel sapaniya road se highschool tak</t>
+          <t>1716003049/WC/22012035152792 — तालाब निर्माण चिकन्या काकड़ पर</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / KUNDALIYACHARANDAS</t>
+          <t>GAROTH / PAWTI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1716003051/IF/22012035534327 — JGSA 2025 dug well kapildhara hariram shankerlal kundaliyacharandas</t>
+          <t>1716003049/WC/22012035152797 — construction of flood channel sapaniya road se highschool tak</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45761</v>
+        <v>45201</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / KURLASI</t>
+          <t>GAROTH / KUNDALIYACHARANDAS</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1716003052/IC/22012034891608 — JGSA 2025 खेत तालाब निर्माण दुले सिंह /अमर सिंह</t>
+          <t>1716003051/IF/22012035534327 — JGSA 2025 dug well kapildhara hariram shankerlal kundaliyacharandas</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DHAMANIYADIWAN</t>
+          <t>GAROTH / KURLASI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1716003055/IF/22012035420912 — JGSA 2025 RECHARGE STRUCTRE KAPILDHARA KUP NANDUBAI BHAWANISHANKAR  DHAMNIYA DIWAN</t>
+          <t>1716003052/IC/22012034891608 — JGSA 2025 खेत तालाब निर्माण दुले सिंह /अमर सिंह</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHAMANIYADIWAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1716003055/IF/22012035420953 — JGSA 2025 RECHARGE STRUCTRE KAPILDHARA KUP KAMLESH BHAWANISHANKAR DHAMNIYA DIWAN</t>
+          <t>1716003055/IF/22012035420912 — JGSA 2025 RECHARGE STRUCTRE KAPILDHARA KUP NANDUBAI BHAWANISHANKAR  DHAMNIYA DIWAN</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHAMANIYADIWAN</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1716003055/IF/22012035518723 — JGSA 2025 KHET TALAB NIRMAN MAHENDRA UDERAM  DHAMNIYA DIWAN</t>
+          <t>1716003055/IF/22012035420953 — JGSA 2025 RECHARGE STRUCTRE KAPILDHARA KUP KAMLESH BHAWANISHANKAR DHAMNIYA DIWAN</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHAMANIYADIWAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1716003055/IF/22012035628895 — EK BAGIYA MAA KE NAME GUDDI BAI BAIRAGI NANDKISHOR BHAGWATI</t>
+          <t>1716003055/IF/22012035518723 — JGSA 2025 KHET TALAB NIRMAN MAHENDRA UDERAM  DHAMNIYA DIWAN</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DHAMANIYADIWAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1716003055/WC/22012035305083 — JGSA 2025 RECHARGE STRUCTRE NIRMAL NIR KUP DEVNARAYAN MANDIR KE PASS DHAMNIYA DIWAN</t>
+          <t>1716003055/IF/22012035628895 — EK BAGIYA MAA KE NAME GUDDI BAI BAIRAGI NANDKISHOR BHAGWATI</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / MELKHEDA</t>
+          <t>GAROTH / DHAMANIYADIWAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1716003056/IF/22012035411283 — JGSA RICHARG ISTCHAR KAPIL DHARA MADAN BAI GOPAL MELKHEDA 22012034395830</t>
+          <t>1716003055/WC/22012035305083 — JGSA 2025 RECHARGE STRUCTRE NIRMAL NIR KUP DEVNARAYAN MANDIR KE PASS DHAMNIYA DIWAN</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45801</v>
+        <v>45761</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GAROTH / MELKHEDA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1716003056/IF/22012035483060 — JGSA RICHARG ISTCHAR KAPIL DHARA SHEKH HAKIM SHEKH SALIM MELKHEDA</t>
+          <t>1716003056/IF/22012035411283 — JGSA RICHARG ISTCHAR KAPIL DHARA MADAN BAI GOPAL MELKHEDA 22012034395830</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45783</v>
+        <v>45801</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GAROTH / MELKHEDA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1716003056/IF/22012035630900 — EK BAGIYA MAA KE NAME  KUSHAK BAI KACHRU</t>
+          <t>1716003056/IF/22012035483060 — JGSA RICHARG ISTCHAR KAPIL DHARA SHEKH HAKIM SHEKH SALIM MELKHEDA</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45884</v>
+        <v>45783</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARDIYAPUNA</t>
+          <t>GAROTH / MELKHEDA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1716003058/IF/22012035235607 — कपिल धारा कूप निर्माण गोवर्धन सिंह भंवर सिंह</t>
+          <t>1716003056/IF/22012035630900 — EK BAGIYA MAA KE NAME  KUSHAK BAI KACHRU</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45451</v>
+        <v>45884</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARDIYAPUNA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1716003058/IF/22012035415182 — JGSA 2025 Dugwell recharge Badrilal Amarlal bardiya puna</t>
+          <t>1716003058/IF/22012035235607 — कपिल धारा कूप निर्माण गोवर्धन सिंह भंवर सिंह</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARDIYAPUNA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1716003058/IF/22012035542556 — Khet talab nirman Dilip pita Bhagwanji ganw Bhangdi</t>
+          <t>1716003058/IF/22012035415182 — JGSA 2025 Dugwell recharge Badrilal Amarlal bardiya puna</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARDIYAPUNA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1716003058/IF/22012035627638 — EK BAGIYA MAA KE NAME SORAM KRAPAL SINGH</t>
+          <t>1716003058/IF/22012035542556 — Khet talab nirman Dilip pita Bhagwanji ganw Bhangdi</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARDIYAPUNA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1716003058/WC/22012035239109 — Talab nirman namkhora bhangdi</t>
+          <t>1716003058/IF/22012035627638 — EK BAGIYA MAA KE NAME SORAM KRAPAL SINGH</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45656</v>
+        <v>45884</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARDIYAPUNA</t>
+          <t>GAROTH / KURAWAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1716003058/WC/22012035239110 — Talab nirman Jogniya mandir ke pass bardiya puna</t>
+          <t>1716003059/AV/22012034656976 — पुलिया निर्माण कार्य शांतिधाम के पास बड़े नाले पर कुरावन</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45567</v>
+        <v>45455</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARDIYAPUNA</t>
+          <t>GAROTH / KURAWAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1716003058/WC/22012035239112 — Dug out pond nirman rundi ke pass bhangdi</t>
+          <t>1716003059/IF/22012035256635 — नन्दन फलोद्यान रामप्रसाद - उंकरलाल</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45567</v>
+        <v>45396</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GAROTH / KURAWAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1716003059/AV/22012034656976 — पुलिया निर्माण कार्य शांतिधाम के पास बड़े नाले पर कुरावन</t>
+          <t>1716003059/IF/22012035256637 — नन्दन फलोद्यान भारत सिंह - भँवरसिंह कुरावन</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45455</v>
+        <v>45396</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / KURAWAN</t>
+          <t>GAROTH / BAPCHYA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1716003059/IF/22012035256635 — नन्दन फलोद्यान रामप्रसाद - उंकरलाल</t>
+          <t>1716003060/IF/22012035517312 — JGSA 2025 RECHARJ STRUCTURE KAPILDHARA KUP MANGU MANSHA GP BAPCHYA</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / KURAWAN</t>
+          <t>GAROTH / BANI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1716003059/IF/22012035256637 — नन्दन फलोद्यान भारत सिंह - भँवरसिंह कुरावन</t>
+          <t>1716003061/IF/22012035420694 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KUP AMARLAL PURAJI BANI</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BAPCHYA</t>
+          <t>GAROTH / BANI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1716003060/IF/22012035517312 — JGSA 2025 RECHARJ STRUCTURE KAPILDHARA KUP MANGU MANSHA GP BAPCHYA</t>
+          <t>1716003061/IF/22012035518686 — khet tala mahendrasingh bani</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BANI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1716003061/IF/22012035420694 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KUP AMARLAL PURAJI BANI</t>
+          <t>1716003061/WC/22012035245954 — purpulesan tank nale ke pass kurawan rod bani</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45761</v>
+        <v>45682</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BANI</t>
+          <t>GAROTH / BAGHONIYA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1716003061/IF/22012035518686 — khet tala mahendrasingh bani</t>
+          <t>1716003062/IF/22012035520204 — JGSA 2025 RECHARGE STRUCHARE BALARAM DAYARAM BAGHUNIYA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45761</v>
+        <v>45764</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BANI</t>
+          <t>GAROTH / BARKHEDALOYA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1716003061/WC/22012035245954 — purpulesan tank nale ke pass kurawan rod bani</t>
+          <t>1716003063/IF/22012035531215 — JGSA 2025 Recharge Structure Niji kup indira Bai Harishanakar patidar gram panchayat barkheda loya</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45682</v>
+        <v>45761</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BAGHONIYA</t>
+          <t>GAROTH / BARKHEDALOYA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1716003062/IF/22012035520204 — JGSA 2025 RECHARGE STRUCHARE BALARAM DAYARAM BAGHUNIYA</t>
+          <t>1716003063/IF/22012035661132 — Khet talab nirman  Kaushalya bai Bewa Mangilal Gram Panchayat Barkheda Loya</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45764</v>
+        <v>45822</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARKHEDALOYA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1716003063/IF/22012035531215 — JGSA 2025 Recharge Structure Niji kup indira Bai Harishanakar patidar gram panchayat barkheda loya</t>
+          <t>1716003063/IF/22012035661136 — Khet talab nirman  Anil Jankilal Gram Panchayat Barkheda Loya</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45761</v>
+        <v>45822</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARKHEDALOYA</t>
+          <t>GAROTH / PIPLYAJATI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1716003063/IF/22012035661132 — Khet talab nirman  Kaushalya bai Bewa Mangilal Gram Panchayat Barkheda Loya</t>
+          <t>1716003064/IC/22012034888697 — Parkulation tank nirman shantidham kes pass borkhedi</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45822</v>
+        <v>45640</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARKHEDALOYA</t>
+          <t>GAROTH / PIPLYAJATI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1716003063/IF/22012035661136 — Khet talab nirman  Anil Jankilal Gram Panchayat Barkheda Loya</t>
+          <t>1716003064/IF/22012035481318 — DUG WEEL NIRMAL NIR DULE SINGHJI KE GHAR KE PASS PIPLIYAJATTI</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45822</v>
+        <v>45761</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLYAJATI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1716003064/IC/22012034888697 — Parkulation tank nirman shantidham kes pass borkhedi</t>
+          <t>1716003064/IF/22012035516248 — JGSA2025 Dug weel  nirmal nirman Borkhedi</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45640</v>
+        <v>45761</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PIPLYAJATI</t>
+          <t>GAROTH / RANAYARA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1716003064/IF/22012035481318 — DUG WEEL NIRMAL NIR DULE SINGHJI KE GHAR KE PASS PIPLIYAJATTI</t>
+          <t>1716003066/IC/22012034884989 — निर्मलनीर सामुदायिक भवन के पास रणायरा</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PIPLYAJATI</t>
+          <t>GAROTH / RANAYARA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1716003064/IF/22012035516248 — JGSA2025 Dug weel  nirmal nirman Borkhedi</t>
+          <t>1716003066/IF/22012035414159 — JGSA 2025 dug well Richarge pit balaram nanuram gp ranayra</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RANAYARA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1716003066/IC/22012034884989 — निर्मलनीर सामुदायिक भवन के पास रणायरा</t>
+          <t>1716003066/IF/22012035513687 — JGSA GRAM PANCHAYAT RANAYARA kapil dhara kup nirman deu bai /nagga gayari (1716003066/IF/9993750879</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RANAYARA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1716003066/IF/22012035414159 — JGSA 2025 dug well Richarge pit balaram nanuram gp ranayra</t>
+          <t>1716003066/IF/22012035536744 — JGSA GRAM PANCHAYAT RANAYARA KHET TALAB NIRMAN BASANTILAL RUGHNATH RANAYARA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RANAYARA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1716003066/IF/22012035513687 — JGSA GRAM PANCHAYAT RANAYARA kapil dhara kup nirman deu bai /nagga gayari (1716003066/IF/9993750879</t>
+          <t>1716003066/RC/22012034836914 — CC ROAD SH NALI NIRMAN KARYA KAILASH NATH KE MAKAN SE SHASKIYA SCHOOL TAK NAI AABADI RANAYARA</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / RANAYARA</t>
+          <t>GAROTH / BARKHEDAGANGASA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1716003066/IF/22012035536744 — JGSA GRAM PANCHAYAT RANAYARA KHET TALAB NIRMAN BASANTILAL RUGHNATH RANAYARA</t>
+          <t>1716003067/IF/22012035514976 — JGSA 2025 Dug Well Recharge kushi bai shivlal dhakad garam panchyat barkheda gangasa</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / RANAYARA</t>
+          <t>GAROTH / BARKHEDAGANGASA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1716003066/RC/22012034836914 — CC ROAD SH NALI NIRMAN KARYA KAILASH NATH KE MAKAN SE SHASKIYA SCHOOL TAK NAI AABADI RANAYARA</t>
+          <t>1716003067/IF/22012035515100 — JGSA 2025 khet talab niraman mubarik pir kha  barkheda gangasa</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARKHEDAGANGASA</t>
+          <t>GAROTH / SATHKHEDA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1716003067/IF/22012035514976 — JGSA 2025 Dug Well Recharge kushi bai shivlal dhakad garam panchyat barkheda gangasa</t>
+          <t>1716003068/IF/22012035259366 — नंदन फलौउधान रामलाल लक्ष्मण साठखेडा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45761</v>
+        <v>45452</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARKHEDAGANGASA</t>
+          <t>GAROTH / SATHKHEDA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1716003067/IF/22012035515100 — JGSA 2025 khet talab niraman mubarik pir kha  barkheda gangasa</t>
+          <t>1716003068/WC/22012035299520 — JGSA 2025 dug well recharge NIRMAL NIR TALAB KE PAAS  gram shathkheda</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45761</v>
+        <v>45752</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / SATHKHEDA</t>
+          <t>GAROTH / PIPALKHEDA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1716003068/IF/22012035259366 — नंदन फलौउधान रामलाल लक्ष्मण साठखेडा</t>
+          <t>1716003069/IF/22012035455246 — JGSA 2025 dug well recharge shivlal pita kishanlal  gram pipalkheda</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45452</v>
+        <v>45752</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / SATHKHEDA</t>
+          <t>GAROTH / PIPALKHEDA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1716003068/WC/22012035299520 — JGSA 2025 dug well recharge NIRMAL NIR TALAB KE PAAS  gram shathkheda</t>
+          <t>1716003069/IF/22012035455335 — JGSA 2025 dug well recharge shivlal pita kishanlal  gram pipalkheda</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PIPALKHEDA</t>
+          <t>GAROTH / AKLIDEWAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1716003069/IF/22012035455246 — JGSA 2025 dug well recharge shivlal pita kishanlal  gram pipalkheda</t>
+          <t>1716003070/AV/22012034659715 — goshala nirman aakli diwan shantidham ke pas</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45752</v>
+        <v>45481</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PIPALKHEDA</t>
+          <t>GAROTH / AKLIDEWAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1716003069/IF/22012035455335 — JGSA 2025 dug well recharge shivlal pita kishanlal  gram pipalkheda</t>
+          <t>1716003070/IF/22012035392205 — JGSA 2025 KHET TALAB NIRMAN BADRISINGH DHANSINGH GRAM PANCHAYAT AKLIDEWAN</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45752</v>
+        <v>45761</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLIDEWAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1716003070/AV/22012034659715 — goshala nirman aakli diwan shantidham ke pas</t>
+          <t>1716003070/IF/22012035525930 — KAPIL DHARA KUP NIRMAN GUMANSINGH NATHUSINGH KHEJADIYA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45481</v>
+        <v>45761</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLIDEWAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1716003070/IF/22012035392205 — JGSA 2025 KHET TALAB NIRMAN BADRISINGH DHANSINGH GRAM PANCHAYAT AKLIDEWAN</t>
+          <t>1716003070/IF/22012035570963 — JGSA 2025 Khet talab nirman kary kali bai W/o laxminarayan gram Akali Diwan</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45761</v>
+        <v>45813</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLIDEWAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1716003070/IF/22012035525930 — KAPIL DHARA KUP NIRMAN GUMANSINGH NATHUSINGH KHEJADIYA</t>
+          <t>1716003070/WC/22012035224369 — Navin nistari talab Nirman kali rundi purane rasta shamghar rad par gram khejdya gram panchayt aakli</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>GAROTH / AKLIDEWAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1716003070/IF/22012035570963 — JGSA 2025 Khet talab nirman kary kali bai W/o laxminarayan gram Akali Diwan</t>
+          <t>1716003070/WC/22012035224684 — navin nistari talab nirman rundi ke pas shamghar rad par gram khejdya gram pnchayt aakli diwan</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45813</v>
+        <v>45506</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / AKLIDEWAN</t>
+          <t>GAROTH / NARIYABUJURG</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1716003070/WC/22012035224369 — Navin nistari talab Nirman kali rundi purane rasta shamghar rad par gram khejdya gram panchayt aakli</t>
+          <t>1716003071/IF/22012035529606 — खेत तालाब सत्यनारायण पिता हिरालाल मीणा ग्राम पंचायत नारिया बुजुर्ग</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45567</v>
+        <v>45762</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / AKLIDEWAN</t>
+          <t>GAROTH / NARIYABUJURG</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1716003070/WC/22012035224684 — navin nistari talab nirman rundi ke pas shamghar rad par gram khejdya gram pnchayt aakli diwan</t>
+          <t>1716003071/LD/22012034942838 — व्रक्षारोपण पंचायत परिसर नारिया बुजुर्ग</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45506</v>
+        <v>45409</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / NARIYABUJURG</t>
+          <t>GAROTH / HATUNIYA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1716003071/IF/22012035529606 — खेत तालाब सत्यनारायण पिता हिरालाल मीणा ग्राम पंचायत नारिया बुजुर्ग</t>
+          <t>1716003072/IF/22012035518034 — jgsa2025 recharge structure kapildhara ratani bai uderam 1716003072/IF/471</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45762</v>
+        <v>45791</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / NARIYABUJURG</t>
+          <t>GAROTH / HATUNIYA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1716003071/LD/22012034942838 — व्रक्षारोपण पंचायत परिसर नारिया बुजुर्ग</t>
+          <t>1716003072/IF/22012035535591 — khet talab nirman bhanwari bai bharatram choudhary hatuniya</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>45409</v>
+        <v>45797</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>GAROTH / HATUNIYA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1716003072/IF/22012035518034 — jgsa2025 recharge structure kapildhara ratani bai uderam 1716003072/IF/471</t>
+          <t>1716003072/IF/22012035539539 — KHET TALAB NIRMAN BHANWARI BAI CHOUDHARY HATUNIYA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45791</v>
+        <v>45798</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / HATUNIYA</t>
+          <t>GAROTH / PIPALIYARAJA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1716003072/IF/22012035535591 — khet talab nirman bhanwari bai bharatram choudhary hatuniya</t>
+          <t>1716003073/WC/22012035298743 — JGSA 2025Recharge Structure nirmalnir manglik bhavake pas dhamniya   pipliyaraja 22012034572712</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45797</v>
+        <v>45761</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / HATUNIYA</t>
+          <t>GAROTH / BARADIYAAMRA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1716003072/IF/22012035539539 — KHET TALAB NIRMAN BHANWARI BAI CHOUDHARY HATUNIYA</t>
+          <t>1716003074/AV/22012034658458 — Nandan Flodhyan sugan bai omprakash Bardiya Amra</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45798</v>
+        <v>45424</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PIPALIYARAJA</t>
+          <t>GAROTH / BARADIYAAMRA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1716003073/WC/22012035298743 — JGSA 2025Recharge Structure nirmalnir manglik bhavake pas dhamniya   pipliyaraja 22012034572712</t>
+          <t>1716003074/WH/22012034940089 — Dug out Pond Narkhora Bardiya Amra</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARADIYAAMRA</t>
+          <t>GAROTH / DASORIYA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1716003074/AV/22012034658458 — Nandan Flodhyan sugan bai omprakash Bardiya Amra</t>
+          <t>1716003075/IF/22012035251174 — NANDAN FALODHAYAN BANAS BAI ARJUNSINGH DASORIYA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>45424</v>
+        <v>45458</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARADIYAAMRA</t>
+          <t>GAROTH / DASORIYA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1716003074/WH/22012034940089 — Dug out Pond Narkhora Bardiya Amra</t>
+          <t>1716003075/IF/22012035258639 — NANDAN FALODHAYAN NANDKISHOR JODHRAM DASORIYA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45383</v>
+        <v>45488</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DASORIYA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1716003075/IF/22012035251174 — NANDAN FALODHAYAN BANAS BAI ARJUNSINGH DASORIYA</t>
+          <t>1716003075/IF/22012035545534 — KAPIL DHARA KUP NIRMAN MUNNA BAI BHANVARLAL MEGHWAL DASORIYA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45458</v>
+        <v>45761</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DASORIYA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1716003075/IF/22012035258639 — NANDAN FALODHAYAN NANDKISHOR JODHRAM DASORIYA</t>
+          <t>1716003075/LD/22012034944197 — samudayak vraksha ropan prathamik vidhyalay khet ke pas dasoriya</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45488</v>
+        <v>45548</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DASORIYA</t>
+          <t>GAROTH / BARRAMA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1716003075/IF/22012035545534 — KAPIL DHARA KUP NIRMAN MUNNA BAI BHANVARLAL MEGHWAL DASORIYA</t>
+          <t>1716003080/IF/22012035350775 — recharge structure kapildhara kup suraj bai 1716003080IF22012034417</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45761</v>
+        <v>45752</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DASORIYA</t>
+          <t>GAROTH / BARRAMA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1716003075/LD/22012034944197 — samudayak vraksha ropan prathamik vidhyalay khet ke pas dasoriya</t>
+          <t>1716003080/IF/22012035481264 — JGSA 2025 Recharge structure kapildhara kup Suraj bai prathviraj</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45548</v>
+        <v>45752</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARRAMA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1716003080/IF/22012035350775 — recharge structure kapildhara kup suraj bai 1716003080IF22012034417</t>
+          <t>1716003080/WC/22012035229779 — पर्कुलेशन टेंक रामनगर माताजी के तालाब के पास</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45752</v>
+        <v>45567</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARRAMA</t>
+          <t>GAROTH / BALODA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1716003080/IF/22012035481264 — JGSA 2025 Recharge structure kapildhara kup Suraj bai prathviraj</t>
+          <t>1716003081/IF/22012035533293 — JGSA recharge sturctur umesh chandr badrilal baloda</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45752</v>
+        <v>45761</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARRAMA</t>
+          <t>GAROTH / BALODA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1716003080/WC/22012035229779 — पर्कुलेशन टेंक रामनगर माताजी के तालाब के पास</t>
+          <t>1716003081/IF/22012035533468 — JGSA recharge sturctur shobharam rugnath baloda</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BALODA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1716003081/IF/22012035533293 — JGSA recharge sturctur umesh chandr badrilal baloda</t>
+          <t>1716003081/IF/22012035533917 — JGSA khet talab gopal ratan gayri  bhojpur</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BALODA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1716003081/IF/22012035533468 — JGSA recharge sturctur shobharam rugnath baloda</t>
+          <t>1716003081/IF/22012035533952 — JGSA khet talab gopal ratan gayri  bhojpur</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BALODA</t>
+          <t>GAROTH / BHAMKHEDI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1716003081/IF/22012035533917 — JGSA khet talab gopal ratan gayri  bhojpur</t>
+          <t>1716003082/AV/22012034658030 — पुलिया निर्माण नई आबादी कुए वाले रस्ते पर भामखेडी</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BALODA</t>
+          <t>GAROTH / BASGOAN</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1716003081/IF/22012035533952 — JGSA khet talab gopal ratan gayri  bhojpur</t>
+          <t>1716003085/IF/22012035455284 — JGSA 2025 Dug Well Recharge nirmal nir chandrpura  garam panchyat basgon</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BHAMKHEDI</t>
+          <t>GAROTH / BASGOAN</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1716003082/AV/22012034658030 — पुलिया निर्माण नई आबादी कुए वाले रस्ते पर भामखेडी</t>
+          <t>1716003085/IF/22012035481209 — JGSA 2025 Dug Well Recharge amarlal balu ji garam panchayat basgon</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BASGOAN</t>
+          <t>GAROTH / PANDERIYA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1716003085/IF/22012035455284 — JGSA 2025 Dug Well Recharge nirmal nir chandrpura  garam panchyat basgon</t>
+          <t>1716003086/IF/VB/YD/22012035665340 — Constr of Boulder Check Dam for 2s gorisankar ke khet ke pas gp panderiya</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45761</v>
+        <v>46249</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BASGOAN</t>
+          <t>GAROTH / SALRIYA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1716003085/IF/22012035481209 — JGSA 2025 Dug Well Recharge amarlal balu ji garam panchayat basgon</t>
+          <t>1716003087/IF/22012035441148 — JGSA 2025 RICHARJ STRUCTRU  KALPIL DHARA KUP  BAHADURSINGH BADANSINGH BORVANI1716003087/IF/522</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SALRIYA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1716003087/IF/22012035441148 — JGSA 2025 RICHARJ STRUCTRU  KALPIL DHARA KUP  BAHADURSINGH BADANSINGH BORVANI1716003087/IF/522</t>
+          <t>1716003087/WC/22012035289376 — parcolation tank nirman radheshyam ke khet ke paas salriya gram panchayat salriya</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / SALRIYA</t>
+          <t>GAROTH / MAKADAWAN</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1716003087/WC/22012035289376 — parcolation tank nirman radheshyam ke khet ke paas salriya gram panchayat salriya</t>
+          <t>1716003088/IF/22012035630515 — EK BAGIYA MAA KE NAAM MANJU BAI VIKRAM SINGH</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>GAROTH / MAKADAWAN</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1716003088/IF/22012035630515 — EK BAGIYA MAA KE NAAM MANJU BAI VIKRAM SINGH</t>
+          <t>1716003088/WC/22012035224157 — NAVEEN NISTAR TALAB NIRAMN NIRMAL NEER KE PASS GRAM JUNAPANI DHORNIYA GRAM PANCHAYAT MAKDAWAN</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / MAKADAWAN</t>
+          <t>GAROTH / PIPLIYAMOHAMMAD</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1716003088/WC/22012035224157 — NAVEEN NISTAR TALAB NIRAMN NIRMAL NEER KE PASS GRAM JUNAPANI DHORNIYA GRAM PANCHAYAT MAKDAWAN</t>
+          <t>1716003089/DP/22012034623881 — vraksharopan hanuman mandir ke pass ghatya</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>GAROTH / PIPLIYAMOHAMMAD</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1716003089/DP/22012034623881 — vraksharopan hanuman mandir ke pass ghatya</t>
+          <t>1716003089/IF/22012035439497 — JGSA 2025 Dug well recharge structure Kapil dhara kup Dhapu Bai Kalu Singh gp pipalya mohammad</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / PIPLIYAMOHAMMAD</t>
+          <t>GAROTH / KHAJURIRUNDA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1716003089/IF/22012035439497 — JGSA 2025 Dug well recharge structure Kapil dhara kup Dhapu Bai Kalu Singh gp pipalya mohammad</t>
+          <t>1716003090/WC/22012035327545 — Parkuleshan tenk khajurirunda</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45761</v>
+        <v>46048</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / KHAJURIRUNDA</t>
+          <t>GAROTH / ERIYA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1716003090/WC/22012035327545 — Parkuleshan tenk khajurirunda</t>
+          <t>1716003091/IF/YD/22012035538582 — JGSA2025 Khet Talab Nirman Sonu Singh Narayan Singh GP Eriya</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / ERIYA</t>
+          <t>GAROTH / DABHA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1716003091/IF/YD/22012035538582 — JGSA2025 Khet Talab Nirman Sonu Singh Narayan Singh GP Eriya</t>
+          <t>1716003092/DP/22012034627406 — varksharopan kaarya prathmik shala sangli GP dhaba</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45761</v>
+        <v>45501</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DABHA</t>
+          <t>GAROTH / GARIYAKHEDI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1716003092/DP/22012034627406 — varksharopan kaarya prathmik shala sangli GP dhaba</t>
+          <t>1716003093/AV/22012034660440 — NANDAN FALODHYAN  MANGILAL NANDRAM</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45501</v>
+        <v>45555</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GARIYAKHEDI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1716003093/AV/22012034660440 — NANDAN FALODHYAN  MANGILAL NANDRAM</t>
+          <t>1716003093/IF/22012035260057 — Nadan Falodhyan mangilal nandram gariyakhedi</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45555</v>
+        <v>45485</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GARIYAKHEDI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1716003093/IF/22012035260057 — Nadan Falodhyan mangilal nandram gariyakhedi</t>
+          <t>1716003093/IF/22012035260059 — nandan falodhyan dashrat lakshminarayan gariyakhedi</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45485</v>
+        <v>45519</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>GAROTH / GARIYAKHEDI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1716003093/IF/22012035260059 — nandan falodhyan dashrat lakshminarayan gariyakhedi</t>
+          <t>1716003093/IF/22012035539090 — JGSA2025 khet talab amarlal prbhulal balai karadiya kheda</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / GARIYAKHEDI</t>
+          <t>GAROTH / SURAKHEDI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1716003093/IF/22012035539090 — JGSA2025 khet talab amarlal prbhulal balai karadiya kheda</t>
+          <t>1716003094/IC/22012034885021 — कपिलधारा कूप निर्माण दुलेसिंह पर्वतसिंह पिपलिया घाटा ग्राम पंचायत सुराखेडी</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SURAKHEDI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1716003094/IC/22012034885021 — कपिलधारा कूप निर्माण दुलेसिंह पर्वतसिंह पिपलिया घाटा ग्राम पंचायत सुराखेडी</t>
+          <t>1716003094/IF/22012035516129 — JGSA 2025 KHET TALAB NIRMAN ARJUNSINGH NARVARSINGH  GRAM PANCHAYAT SURAKHEDI</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SURAKHEDI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1716003094/IF/22012035516129 — JGSA 2025 KHET TALAB NIRMAN ARJUNSINGH NARVARSINGH  GRAM PANCHAYAT SURAKHEDI</t>
+          <t>1716003094/RC/22012034831179 — सीसी रोड सह नाली निर्माण मेन रोड से रामलाल जी के घर तक पिपल्या घाटा</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SURAKHEDI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1716003094/RC/22012034831179 — सीसी रोड सह नाली निर्माण मेन रोड से रामलाल जी के घर तक पिपल्या घाटा</t>
+          <t>1716003094/WC/22012035207793 — Niji Khet par kapil dhara kup nirman dule singh parwat singh surakhedi</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45567</v>
+        <v>45444</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / SURAKHEDI</t>
+          <t>GAROTH / CHHAYAN</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1716003094/WC/22012035207793 — Niji Khet par kapil dhara kup nirman dule singh parwat singh surakhedi</t>
+          <t>1716003095/IF/22012035628118 — EK BAGIYA MAA KE NAAM KRISHNA BAI GOPAL SINGH CHAYAN</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45444</v>
+        <v>45884</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>GAROTH / CHHAYAN</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilisation Pond for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1716003095/IF/22012035628118 — EK BAGIYA MAA KE NAAM KRISHNA BAI GOPAL SINGH CHAYAN</t>
+          <t>1716003095/RS/22012035128152 — gram chhayan me nala nirman shamgarh takrawad marg se uderam mangilal ke ghar tak</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45884</v>
+        <v>45396</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / CHHAYAN</t>
+          <t>GAROTH / DEWARI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1716003095/RS/22012035128152 — gram chhayan me nala nirman shamgarh takrawad marg se uderam mangilal ke ghar tak</t>
+          <t>1716003096/IF/22012035335990 — JGSA2025 KHET TALAB NIRMAN KARY DUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45396</v>
+        <v>45752</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEWARI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1716003096/IF/22012035335990 — JGSA2025 KHET TALAB NIRMAN KARY DUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
+          <t>1716003096/IF/22012035451064 — JGSA2025RECHARRGE STUCTURE KAPILDHARA KUP NIRMAN GITABAI MANGILALDUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45752</v>
+        <v>45771</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEWARI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1716003096/IF/22012035451064 — JGSA2025RECHARRGE STUCTURE KAPILDHARA KUP NIRMAN GITABAI MANGILALDUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
+          <t>1716003096/IF/22012035513396 — JGSA2025RECHARRGE STUCTURE NIJI KUPCHENSINGH MANSIINGH DUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>GAROTH / DEWARI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1716003096/IF/22012035513396 — JGSA2025RECHARRGE STUCTURE NIJI KUPCHENSINGH MANSIINGH DUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
+          <t>1716003096/IF/22012035533901 — JGSA2025 KHET TALAB NIRMAN KARY MOHANLAL KACHARULAL DUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / DEWARI</t>
+          <t>GAROTH / BARKHEDI MITHHU</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1716003096/IF/22012035533901 — JGSA2025 KHET TALAB NIRMAN KARY MOHANLAL KACHARULAL DUNGHARKHEDI GRAM PANCHAYAT DEWARI</t>
+          <t>1716003098/IF/22012035342402 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KUP DANISINGH KALUSINGH GRAM CHUKANI GP BARKHEDI MITTHU</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARKHEDI MITHHU</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1716003098/IF/22012035342402 — JGSA 2025 RECHARGE STRUCTURE KAPILDHARA KUP DANISINGH KALUSINGH GRAM CHUKANI GP BARKHEDI MITTHU</t>
+          <t>1716003098/IF/22012035547159 — JGSA2025 Recharge Structure Kup Shivrajsingh Gowardhansingh Gram Barkhedi Mitthiu Gp Barkhedi Mitthu</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>GAROTH / BARKHEDI MITHHU</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1716003098/IF/22012035547159 — JGSA2025 Recharge Structure Kup Shivrajsingh Gowardhansingh Gram Barkhedi Mitthiu Gp Barkhedi Mitthu</t>
+          <t>1716003098/IF/22012035659430 — EK BAGIYA MAA KE NAME SANTOSH KUAWAR NAGUSINGH</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45761</v>
+        <v>45958</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / BARKHEDI MITHHU</t>
+          <t>GAROTH / SEMLIROOPA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1716003098/IF/22012035659430 — EK BAGIYA MAA KE NAME SANTOSH KUAWAR NAGUSINGH</t>
+          <t>1716003099/IF/22012035343581 — JGSA RECHARGE STRUCTURE KELASH BAI DEVILAL MEGHWAL 1716003068/IF/22012035001973</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45958</v>
+        <v>45761</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SEMLIROOPA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1716003099/IF/22012035343581 — JGSA RECHARGE STRUCTURE KELASH BAI DEVILAL MEGHWAL 1716003068/IF/22012035001973</t>
+          <t>1716003099/IF/22012035382590 — कपिलधारा कूप निर्माण राघु सिंह पिता किशन सिंह सेमली रूपा</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SEMLIROOPA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1716003099/IF/22012035382590 — कपिलधारा कूप निर्माण राघु सिंह पिता किशन सिंह सेमली रूपा</t>
+          <t>1716003099/WC/22012035288134 — JGSA RECHARGE STRUCTURE SHYAM SINGH MANSINGH (1716003068/IF/22012034351151) semli rupa</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>GAROTH / SEMLIROOPA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1716003099/WC/22012035288134 — JGSA RECHARGE STRUCTURE SHYAM SINGH MANSINGH (1716003068/IF/22012034351151) semli rupa</t>
+          <t>1716003099/WC/22012035288148 — JGSA RECHARGE STRUCTURE निर्मल नीर पाटीदार नेहरा के पास दसोरिया 1716003075/DP/22012034447495</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / SEMLIROOPA</t>
+          <t>GAROTH / RAMKHEDI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1716003099/WC/22012035288148 — JGSA RECHARGE STRUCTURE निर्मल नीर पाटीदार नेहरा के पास दसोरिया 1716003075/DP/22012034447495</t>
+          <t>1716003100/AV/22012034665727 — khel medan nirman nipaniya</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RAMKHEDI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1716003100/AV/22012034665727 — khel medan nirman nipaniya</t>
+          <t>1716003100/AV/22012034668819 — mukti dham shed nirman Ramkhedi</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45761</v>
+        <v>46016</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RAMKHEDI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1716003100/AV/22012034668819 — mukti dham shed nirman Ramkhedi</t>
+          <t>1716003100/IF/22012035533671 — JGSA khet talab nirman Govind singh Nahrsingh Nipaniya</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>46016</v>
+        <v>45791</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RAMKHEDI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1716003100/IF/22012035533671 — JGSA khet talab nirman Govind singh Nahrsingh Nipaniya</t>
+          <t>1716003100/IF/22012035535122 — JGSA Khet Talab Nirman Shnkar Singh Nirbhy Singh Nipaniya</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45791</v>
+        <v>45761</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>GAROTH / RAMKHEDI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1716003100/IF/22012035535122 — JGSA Khet Talab Nirman Shnkar Singh Nirbhy Singh Nipaniya</t>
+          <t>1716003100/WC/22012035284157 — nistaari talb nirman  Nankya blda pichla rod nipaniya</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>GAROTH / RAMKHEDI</t>
+          <t>MANDSAUR / JAGGAKHEDI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1716003100/WC/22012035284157 — nistaari talb nirman  Nankya blda pichla rod nipaniya</t>
+          <t>1716004002/IF/22012035488251 — JGSA 2025 Dugwell Recharge  शासकीय कूप ग्राम रूपावली में</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / JAGGAKHEDI</t>
+          <t>MANDSAUR / AFJALPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1716004002/IF/22012035488251 — JGSA 2025 Dugwell Recharge  शासकीय कूप ग्राम रूपावली में</t>
+          <t>1716004009/AV/22012034657870 — शमशान शेड निर्माण ग्राम माल्‍याखेडी 202425</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45762</v>
+        <v>45469</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / AFJALPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1716004009/AV/22012034657870 — शमशान शेड निर्माण ग्राम माल्‍याखेडी 202425</t>
+          <t>1716004009/AV/22012034657871 — शमशान शेड निर्माण ग्राम माल्‍याखेडी 202425</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / AFJALPUR</t>
+          <t>MANDSAUR / BABRECHA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1716004009/AV/22012034657871 — शमशान शेड निर्माण ग्राम माल्‍याखेडी 202425</t>
+          <t>1716004010/WC/22012035309244 — JGSA 2025 Dugwell Recharge nai aabadi</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45469</v>
+        <v>45772</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BABRECHA</t>
+          <t>MANDSAUR / PIPLIYA KARADIYA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1716004010/WC/22012035309244 — JGSA 2025 Dugwell Recharge nai aabadi</t>
+          <t>1716004011/IF/22012035535782 — JGSA 2025 Dugwell Recharge Ramesh gopi</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / PIPLIYA KARADIYA</t>
+          <t>MANDSAUR / PADLIYA MARU</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1716004011/IF/22012035535782 — JGSA 2025 Dugwell Recharge Ramesh gopi</t>
+          <t>1716004012/RS/22012035128154 — नाला निर्माण कार्य मनरेगा एंव 15 वा वित्‍त ग्राम पाडलिया मारू बंजारा बस्‍ती की ओर</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45772</v>
+        <v>45458</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / PADLIYA MARU</t>
+          <t>MANDSAUR / JHAWAL</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1716004012/RS/22012035128154 — नाला निर्माण कार्य मनरेगा एंव 15 वा वित्‍त ग्राम पाडलिया मारू बंजारा बस्‍ती की ओर</t>
+          <t>1716004014/IF/22012035591434 — एक बगिया मॉ के नाम शांतिबाई पति गाेर्वधनलाल</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45458</v>
+        <v>45870</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / JHAWAL</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1716004014/IF/22012035591434 — एक बगिया मॉ के नाम शांतिबाई पति गाेर्वधनलाल</t>
+          <t>1716004014/WC/22012035308401 — DUGWELL RECHARGE KUP SAMSAN KE PASS</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45870</v>
+        <v>45761</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / JHAWAL</t>
+          <t>MANDSAUR / NIPANIYA AFJALPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1716004014/WC/22012035308401 — DUGWELL RECHARGE KUP SAMSAN KE PASS</t>
+          <t>1716004015/WC/22012035329308 — Talab jirndoharr</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45761</v>
+        <v>46100</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / NIPANIYA AFJALPUR</t>
+          <t>MANDSAUR / ARNIYA NIJAMUDDIN</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1716004015/WC/22012035329308 — Talab jirndoharr</t>
+          <t>1716004016/AV/22012034656975 — शमशान शेड निर्माण ग्राम अरनिया निजामुददीन 202425</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>46100</v>
+        <v>45453</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / ARNIYA NIJAMUDDIN</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1716004016/AV/22012034656975 — शमशान शेड निर्माण ग्राम अरनिया निजामुददीन 202425</t>
+          <t>1716004016/AV/22012034657516 — शमशान शेड निर्माण ग्राम बाजखेडी 202425</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45453</v>
+        <v>45464</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / ARNIYA NIJAMUDDIN</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1716004016/AV/22012034657516 — शमशान शेड निर्माण ग्राम बाजखेडी 202425</t>
+          <t>1716004016/AV/22012034657517 — शमशान शेड निर्माण ग्राम अरनिया निजामुददीन 202425</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / ARNIYA NIJAMUDDIN</t>
+          <t>MANDSAUR / GUDIYANA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1716004016/AV/22012034657517 — शमशान शेड निर्माण ग्राम अरनिया निजामुददीन 202425</t>
+          <t>1716004020/WC/22012035299740 — JGSA 2025 Dugwell Recharge Nirmal Nir kup Talab ke pass</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45464</v>
+        <v>45772</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GUDIYANA</t>
+          <t>MANDSAUR / SIHOR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1716004020/WC/22012035299740 — JGSA 2025 Dugwell Recharge Nirmal Nir kup Talab ke pass</t>
+          <t>1716004021/IF/22012035482931 — JGSA 2025 Dugwell Recharge प्रकाश पिता हिरालाल गायरी</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / SIHOR</t>
+          <t>MANDSAUR / MALYAKHERKHEDA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1716004021/IF/22012035482931 — JGSA 2025 Dugwell Recharge प्रकाश पिता हिरालाल गायरी</t>
+          <t>1716004024/IF/22012035490760 — JGSA 2025 Dugwell Recharge कूप रिचार्ज जीवन बद्रीलाल चारण</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45772</v>
+        <v>45784</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / MALYAKHERKHEDA</t>
+          <t>MANDSAUR / PALWAI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1716004024/IF/22012035490760 — JGSA 2025 Dugwell Recharge कूप रिचार्ज जीवन बद्रीलाल चारण</t>
+          <t>1716004025/AV/22012034660801 — शमशान विकास शेड निर्माण ग्राम पिपलखुंठा 2024-25</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45784</v>
+        <v>45564</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / PALWAI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1716004025/AV/22012034660801 — शमशान विकास शेड निर्माण ग्राम पिपलखुंठा 2024-25</t>
+          <t>1716004025/AV/22012034665810 — शमशान शेड निर्माण ग्राम पिपलखुंठा 2025 26</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45564</v>
+        <v>45767</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / PALWAI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1716004025/AV/22012034665810 — शमशान शेड निर्माण ग्राम पिपलखुंठा 2025 26</t>
+          <t>1716004025/IF/22012035483548 — JGSA 2025 Dugwell Recharge महेश मगनलाल मीणा पलव ई</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45767</v>
+        <v>45762</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / PALWAI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1716004025/IF/22012035483548 — JGSA 2025 Dugwell Recharge महेश मगनलाल मीणा पलव ई</t>
+          <t>1716004025/IF/22012035538615 — डग वेल रिचार्ज गणपत सिंह कालूसिह पिपलखूटा</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / PALWAI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1716004025/IF/22012035538615 — डग वेल रिचार्ज गणपत सिंह कालूसिह पिपलखूटा</t>
+          <t>1716004025/IF/22012035565170 — JGSA 2025 Dugwell Recharge देवीलाल लाला जी जाट</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / PALWAI</t>
+          <t>MANDSAUR / DHIKOLA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1716004025/IF/22012035565170 — JGSA 2025 Dugwell Recharge देवीलाल लाला जी जाट</t>
+          <t>1716004027/IF/22012035388797 — JGSA 2025 Dugwell Recharge  रमेश रंगलाल जी</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>45762</v>
+        <v>45757</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / DHIKOLA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1716004027/IF/22012035388797 — JGSA 2025 Dugwell Recharge  रमेश रंगलाल जी</t>
+          <t>1716004027/IF/22012035445051 — JGSA 2025 Dugwell Recharge कैलाश रतनलाल sc</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45757</v>
+        <v>45762</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / DHIKOLA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1716004027/IF/22012035445051 — JGSA 2025 Dugwell Recharge कैलाश रतनलाल sc</t>
+          <t>1716004027/IF/22012035445072 — JGSA 2025 Dugwell Recharge गणपद भंवरलाल जी obc</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / DHIKOLA</t>
+          <t>MANDSAUR / KUCHROD</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1716004027/IF/22012035445072 — JGSA 2025 Dugwell Recharge गणपद भंवरलाल जी obc</t>
+          <t>1716004033/IF/22012035609009 — एक बगिया मॉ के नाम श्‍यामुबाई पति दशरथ</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>45762</v>
+        <v>45870</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / KUCHROD</t>
+          <t>MANDSAUR / DHARIYAKHEDI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1716004033/IF/22012035609009 — एक बगिया मॉ के नाम श्‍यामुबाई पति दशरथ</t>
+          <t>1716004035/AV/22012034661339 — शमशान शेड निर्माण ग्राम गुडभेली</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>45870</v>
+        <v>45519</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / DHARIYAKHEDI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1716004035/AV/22012034661339 — शमशान शेड निर्माण ग्राम गुडभेली</t>
+          <t>1716004035/AV/22012034661340 — खेल मैदान निर्माण ग्राम गुडभेली</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / DHARIYAKHEDI</t>
+          <t>MANDSAUR / LASUDAWAN</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1716004035/AV/22012034661340 — खेल मैदान निर्माण ग्राम गुडभेली</t>
+          <t>1716004036/IF/22012035540663 — JGSA 2025 Khet talab Kachrulal bherulal prajapat</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>45519</v>
+        <v>45798</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / LASUDAWAN</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1716004036/IF/22012035540663 — JGSA 2025 Khet talab Kachrulal bherulal prajapat</t>
+          <t>1716004036/IF/22012035576267 — JGSA 2025 Dugwell Recharge  जवाहरलाल राठौर</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45798</v>
+        <v>45828</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / LASUDAWAN</t>
+          <t>MANDSAUR / GUJARDA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1716004036/IF/22012035576267 — JGSA 2025 Dugwell Recharge  जवाहरलाल राठौर</t>
+          <t>1716004037/IF/22012035489990 — JGSA 2025 Dugwell Recharge Kanheyalal Rameshwar</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>45828</v>
+        <v>45792</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GUJARDA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1716004037/IF/22012035489990 — JGSA 2025 Dugwell Recharge Kanheyalal Rameshwar</t>
+          <t>1716004037/IF/22012035490002 — JGSA 2025 Dugwell Recharge Bherulal Mangilal</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>45792</v>
+        <v>45762</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GUJARDA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1716004037/IF/22012035490002 — JGSA 2025 Dugwell Recharge Bherulal Mangilal</t>
+          <t>1716004037/IF/22012035490022 — JGSA 2025 Dugwell Recharge Gangram Bherulal</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GUJARDA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1716004037/IF/22012035490022 — JGSA 2025 Dugwell Recharge Gangram Bherulal</t>
+          <t>1716004037/IF/22012035490038 — JGSA 2025 Dugwell Recharge Karulal Ratanlal</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GUJARDA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1716004037/IF/22012035490038 — JGSA 2025 Dugwell Recharge Karulal Ratanlal</t>
+          <t>1716004037/WC/22012035300955 — JGSA 2025 Dugwell Recharge Muka</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GUJARDA</t>
+          <t>MANDSAUR / DAUDKHEDI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1716004037/WC/22012035300955 — JGSA 2025 Dugwell Recharge Muka</t>
+          <t>1716004038/AV/22012034659270 — शमशान शेड निर्माण नई आबादी दाउदखेडी 2024 25</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>45762</v>
+        <v>45512</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / DAUDKHEDI</t>
+          <t>MANDSAUR / LADUSA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1716004038/AV/22012034659270 — शमशान शेड निर्माण नई आबादी दाउदखेडी 2024 25</t>
+          <t>1716004039/IF/22012035540182 — JGSA 2025 Dugwell Recharge Girdhari Kishan</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>45512</v>
+        <v>45798</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / LADUSA</t>
+          <t>MANDSAUR / ADHARI NIRDHARI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1716004039/IF/22012035540182 — JGSA 2025 Dugwell Recharge Girdhari Kishan</t>
+          <t>1716004041/WC/22012035217256 — परकोलेशन टेंक निर्माण ग्राम सोनगरी 202425</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45798</v>
+        <v>45484</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / ADHARI NIRDHARI</t>
+          <t>MANDSAUR / JOGIKHEDA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1716004041/WC/22012035217256 — परकोलेशन टेंक निर्माण ग्राम सोनगरी 202425</t>
+          <t>1716004047/IF/22012035587779 — एक बगिया मॉ के नाम साधना बाई पति कमलेश 4481252</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45484</v>
+        <v>45870</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / JOGIKHEDA</t>
+          <t>MANDSAUR / BADWAN</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1716004047/IF/22012035587779 — एक बगिया मॉ के नाम साधना बाई पति कमलेश 4481252</t>
+          <t>1716004048/IF/22012035575897 — JGSA 2025 Dugwell Recharge JGSA 2025 Dugwell Recharge मोहनलाल भुवान</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45870</v>
+        <v>45823</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BADWAN</t>
+          <t>MANDSAUR / JAGGAKHEDI NAHARGARH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1716004048/IF/22012035575897 — JGSA 2025 Dugwell Recharge JGSA 2025 Dugwell Recharge मोहनलाल भुवान</t>
+          <t>1716004051/AV/22012034665273 — शमशान शेड निर्माण ग्राम बैखेडा 2025.26</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45823</v>
+        <v>45748</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / JAGGAKHEDI NAHARGARH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1716004051/AV/22012034665273 — शमशान शेड निर्माण ग्राम बैखेडा 2025.26</t>
+          <t>1716004051/AV/22012034665274 — शमशान शेड निर्माण ग्राम गारियाखेडा  2025.26</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / JAGGAKHEDI NAHARGARH</t>
+          <t>MANDSAUR / LAMGARI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1716004051/AV/22012034665274 — शमशान शेड निर्माण ग्राम गारियाखेडा  2025.26</t>
+          <t>1716004052/FP/22012034640532 — फिडर चेनल निर्माण कैलाश मालवीय के खेत से खैल मैदान की ओर ग्राम लामगरी</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45748</v>
+        <v>45453</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / LAMGARI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1716004052/FP/22012034640532 — फिडर चेनल निर्माण कैलाश मालवीय के खेत से खैल मैदान की ओर ग्राम लामगरी</t>
+          <t>1716004052/FP/22012034640533 — फिडर चेनल निर्माण कैलाश मालवीय के खेत से खैल मैदान की ओर ग्राम लामगरी</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45453</v>
+        <v>45454</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / LAMGARI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1716004052/FP/22012034640533 — फिडर चेनल निर्माण कैलाश मालवीय के खेत से खैल मैदान की ओर ग्राम लामगरी</t>
+          <t>1716004052/RS/22012035127854 — नाला टेंच निर्माण कैलाश मालवीय के खेत से खैल मैदान की ओर ग्राम लामगरी</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45454</v>
+        <v>45457</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / LAMGARI</t>
+          <t>MANDSAUR / LALGHATI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1716004052/RS/22012035127854 — नाला टेंच निर्माण कैलाश मालवीय के खेत से खैल मैदान की ओर ग्राम लामगरी</t>
+          <t>1716004055/AV/22012034667747 — शेड निर्माण शमशान परिसर भूनियाखेड़ी</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45457</v>
+        <v>45932</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / LALGHATI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1716004055/AV/22012034667747 — शेड निर्माण शमशान परिसर भूनियाखेड़ी</t>
+          <t>1716004055/AV/22012034667828 — शमशान शेड निर्माण ग्राम भुन्‍याखेडी 2025-26</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45932</v>
+        <v>45931</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / LALGHATI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1716004055/AV/22012034667828 — शमशान शेड निर्माण ग्राम भुन्‍याखेडी 2025-26</t>
+          <t>1716004055/IF/22012035388878 — JGSA 2025 Dugwell Recharge सूरज बाई  चैन राम</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45931</v>
+        <v>45757</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / LALGHATI</t>
+          <t>MANDSAUR / RALAYTA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1716004055/IF/22012035388878 — JGSA 2025 Dugwell Recharge सूरज बाई  चैन राम</t>
+          <t>1716004058/AV/22012034666268 — शमशान शेड निर्माण ग्राम पित्याखेडी जागीर</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45757</v>
+        <v>45811</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / RALAYTA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1716004058/AV/22012034666268 — शमशान शेड निर्माण ग्राम पित्याखेडी जागीर</t>
+          <t>1716004058/AV/22012034666269 — शमशान शेड निर्माण गोलमगरी ग्राम बिड पित्याखेडी</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / RALAYTA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1716004058/AV/22012034666269 — शमशान शेड निर्माण गोलमगरी ग्राम बिड पित्याखेडी</t>
+          <t>1716004058/IF/22012035540086 — JGSA 2025 Dugwell Recharge</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45811</v>
+        <v>45797</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / RALAYTA</t>
+          <t>MANDSAUR / BHALOT</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1716004058/IF/22012035540086 — JGSA 2025 Dugwell Recharge</t>
+          <t>1716004062/IF/22012035348844 — JGSA 2025 Dugwell Recharge रतनलाल पिता अंबालाल</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45797</v>
+        <v>45757</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BHALOT</t>
+          <t>MANDSAUR / GUJARBARDIYA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1716004062/IF/22012035348844 — JGSA 2025 Dugwell Recharge रतनलाल पिता अंबालाल</t>
+          <t>1716004065/DP/22012034625664 — वृक्षारोपण  कार्य   गौशाला  परिसर  2024-25</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45757</v>
+        <v>45491</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GUJARBARDIYA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1716004065/DP/22012034625664 — वृक्षारोपण  कार्य   गौशाला  परिसर  2024-25</t>
+          <t>1716004065/RC/22012034851985 — सीसी रोड व नाली मनरेगा व ५/१५ वित्त  निर्माण बिहारीलाल आंजना के मकान से गोपाल आंजना के मकान तक</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45491</v>
+        <v>46019</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GUJARBARDIYA</t>
+          <t>MANDSAUR / GURADIYA DEDA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1716004065/RC/22012034851985 — सीसी रोड व नाली मनरेगा व ५/१५ वित्त  निर्माण बिहारीलाल आंजना के मकान से गोपाल आंजना के मकान तक</t>
+          <t>1716004067/IF/22012035515559 — JGSA 2025 Dugwell Recharge  ranjit pita madan lal</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>46019</v>
+        <v>45762</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GURADIYA DEDA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1716004067/IF/22012035515559 — JGSA 2025 Dugwell Recharge  ranjit pita madan lal</t>
+          <t>1716004067/IF/22012035515592 — JGSA 2025 Dugwell Recharge devram pita gangaram</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GURADIYA DEDA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1716004067/IF/22012035515592 — JGSA 2025 Dugwell Recharge devram pita gangaram</t>
+          <t>1716004067/IF/22012035515597 — JGSA 2025 Dugwell Recharge ughanath pita bhera</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45762</v>
+        <v>45769</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GURADIYA DEDA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1716004067/IF/22012035515597 — JGSA 2025 Dugwell Recharge ughanath pita bhera</t>
+          <t>1716004067/IF/22012035515598 — JGSA 2025 Dugwell Recharge ughanath pita bhera</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GURADIYA DEDA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1716004067/IF/22012035515598 — JGSA 2025 Dugwell Recharge ughanath pita bhera</t>
+          <t>1716004067/IF/22012035515606 — JGSA 2025 Dugwell Recharge ramesh pita bhuvaniram</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45769</v>
+        <v>45767</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / GURADIYA DEDA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1716004067/IF/22012035515606 — JGSA 2025 Dugwell Recharge ramesh pita bhuvaniram</t>
+          <t>1716004067/RS/22012035127955 — नाला निर्माण राजेश जी बाडे से श्‍यामजी के मकान तक गुराडिया देदा</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45767</v>
+        <v>45460</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GURADIYA DEDA</t>
+          <t>MANDSAUR / MULTANPURA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1716004067/RS/22012035127955 — नाला निर्माण राजेश जी बाडे से श्‍यामजी के मकान तक गुराडिया देदा</t>
+          <t>1716004068/IF/22012035515787 — JGSA 2025 Dugwell Recharge Rafik karim</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45460</v>
+        <v>45762</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MULTANPURA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1716004068/IF/22012035515787 — JGSA 2025 Dugwell Recharge Rafik karim</t>
+          <t>1716004068/IF/22012035515800 — JGSA 2025 Dugwell Recharge Ahmad Vali Mohammad</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MULTANPURA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1716004068/IF/22012035515800 — JGSA 2025 Dugwell Recharge Ahmad Vali Mohammad</t>
+          <t>1716004068/IF/22012035515811 — JGSA 2025 Dugwell Recharge Ramija Shabeer</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MULTANPURA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1716004068/IF/22012035515811 — JGSA 2025 Dugwell Recharge Ramija Shabeer</t>
+          <t>1716004068/IF/22012035515875 — JGSA 2025 Dugwell Recharge Bashiran Hamid Kaliya</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / MULTANPURA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1716004068/IF/22012035515875 — JGSA 2025 Dugwell Recharge Bashiran Hamid Kaliya</t>
+          <t>1716004068/IF/22012035530914 — JGSA2025 DUGWELL RECHARGE MUJAFAR DHATIYA</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / MULTANPURA</t>
+          <t>MANDSAUR / SINDPAN</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1716004068/IF/22012035530914 — JGSA2025 DUGWELL RECHARGE MUJAFAR DHATIYA</t>
+          <t>1716004069/AV/22012034668901 — शमशान शेड निर्माण ग्राम सिंदपन 202526</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45761</v>
+        <v>46040</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / SINDPAN</t>
+          <t>MANDSAUR / SABAKHEDA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1716004069/AV/22012034668901 — शमशान शेड निर्माण ग्राम सिंदपन 202526</t>
+          <t>1716004070/DP/22012034625317 — वृक्षारोपण कार्य खेडी बावजी देवनारायण मंदिर  के पास ग्राम सूरी 202425</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>46040</v>
+        <v>45488</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / SABAKHEDA</t>
+          <t>MANDSAUR / GULIYANA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1716004070/DP/22012034625317 — वृक्षारोपण कार्य खेडी बावजी देवनारायण मंदिर  के पास ग्राम सूरी 202425</t>
+          <t>1716004076/IF/22012035568926 — JGSA 2025 Dugwell Recharge हिरालाल मोडीराम मालवीय</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45488</v>
+        <v>45772</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GULIYANA</t>
+          <t>MANDSAUR / NANDAWTA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1716004076/IF/22012035568926 — JGSA 2025 Dugwell Recharge हिरालाल मोडीराम मालवीय</t>
+          <t>1716004077/IF/22012035516900 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामकन्या बाई उदा ग्राम नंदावता</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45772</v>
+        <v>45790</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / NANDAWTA</t>
+          <t>MANDSAUR / MOHAMMADPURA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1716004077/IF/22012035516900 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामकन्या बाई उदा ग्राम नंदावता</t>
+          <t>1716004079/AV/22012034663685 — खेल मैदान विकास कार्य ग्राम मोहम्मदपुरा</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45790</v>
+        <v>45672</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / MOHAMMADPURA</t>
+          <t>MANDSAUR / SEMLIYA HEERA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1716004079/AV/22012034663685 — खेल मैदान विकास कार्य ग्राम मोहम्मदपुरा</t>
+          <t>1716004083/IF/22012035518339 — JGSA 2025 Dugwell Recharge कूप रिचार्ज नानालाल मालवीय</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45672</v>
+        <v>45791</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / SEMLIYA HEERA</t>
+          <t>MANDSAUR / PATELA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1716004083/IF/22012035518339 — JGSA 2025 Dugwell Recharge कूप रिचार्ज नानालाल मालवीय</t>
+          <t>1716004088/IF/22012035489258 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामनिवास कँवरलाल</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45791</v>
+        <v>45784</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / PATELA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1716004088/IF/22012035489258 — JGSA 2025 Dugwell Recharge कूप रिचार्ज रामनिवास कँवरलाल</t>
+          <t>1716004088/WC/22012035165112 — डगआउट पोंड निर्माण</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45784</v>
+        <v>45383</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / PATELA</t>
+          <t>MANDSAUR / AKYA UMAHEDA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1716004088/WC/22012035165112 — डगआउट पोंड निर्माण</t>
+          <t>1716004092/IF/22012035535525 — JGSA 2025 Dugwell Recharge Vinod s/o Mohanlal</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45383</v>
+        <v>45778</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / AKYA UMAHEDA</t>
+          <t>MANDSAUR / NOGAWA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1716004092/IF/22012035535525 — JGSA 2025 Dugwell Recharge Vinod s/o Mohanlal</t>
+          <t>1716004094/DP/22012034626228 — व़क्षारोपण कार्य शमशान परिसर रिदंवन 2024 25</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45778</v>
+        <v>45498</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / NOGAWA</t>
+          <t>MANDSAUR / SAGWALI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1716004094/DP/22012034626228 — व़क्षारोपण कार्य शमशान परिसर रिदंवन 2024 25</t>
+          <t>1716004102/IF/22012035550607 — JGSA 2025 Dugwell Recharge फकीरचंद कचरू</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45498</v>
+        <v>45801</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SAGWALI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1716004102/IF/22012035550607 — JGSA 2025 Dugwell Recharge फकीरचंद कचरू</t>
+          <t>1716004102/IF/22012035550609 — JGSA 2025 Dugwell Recharge फकीरचंद कचरू</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / SAGWALI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1716004102/IF/22012035550609 — JGSA 2025 Dugwell Recharge फकीरचंद कचरू</t>
+          <t>1716004102/IF/22012035597926 — एक बगिया मॉ के नाम सुनीता कुंवर पति कुलदिपसिंह</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45801</v>
+        <v>45870</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / SAGWALI</t>
+          <t>MANDSAUR / GURADIYA SHYAH</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1716004102/IF/22012035597926 — एक बगिया मॉ के नाम सुनीता कुंवर पति कुलदिपसिंह</t>
+          <t>1716004103/IF/22012035591543 — एक बगिया मॉ के नाम पेपाबाई पति गंगाराम</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GURADIYA SHYAH</t>
+          <t>MANDSAUR / SETKHEDI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1716004103/IF/22012035591543 — एक बगिया मॉ के नाम पेपाबाई पति गंगाराम</t>
+          <t>1716004105/WC/22012035305841 — JGSA 2025 Dugwell Recharge School parisar me  setkhedi</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45870</v>
+        <v>45772</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / SETKHEDI</t>
+          <t>MANDSAUR / GARODA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1716004105/WC/22012035305841 — JGSA 2025 Dugwell Recharge School parisar me  setkhedi</t>
+          <t>1716004107/RC/22012034827804 — cc rod</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45772</v>
+        <v>45454</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GARODA</t>
+          <t>MANDSAUR / GURADIYA LALMUHA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1716004107/RC/22012034827804 — cc rod</t>
+          <t>1716004108/WC/22012035286236 — JGSA 2025 Dugwell Recharge निर्मल नीर तालाब के पास</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45454</v>
+        <v>45772</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / GURADIYA LALMUHA</t>
+          <t>MANDSAUR / JHIRKAN</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1716004108/WC/22012035286236 — JGSA 2025 Dugwell Recharge निर्मल नीर तालाब के पास</t>
+          <t>1716004110/IF/22012035421795 — JGSA 2025 Dugwell Recharge  लालुराम- भभुत</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45772</v>
+        <v>45757</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / JHIRKAN</t>
+          <t>MANDSAUR / BHATREWAS</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1716004110/IF/22012035421795 — JGSA 2025 Dugwell Recharge  लालुराम- भभुत</t>
+          <t>1716004111/IF/22012035570934 — JGSA 2025 Dugwell Recharge करूसिंह पिता कच्चुरलाल</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45757</v>
+        <v>45809</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BHATREWAS</t>
+          <t>MANDSAUR / BANI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1716004111/IF/22012035570934 — JGSA 2025 Dugwell Recharge करूसिंह पिता कच्चुरलाल</t>
+          <t>1716004113/IF/22012035423962 — JGSA 2025 Dugwell Recharge कूप रिचार्ज राहुल पिता चंद्रशेखर ग्राम बनी</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45809</v>
+        <v>45772</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BANI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1716004113/IF/22012035423962 — JGSA 2025 Dugwell Recharge कूप रिचार्ज राहुल पिता चंद्रशेखर ग्राम बनी</t>
+          <t>1716004113/IF/22012035424016 — JGSA 2025 Dugwell Recharge  राहुल पिता चंद्रशेखर ग्राम बनी</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BANI</t>
+          <t>MANDSAUR / NANDWEL</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1716004113/IF/22012035424016 — JGSA 2025 Dugwell Recharge  राहुल पिता चंद्रशेखर ग्राम बनी</t>
+          <t>1716004114/AV/22012034660629 — शमशान शेड निर्माण अजा वर्ग ग्राम नांदवेल</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>45772</v>
+        <v>45454</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / NANDWEL</t>
+          <t>MANDSAUR / BHARDAWAD</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1716004114/AV/22012034660629 — शमशान शेड निर्माण अजा वर्ग ग्राम नांदवेल</t>
+          <t>1716004118/IF/22012035545065 — JGSA 2025 Dugwell Recharge कूप रिचार्ज फ़क़ीरचंद -रामा  भरडावद</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>45454</v>
+        <v>45799</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BHARDAWAD</t>
+          <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1716004118/IF/22012035545065 — JGSA 2025 Dugwell Recharge कूप रिचार्ज फ़क़ीरचंद -रामा  भरडावद</t>
+          <t>1716004121/IF/22012035490193 — JGSA 2025 Dugwell Recharge Prabulal Gotam</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>45799</v>
+        <v>45762</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035490193 — JGSA 2025 Dugwell Recharge Prabulal Gotam</t>
+          <t>1716004121/IF/22012035490238 — JGSA 2025 Dugwell Recharge Sugan Prabhulal</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035490238 — JGSA 2025 Dugwell Recharge Sugan Prabhulal</t>
+          <t>1716004121/IF/22012035490246 — JGSA 2025 Dugwell Recharge Raniwas Shankarlal</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035490246 — JGSA 2025 Dugwell Recharge Raniwas Shankarlal</t>
+          <t>1716004121/IF/22012035490263 — JGSA 2025 Dugwell Recharge  Shantilal Gopal</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45762</v>
+        <v>45772</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035490263 — JGSA 2025 Dugwell Recharge  Shantilal Gopal</t>
+          <t>1716004121/IF/22012035490269 — JGSA 2025 Dugwell Recharge Ambalal Dulichand</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45772</v>
+        <v>45762</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035490269 — JGSA 2025 Dugwell Recharge Ambalal Dulichand</t>
+          <t>1716004121/IF/22012035537222 — JGSA2025 DUGWELL RECHARGE RAMNIVAS SHANKARLAL</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45762</v>
+        <v>45792</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / BHOOKHI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035537222 — JGSA2025 DUGWELL RECHARGE RAMNIVAS SHANKARLAL</t>
+          <t>1716004121/IF/22012035537341 — JGSA 2025 DUGWELL JAGDISH SHAVRAM JI GIR</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / BHOOKHI</t>
+          <t>MANDSAUR / JHAKHEDA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1716004121/IF/22012035537341 — JGSA 2025 DUGWELL JAGDISH SHAVRAM JI GIR</t>
+          <t>1716004123/IF/22012035488771 — JGSA 2025 Dugwell Recharge Heeralal s/o Ramchandra</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45792</v>
+        <v>45762</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>MANDSAUR / JHAKHEDA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1716004123/IF/22012035488771 — JGSA 2025 Dugwell Recharge Heeralal s/o Ramchandra</t>
+          <t>1716004123/IF/22012035548013 — JGSA 2025 Dugwell Recharge  Dhannalal s/o Mangilal Bagari</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45762</v>
+        <v>45772</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>MANDSAUR / JHAKHEDA</t>
+          <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1716004123/IF/22012035548013 — JGSA 2025 Dugwell Recharge  Dhannalal s/o Mangilal Bagari</t>
+          <t>1716005001/AV/22012034663958 — Khel Maidan Samudayik Bhavan Ke pas Nahargad</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45772</v>
+        <v>45567</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1716005001/AV/22012034663958 — Khel Maidan Samudayik Bhavan Ke pas Nahargad</t>
+          <t>1716005001/AV/22012034665039 — Khel Maidan Nirman Bahuudheshiya Bhavan ke pass</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1716005001/AV/22012034665039 — Khel Maidan Nirman Bahuudheshiya Bhavan ke pass</t>
+          <t>1716005001/IF/22012035459392 — mukesh mulchand dugwell recharge nahargarh</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1716005001/IF/22012035459392 — mukesh mulchand dugwell recharge nahargarh</t>
+          <t>1716005001/IF/22012035513876 — shivana nadi bilod rod ke pas nirmal nir ke pas dug well richarj</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1716005001/IF/22012035513876 — shivana nadi bilod rod ke pas nirmal nir ke pas dug well richarj</t>
+          <t>1716005001/IF/22012035513919 — khet talab hemsingh mangilal</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1716005001/IF/22012035513919 — khet talab hemsingh mangilal</t>
+          <t>1716005001/IF/22012035514747 — kapil dhara  sohanbai rampal par dug well richarj</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1716005001/IF/22012035514747 — kapil dhara  sohanbai rampal par dug well richarj</t>
+          <t>1716005001/IF/22012035539138 — khet takab dashrath patidar nahargarh</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAHARGARH</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1716005001/IF/22012035539138 — khet takab dashrath patidar nahargarh</t>
+          <t>1716005001/IF/22012035578063 — nadep kahnayalal balaji</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / NAHARGARH</t>
+          <t>SITAMAU / JHALARA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1716005001/IF/22012035578063 — nadep kahnayalal balaji</t>
+          <t>1716005002/IF/22012035600830 — ek bagiya maa ke naam jhlara sitabai bherulal</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45761</v>
+        <v>45870</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / JHALARA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1716005002/IF/22012035600830 — ek bagiya maa ke naam jhlara sitabai bherulal</t>
+          <t>1716005002/WC/22012035266078 — Dug Well Recharge Nirmal Neer Kup K Paas Devri Marg JGS 2025</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45870</v>
+        <v>45761</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / JHALARA</t>
+          <t>SITAMAU / BETIKHEDI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1716005002/WC/22012035266078 — Dug Well Recharge Nirmal Neer Kup K Paas Devri Marg JGS 2025</t>
+          <t>1716005003/IF/22012035509654 — kari bai pati govindram dugwell recharge betikhedi</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BETIKHEDI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1716005003/IF/22012035509654 — kari bai pati govindram dugwell recharge betikhedi</t>
+          <t>1716005003/RS/22012035138122 — नाला निर्माण रूपनी मै श्यामलाल दायमा के मकान से भंवर लाल के मकान की ओर</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45761</v>
+        <v>45839</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BETIKHEDI</t>
+          <t>SITAMAU / KHAJURICHANDRAWAT</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1716005003/RS/22012035138122 — नाला निर्माण रूपनी मै श्यामलाल दायमा के मकान से भंवर लाल के मकान की ओर</t>
+          <t>1716005004/IF/22012035539152 — dug well recharge jare singh bherusingh khjauri chandrawat</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>45839</v>
+        <v>45761</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KHAJURICHANDRAWAT</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1716005004/IF/22012035539152 — dug well recharge jare singh bherusingh khjauri chandrawat</t>
+          <t>1716005004/RC/22012034828323 — CC ROAD V NALI NIRMAN VARDICHAND AMRITRAM SURYWANSHI KE GHAR SE LAGAKAR DAMAR ROAD TAK</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KHAJURICHANDRAWAT</t>
+          <t>SITAMAU / KACHNARA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1716005004/RC/22012034828323 — CC ROAD V NALI NIRMAN VARDICHAND AMRITRAM SURYWANSHI KE GHAR SE LAGAKAR DAMAR ROAD TAK</t>
+          <t>1716005005/AV/22012034663876 — shantidham kachanari</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KACHNARA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1716005005/AV/22012034663876 — shantidham kachanari</t>
+          <t>1716005005/IF/22012035529805 — khet talab tejpal singh kachnara</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KACHNARA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1716005005/IF/22012035529805 — khet talab tejpal singh kachnara</t>
+          <t>1716005005/IF/22012035530650 — dugwell recharge pit nanram nahar bagari kachnara</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45761</v>
+        <v>45791</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KACHNARA</t>
+          <t>SITAMAU / KHAJURIMANDA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1716005005/IF/22012035530650 — dugwell recharge pit nanram nahar bagari kachnara</t>
+          <t>1716005006/IF/22012035561989 — dugwell recharge pit nirman kashi bai ishvar lal balai khajuri manda</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45791</v>
+        <v>45761</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KHAJURIMANDA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1716005006/IF/22012035561989 — dugwell recharge pit nirman kashi bai ishvar lal balai khajuri manda</t>
+          <t>1716005006/IF/22012035565378 — dugwell recharge pit nirman bapu singh khajuri manda</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KHAJURIMANDA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1716005006/IF/22012035565378 — dugwell recharge pit nirman bapu singh khajuri manda</t>
+          <t>1716005006/IF/22012035568735 — khet talab prithvi raj mangilal khjauri manda</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KHAJURIMANDA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1716005006/IF/22012035568735 — khet talab prithvi raj mangilal khjauri manda</t>
+          <t>1716005006/WC/22012035266044 — dugwell recharge pit nirmal nir  khajuri manda yatri pratikshalay ke pass JGS</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KHAJURIMANDA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1716005006/WC/22012035266044 — dugwell recharge pit nirmal nir  khajuri manda yatri pratikshalay ke pass JGS</t>
+          <t>1716005006/WC/22012035266051 — dugwell recharge pit nirmal nir  khajuri manda yatri pratikshalaya ke pas JGS</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KHAJURIMANDA</t>
+          <t>SITAMAU / SUNTHI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1716005006/WC/22012035266051 — dugwell recharge pit nirmal nir  khajuri manda yatri pratikshalaya ke pas JGS</t>
+          <t>1716005008/AV/22012034669196 — Shantidham shed Nirman sunthi</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45761</v>
+        <v>46048</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SUNTHI</t>
+          <t>SITAMAU / BARDIYABARKHEDA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1716005008/AV/22012034669196 — Shantidham shed Nirman sunthi</t>
+          <t>1716005009/RC/22012034676220 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>46048</v>
+        <v>45396</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BARDIYABARKHEDA</t>
+          <t>SITAMAU / BADOD</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1716005009/RC/22012034676220 — sudur sadak nirman</t>
+          <t>1716005010/IC/22012034891101 — Laxminarayan Deva ji kapil dhara kup open dugwell recharge pit panpur</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BADOD</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IC/22012034891101 — Laxminarayan Deva ji kapil dhara kup open dugwell recharge pit panpur</t>
+          <t>1716005010/IF/22012035434540 — JGSA kapal dhara kup open dugwell recharge pit laxminarayan deva panpur</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BADOD</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IF/22012035434540 — JGSA kapal dhara kup open dugwell recharge pit laxminarayan deva panpur</t>
+          <t>1716005010/IF/22012035530762 — Kapildhara kup meraj bee chandkha panpur  open dug well recharge pit</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BADOD</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1716005010/IF/22012035530762 — Kapildhara kup meraj bee chandkha panpur  open dug well recharge pit</t>
+          <t>1716005010/RC/22012034676217 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45761</v>
+        <v>45030</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BADOD</t>
+          <t>SITAMAU / NATARAM</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1716005010/RC/22012034676217 — sudur sadak nirman</t>
+          <t>1716005011/IF/22012035352793 — Kapil dhara radheshyam hira balai nataram</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>45030</v>
+        <v>45761</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NATARAM</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1716005011/IF/22012035352793 — Kapil dhara radheshyam hira balai nataram</t>
+          <t>1716005011/IF/22012035641895 — ek bagiya ma ke  nam shanti bai 317</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>45761</v>
+        <v>45940</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NATARAM</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1716005011/IF/22012035641895 — ek bagiya ma ke  nam shanti bai 317</t>
+          <t>1716005011/IF/22012035641967 — ek bagiya ma ke  nam kanku bai 526</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NATARAM</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1716005011/IF/22012035641967 — ek bagiya ma ke  nam kanku bai 526</t>
+          <t>1716005011/IF/22012035641972 — ek bagiya ma ke  nam teena sen 533</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NATARAM</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1716005011/IF/22012035641972 — ek bagiya ma ke  nam teena sen 533</t>
+          <t>1716005011/IF/22012035652660 — Ek Bagiya ma ke nam shantibai laxminarayan</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>45940</v>
+        <v>45884</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / NATARAM</t>
+          <t>SITAMAU / KAYAMPUR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1716005011/IF/22012035652660 — Ek Bagiya ma ke nam shantibai laxminarayan</t>
+          <t>1716005012/IF/22012035233809 — khet talab mukesh pita gopal</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45884</v>
+        <v>45453</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KAYAMPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1716005012/IF/22012035233809 — khet talab mukesh pita gopal</t>
+          <t>1716005012/IF/22012035495438 — dugwell recharge nirman Shakun bee /gafur kayampur</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>45453</v>
+        <v>45764</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KAYAMPUR</t>
+          <t>SITAMAU / KOTDABAHADUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1716005012/IF/22012035495438 — dugwell recharge nirman Shakun bee /gafur kayampur</t>
+          <t>1716005015/DP/22012034624314 — Niji Khet Me Nandan Faloudhyan Sitabai Ramchandra</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>45764</v>
+        <v>45396</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KOTDABAHADUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1716005015/DP/22012034624314 — Niji Khet Me Nandan Faloudhyan Sitabai Ramchandra</t>
+          <t>1716005015/IF/22012035462499 — udhalal lakshman dug well recharge kotda bahadur</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KOTDABAHADUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1716005015/IF/22012035462499 — udhalal lakshman dug well recharge kotda bahadur</t>
+          <t>1716005015/WC/22012035266009 — goshalal ke pas</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45761</v>
+        <v>45763</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KOTDABAHADUR</t>
+          <t>SITAMAU / RANAYRA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1716005015/WC/22012035266009 — goshalal ke pas</t>
+          <t>1716005016/IF/22012035514118 — Khet talab nirman premchand mangilal devari</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45763</v>
+        <v>45761</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / RANAYRA</t>
+          <t>SITAMAU / CHAPAKHEDI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1716005016/IF/22012035514118 — Khet talab nirman premchand mangilal devari</t>
+          <t>1716005017/RC/22012034848184 — Cement Kancrit Road nali nirman shankarsingh ke makan se peerulal ke makan tak</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / CHAPAKHEDI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1716005017/RC/22012034848184 — Cement Kancrit Road nali nirman shankarsingh ke makan se peerulal ke makan tak</t>
+          <t>1716005017/RC/22012034848186 — Cement Kancrit Evm Nali nirman Hanuman Mandir Parisar Gardankhedi</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / CHAPAKHEDI</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1716005017/RC/22012034848186 — Cement Kancrit Evm Nali nirman Hanuman Mandir Parisar Gardankhedi</t>
+          <t>1716005017/RC/22012034848639 — Cement Kancrit Evm Nali punnirman Balu maharaj ke makan se vikramsingh ke makan ki Or</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / CHAPAKHEDI</t>
+          <t>SITAMAU / GADARIYA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1716005017/RC/22012034848639 — Cement Kancrit Evm Nali punnirman Balu maharaj ke makan se vikramsingh ke makan ki Or</t>
+          <t>1716005019/AV/22012034658076 — NANDAN FALODHYAN KACHRULAL GANESH RAM BALAI GAADRIYA</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>45748</v>
+        <v>45397</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GADARIYA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1716005019/AV/22012034658076 — NANDAN FALODHYAN KACHRULAL GANESH RAM BALAI GAADRIYA</t>
+          <t>1716005019/AV/22012034658566 — niji khet par nandan kacharulal maganlal meena</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>45397</v>
+        <v>45383</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GADARIYA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1716005019/AV/22012034658566 — niji khet par nandan kacharulal maganlal meena</t>
+          <t>1716005019/AV/22012034668234 — Shanti Dham Shed Nirman Kolavi</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>45383</v>
+        <v>45884</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GADARIYA</t>
+          <t>SITAMAU / BAJKHEDI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1716005019/AV/22012034668234 — Shanti Dham Shed Nirman Kolavi</t>
+          <t>1716005021/RC/22012034676219 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45884</v>
+        <v>45396</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BAJKHEDI</t>
+          <t>SITAMAU / ARNIYAGAUR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1716005021/RC/22012034676219 — sudur sadak nirman</t>
+          <t>1716005022/IF/22012035515716 — khet talab kalusingh navalsingh</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>45396</v>
+        <v>45748</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ARNIYAGAUR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1716005022/IF/22012035515716 — khet talab kalusingh navalsingh</t>
+          <t>1716005022/IF/22012035518058 — khet talab kalusingh navalsingh</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ARNIYAGAUR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1716005022/IF/22012035518058 — khet talab kalusingh navalsingh</t>
+          <t>1716005022/RC/22012034676216 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45748</v>
+        <v>45396</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / ARNIYAGAUR</t>
+          <t>SITAMAU / SAKHTALI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1716005022/RC/22012034676216 — sudur sadak nirman</t>
+          <t>1716005023/DP/22012034626348 — sakhtali shamshan plantation</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>45396</v>
+        <v>45417</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SAKHTALI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1716005023/DP/22012034626348 — sakhtali shamshan plantation</t>
+          <t>1716005023/IF/22012035499692 — khet talab nirman parvat singh bhanwar singh</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>45417</v>
+        <v>45774</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SAKHTALI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1716005023/IF/22012035499692 — khet talab nirman parvat singh bhanwar singh</t>
+          <t>1716005023/RC/22012034848816 — 05 wa vitt mgnrega babulal mehtar ke gar se bhagirath ke gar ki aur cc nirman</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>45774</v>
+        <v>45761</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SAKHTALI</t>
+          <t>SITAMAU / SURKHEDA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1716005023/RC/22012034848816 — 05 wa vitt mgnrega babulal mehtar ke gar se bhagirath ke gar ki aur cc nirman</t>
+          <t>1716005024/IF/22012035535047 — dugwell recharge pit niji kup par babulal harderam kochariyakhedi</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>45761</v>
+        <v>45774</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SURKHEDA</t>
+          <t>SITAMAU / MUWALA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1716005024/IF/22012035535047 — dugwell recharge pit niji kup par babulal harderam kochariyakhedi</t>
+          <t>1716005025/WC/22012035287716 — dugwell recharge pit shamshan nirmalneer ke pass muwala</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MUWALA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1716005025/WC/22012035287716 — dugwell recharge pit shamshan nirmalneer ke pass muwala</t>
+          <t>1716005025/WC/22012035287723 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MUWALA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1716005025/WC/22012035287723 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
+          <t>1716005025/WC/22012035287724 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MUWALA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1716005025/WC/22012035287724 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
+          <t>1716005025/WC/22012035287725 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MUWALA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1716005025/WC/22012035287725 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
+          <t>1716005025/WC/22012035287726 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MUWALA</t>
+          <t>SITAMAU / RAWTI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1716005025/WC/22012035287726 — dugwell recharge pit muwala road nirmalneer ke pass ramgarh</t>
+          <t>1716005026/IF/22012035513955 — Rameshwar bherulal ke kuve par dugwell ricarge Nirman</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>45774</v>
+        <v>45772</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / RAWTI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1716005026/IF/22012035513955 — Rameshwar bherulal ke kuve par dugwell ricarge Nirman</t>
+          <t>1716005026/IF/22012035514661 — Khet talab nirman koshalya bai nandlal</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / RAWTI</t>
+          <t>SITAMAU / VISHANYA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1716005026/IF/22012035514661 — Khet talab nirman koshalya bai nandlal</t>
+          <t>1716005028/IF/22012035514317 — DUGWELL RICHARGE PIT KAPILDHARA VEERUNATH LALUNATH</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45772</v>
+        <v>45765</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / VISHANYA</t>
+          <t>SITAMAU / KOTDAMATA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1716005028/IF/22012035514317 — DUGWELL RICHARGE PIT KAPILDHARA VEERUNATH LALUNATH</t>
+          <t>1716005029/IC/22012034885055 — NIRML NIR KOTDAMATA</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>45765</v>
+        <v>45463</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KOTDAMATA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1716005029/IC/22012034885055 — NIRML NIR KOTDAMATA</t>
+          <t>1716005029/LD/22012034943380 — Goshala Kotdamata me Charagah vikas kary</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45463</v>
+        <v>45454</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KOTDAMATA</t>
+          <t>SITAMAU / CHIKALA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1716005029/LD/22012034943380 — Goshala Kotdamata me Charagah vikas kary</t>
+          <t>1716005030/IF/22012035512430 — dugwell recharge pit goshala nirmalneer ke pass</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45454</v>
+        <v>45774</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / CHIKALA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1716005030/IF/22012035512430 — dugwell recharge pit goshala nirmalneer ke pass</t>
+          <t>1716005030/IF/22012035512443 — dugwell recharge pit manglesh dhanna chikla</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / CHIKALA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1716005030/IF/22012035512443 — dugwell recharge pit manglesh dhanna chikla</t>
+          <t>1716005030/IF/22012035515123 — dugwell recharge pit niji kup par mnaglesh dhanna chikla</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / CHIKALA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1716005030/IF/22012035515123 — dugwell recharge pit niji kup par mnaglesh dhanna chikla</t>
+          <t>1716005030/IF/22012035516660 — dugwell recharge pit niji kup par satyanarayan anandilal chikla</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / CHIKALA</t>
+          <t>SITAMAU / ERA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1716005030/IF/22012035516660 — dugwell recharge pit niji kup par satyanarayan anandilal chikla</t>
+          <t>1716005032/IF/22012035642162 — ek bagiya ma ke lalita bai 255</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45774</v>
+        <v>45940</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ERA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1716005032/IF/22012035642162 — ek bagiya ma ke lalita bai 255</t>
+          <t>1716005032/IF/22012035642163 — ek bagiya ma ke lalita bai 255</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ERA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1716005032/IF/22012035642163 — ek bagiya ma ke lalita bai 255</t>
+          <t>1716005032/IF/22012035642164 — ek bagiya ma ke lalita bai 255</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ERA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1716005032/IF/22012035642164 — ek bagiya ma ke lalita bai 255</t>
+          <t>1716005032/IF/22012035642167 — ek bagiya ma ke lalita bai 255</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / ERA</t>
+          <t>SITAMAU / LAWARI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1716005032/IF/22012035642167 — ek bagiya ma ke lalita bai 255</t>
+          <t>1716005033/RC/22012034833650 — CC NALI NIRMAN RAJU CHOHAN KE GHAR SE KANHAIYALAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>45940</v>
+        <v>45567</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / LAWARI</t>
+          <t>SITAMAU / SEDRA KARNALI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1716005033/RC/22012034833650 — CC NALI NIRMAN RAJU CHOHAN KE GHAR SE KANHAIYALAL KE GHAR TAK</t>
+          <t>1716005034/AV/22012034667201 — shantidham nirman gram sedra karnali</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SEDRA KARNALI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1716005034/AV/22012034667201 — shantidham nirman gram sedra karnali</t>
+          <t>1716005034/IF/22012035513281 — DUGWEL RICHARGE RAMESH KANWARLAL</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SEDRA KARNALI</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1716005034/IF/22012035513281 — DUGWEL RICHARGE RAMESH KANWARLAL</t>
+          <t>1716005034/IF/22012035513365 — DUGWEL RICHARGE RAMESH KANWARLAL</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SEDRA KARNALI</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1716005034/IF/22012035513365 — DUGWEL RICHARGE RAMESH KANWARLAL</t>
+          <t>1716005034/IF/22012035513392 — DUGWEL RICHARGE RAMESH KANWARLAL</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SEDRA KARNALI</t>
+          <t>SITAMAU / MUNDLA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1716005034/IF/22012035513392 — DUGWEL RICHARGE RAMESH KANWARLAL</t>
+          <t>1716005036/IF/22012035293455 — निजी खेत में नंदन फलोउद्यान शांतिबाई भेरुलाल</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MUNDLA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1716005036/IF/22012035293455 — निजी खेत में नंदन फलोउद्यान शांतिबाई भेरुलाल</t>
+          <t>1716005036/WC/22012035266057 — dugwell recharge pit shamshan nirmalneer ke pass dudhiya</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>45567</v>
+        <v>45763</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MUNDLA</t>
+          <t>SITAMAU / MANPURA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1716005036/WC/22012035266057 — dugwell recharge pit shamshan nirmalneer ke pass dudhiya</t>
+          <t>1716005037/IF/22012035533177 — JGSA 2025 Recharge structure Devkanya Bai Ishwarlal</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45763</v>
+        <v>45761</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MANPURA</t>
+          <t>SITAMAU / SAGORE</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1716005037/IF/22012035533177 — JGSA 2025 Recharge structure Devkanya Bai Ishwarlal</t>
+          <t>1716005038/WC/22012035193688 — CTR DAG AAOUT POND KELASH BAI KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SAGORE</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1716005038/WC/22012035193688 — CTR DAG AAOUT POND KELASH BAI KE KHET KE PAS</t>
+          <t>1716005038/WC/22012035193750 — CTR DAG AAOUT POND CHAGN NATH KE KHET KE PAS</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SAGORE</t>
+          <t>SITAMAU / NAKEDIYA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1716005038/WC/22012035193750 — CTR DAG AAOUT POND CHAGN NATH KE KHET KE PAS</t>
+          <t>1716005039/AV/22012034657041 — shanti dham nakediya</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45317</v>
+        <v>45383</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAKEDIYA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1716005039/AV/22012034657041 — shanti dham nakediya</t>
+          <t>1716005039/IF/22012035543213 — khet talab ramchndra dangi</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>45383</v>
+        <v>45762</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAKEDIYA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1716005039/IF/22012035543213 — khet talab ramchndra dangi</t>
+          <t>1716005039/IF/22012035543283 — khet talab ramchndra</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAKEDIYA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1716005039/IF/22012035543283 — khet talab ramchndra</t>
+          <t>1716005039/RC/22012034822288 — 15 and 14 wa vitt mgnrega shyamlal ke makan se premsingh ke makan ki aur cc road</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>45762</v>
+        <v>45383</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / NAKEDIYA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1716005039/RC/22012034822288 — 15 and 14 wa vitt mgnrega shyamlal ke makan se premsingh ke makan ki aur cc road</t>
+          <t>1716005039/WH/22012034941685 — dug out pond nirman shankarlal ke khet ke pas</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / NAKEDIYA</t>
+          <t>SITAMAU / PATLASIKALAN</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1716005039/WH/22012034941685 — dug out pond nirman shankarlal ke khet ke pas</t>
+          <t>1716005040/IF/22012035499185 — Dug well rechage nirmal nir kup shamshan  ghat Bhuwangarh</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>45383</v>
+        <v>45752</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / PATLASIKALAN</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1716005040/IF/22012035499185 — Dug well rechage nirmal nir kup shamshan  ghat Bhuwangarh</t>
+          <t>1716005040/IF/22012035517846 — Khet talab baluram gangaram teli</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45752</v>
+        <v>45748</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / PATLASIKALAN</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1716005040/IF/22012035517846 — Khet talab baluram gangaram teli</t>
+          <t>1716005040/IF/22012035518161 — Dugwell recharge hitgrahi mahendasingh chensungh rajpoot</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / PATLASIKALAN</t>
+          <t>SITAMAU / LADOONA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1716005040/IF/22012035518161 — Dugwell recharge hitgrahi mahendasingh chensungh rajpoot</t>
+          <t>1716005041/IF/22012035513317 — DUGWELL RECHARGE PIT NIRMAN KAPILDHARA KUP OMPRAKASH NARENDRA KUMAR SONI  KE PASS</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>45748</v>
+        <v>45784</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / LADOONA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1716005041/IF/22012035513317 — DUGWELL RECHARGE PIT NIRMAN KAPILDHARA KUP OMPRAKASH NARENDRA KUMAR SONI  KE PASS</t>
+          <t>1716005041/IF/22012035642139 — ek bagiya ma ke yashodabai 38 A</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>45784</v>
+        <v>45940</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / LADOONA</t>
+          <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1716005041/IF/22012035642139 — ek bagiya ma ke yashodabai 38 A</t>
+          <t>1716005042/IF/22012035294866 — खेत तालाब निर्माण भवरबाई पति अमरसिंह शेरगढ़</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>45940</v>
+        <v>45683</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1716005042/IF/22012035294866 — खेत तालाब निर्माण भवरबाई पति अमरसिंह शेरगढ़</t>
+          <t>1716005042/IF/22012035297536 — Total estimated cost should be less than or equal to 2 (in lakh).</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1716005042/IF/22012035297536 — Total estimated cost should be less than or equal to 2 (in lakh).</t>
+          <t>1716005042/IF/22012035313772 — खेत तालाब निर्माण मायाबाई अमरसिंह करणखेड़ी</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1716005042/IF/22012035313772 — खेत तालाब निर्माण मायाबाई अमरसिंह करणखेड़ी</t>
+          <t>1716005042/IF/22012035352264 — nirmal nir kup ke pas recharge  sargsedra</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45683</v>
+        <v>45762</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1716005042/IF/22012035352264 — nirmal nir kup ke pas recharge  sargsedra</t>
+          <t>1716005042/WH/22012034943055 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45762</v>
+        <v>45683</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1716005042/WH/22012034943055 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
+          <t>1716005042/WH/22012034943056 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1716005042/WH/22012034943056 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
+          <t>1716005042/WH/22012034943057 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1716005042/WH/22012034943057 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
+          <t>1716005042/WH/22012034943058 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SARAGSEDRA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1716005042/WH/22012034943058 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
+          <t>1716005042/WH/22012034943059 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SARAGSEDRA</t>
+          <t>SITAMAU / BHARATPURA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1716005042/WH/22012034943059 — डगआउट पाइंट करनखेड़ी रास्ते पर मोहन दुधा के खेत के पास</t>
+          <t>1716005043/WC/22012035216703 — dug out pond ganpat lal ke khet ke pass</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45683</v>
+        <v>45383</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BHARATPURA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1716005043/WC/22012035216703 — dug out pond ganpat lal ke khet ke pass</t>
+          <t>1716005043/WC/22012035305106 — dug well recharge shaskiy kup nirman vishnu lal bhambhi ke ghar ke piche bharatpura</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45383</v>
+        <v>45748</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BHARATPURA</t>
+          <t>SITAMAU / KHEDA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1716005043/WC/22012035305106 — dug well recharge shaskiy kup nirman vishnu lal bhambhi ke ghar ke piche bharatpura</t>
+          <t>1716005044/IF/22012035514152 — khet talab nirman badribai pushkar kheda</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45748</v>
+        <v>45774</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KHEDA</t>
+          <t>SITAMAU / MORIYAKHEDI</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1716005044/IF/22012035514152 — khet talab nirman badribai pushkar kheda</t>
+          <t>1716005046/AV/22012034663881 — GRAM MERIYAKHEDI ME SHAMSHAN SHED</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45774</v>
+        <v>45683</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MORIYAKHEDI</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1716005046/AV/22012034663881 — GRAM MERIYAKHEDI ME SHAMSHAN SHED</t>
+          <t>1716005046/AV/22012034667950 — Shanti Dham Nirman Meriyakhedi</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>45683</v>
+        <v>45884</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MORIYAKHEDI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1716005046/AV/22012034667950 — Shanti Dham Nirman Meriyakhedi</t>
+          <t>1716005046/IF/22012035518262 — Dugwell Recharge Mangu Singh Bhanwar Singh Chaktya</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MORIYAKHEDI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1716005046/IF/22012035518262 — Dugwell Recharge Mangu Singh Bhanwar Singh Chaktya</t>
+          <t>1716005046/WC/22012035293259 — nirmalnir school ke pas par dug well richarj</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MORIYAKHEDI</t>
+          <t>SITAMAU / SATAKHEDI</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1716005046/WC/22012035293259 — nirmalnir school ke pas par dug well richarj</t>
+          <t>1716005047/IF/22012035520489 — Khet talab Gokul nanda Ekalghd</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SATAKHEDI</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1716005047/IF/22012035520489 — Khet talab Gokul nanda Ekalghd</t>
+          <t>1716005047/RC/22012034845541 — sansadnidhi and mgnrega prabhulal ke makan se umedsingh ke makan tak cc road</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45761</v>
+        <v>45791</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SATAKHEDI</t>
+          <t>SITAMAU / DHANDEDA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1716005047/RC/22012034845541 — sansadnidhi and mgnrega prabhulal ke makan se umedsingh ke makan tak cc road</t>
+          <t>1716005048/IF/22012035641779 — ek bagiya ma ke  nam resham kunwar 65</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>45791</v>
+        <v>45940</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANDEDA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1716005048/IF/22012035641779 — ek bagiya ma ke  nam resham kunwar 65</t>
+          <t>1716005048/WC/22012035287783 — Dugwell recharge pit shamshan nirmalneer k pass sansaripipliya</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>45940</v>
+        <v>45772</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANDEDA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1716005048/WC/22012035287783 — Dugwell recharge pit shamshan nirmalneer k pass sansaripipliya</t>
+          <t>1716005048/WC/22012035288050 — dugwell recharge pit pm sadak k pass shardulgarh</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45772</v>
+        <v>45774</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHANDEDA</t>
+          <t>SITAMAU / GOPAL PURA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1716005048/WC/22012035288050 — dugwell recharge pit pm sadak k pass shardulgarh</t>
+          <t>1716005050/WC/22012035211631 — Talab nirman nandubai ke khet ke pass gram gopalpura</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45774</v>
+        <v>45453</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GOPAL PURA</t>
+          <t>SITAMAU / KARANDIYA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1716005050/WC/22012035211631 — Talab nirman nandubai ke khet ke pass gram gopalpura</t>
+          <t>1716005052/WC/22012035305356 — nirmalnir parsi ke raste par dug well richarj</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45453</v>
+        <v>45748</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KARANDIYA</t>
+          <t>SITAMAU / TITROAD</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1716005052/WC/22012035305356 — nirmalnir parsi ke raste par dug well richarj</t>
+          <t>1716005055/IF/22012035616853 — ek bagiya ma ke naam manju bai 594 titrod</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45748</v>
+        <v>45870</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / TITROAD</t>
+          <t>SITAMAU / MAUWKHEDA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1716005055/IF/22012035616853 — ek bagiya ma ke naam manju bai 594 titrod</t>
+          <t>1716005056/IF/22012035517514 — khet talab parvatsignh chandarsingh</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45870</v>
+        <v>45761</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MAUWKHEDA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1716005056/IF/22012035517514 — khet talab parvatsignh chandarsingh</t>
+          <t>1716005056/IF/22012035642147 — ek bagiya ma ke gattu kunwar 380</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45761</v>
+        <v>45940</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MAUWKHEDA</t>
+          <t>SITAMAU / DIPAKHEDA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1716005056/IF/22012035642147 — ek bagiya ma ke gattu kunwar 380</t>
+          <t>1716005057/RC/22012034846315 — Cement Kancrit Road nirman Nabinur Ke Ghar Se Tulsiram Ke Ghar Ki Or</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45940</v>
+        <v>45761</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DIPAKHEDA</t>
+          <t>SITAMAU / KANTIYA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1716005057/RC/22012034846315 — Cement Kancrit Road nirman Nabinur Ke Ghar Se Tulsiram Ke Ghar Ki Or</t>
+          <t>1716005058/IF/22012035513935 — JGSA Khet Talab Nirman Chatar Singh RanjitSingh</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KANTIYA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1716005058/IF/22012035513935 — JGSA Khet Talab Nirman Chatar Singh RanjitSingh</t>
+          <t>1716005058/IF/22012035536759 — Khet talab nirman Kalusingh pita Shivsingh</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>45761</v>
+        <v>45772</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KANTIYA</t>
+          <t>SITAMAU / DHODHAR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1716005058/IF/22012035536759 — Khet talab nirman Kalusingh pita Shivsingh</t>
+          <t>1716005061/IF/22012035359481 — jgsa nirmanl purane gav  pas kup richarj fit  nirman dhodhar</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45772</v>
+        <v>45748</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHODHAR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1716005061/IF/22012035359481 — jgsa nirmanl purane gav  pas kup richarj fit  nirman dhodhar</t>
+          <t>1716005061/IF/22012035642122 — Ek Bagiya Ma ke Nam Munna bai Bapu singh</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45748</v>
+        <v>45884</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHODHAR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1716005061/IF/22012035642122 — Ek Bagiya Ma ke Nam Munna bai Bapu singh</t>
+          <t>1716005061/WH/22012034940367 — तालाब JIRANWO उधार ग्राम ढोढर</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45884</v>
+        <v>45444</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHODHAR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1716005061/WH/22012034940367 — तालाब JIRANWO उधार ग्राम ढोढर</t>
+          <t>1716005061/WH/22012034941115 — pracoletion tenk nirman khel medan ke pas dhodar</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45444</v>
+        <v>45449</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHODHAR</t>
+          <t>SITAMAU / JAMUNIYA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1716005061/WH/22012034941115 — pracoletion tenk nirman khel medan ke pas dhodar</t>
+          <t>1716005063/IF/22012035240330 — खेत तालाब निर्माण मोहन बाई मोहनलाल जमुनिया</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45449</v>
+        <v>45463</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / JAMUNIYA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1716005063/IF/22012035240330 — खेत तालाब निर्माण मोहन बाई मोहनलाल जमुनिया</t>
+          <t>1716005063/IF/22012035240344 — खेत तालाब निर्माण मोहन बाई मोहनलाल जमुनिया</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>45463</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / JAMUNIYA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1716005063/IF/22012035240344 — खेत तालाब निर्माण मोहन बाई मोहनलाल जमुनिया</t>
+          <t>1716005063/IF/22012035240357 — खेत तालाब निर्माण मोहन बाई मोहनलाल जमुनिया</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>45463</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / JAMUNIYA</t>
+          <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1716005063/IF/22012035240357 — खेत तालाब निर्माण मोहन बाई मोहनलाल जमुनिया</t>
+          <t>1716005064/DP/22012034628634 — vraksha ropan muktidham ramnagar</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>45463</v>
+        <v>45519</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1716005064/DP/22012034628634 — vraksha ropan muktidham ramnagar</t>
+          <t>1716005064/IC/22012034885015 — निर्मल नीर रामनगर</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>45519</v>
+        <v>45463</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IC/22012034885015 — निर्मल नीर रामनगर</t>
+          <t>1716005064/IF/22012035272716 — muktidham ramnagar me vraksharopan</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>45463</v>
+        <v>45519</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IF/22012035272716 — muktidham ramnagar me vraksharopan</t>
+          <t>1716005064/IF/22012035351419 — JGSA nirmal nir khal ke pass gelana</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>45519</v>
+        <v>45761</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IF/22012035351419 — JGSA nirmal nir khal ke pass gelana</t>
+          <t>1716005064/IF/22012035351458 — JGSA Nirmal Nir Khal Ke Pass Ke pass Kup Richareg Pit Nirman</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IF/22012035351458 — JGSA Nirmal Nir Khal Ke Pass Ke pass Kup Richareg Pit Nirman</t>
+          <t>1716005064/IF/22012035499636 — Khet Talab Nirman Teju Bai Badrilal</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IF/22012035499636 — Khet Talab Nirman Teju Bai Badrilal</t>
+          <t>1716005064/IF/22012035570152 — Khet talab nirman Pradhaan singh pita Sajjan singh Lodakhedi</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>45761</v>
+        <v>45787</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IF/22012035570152 — Khet talab nirman Pradhaan singh pita Sajjan singh Lodakhedi</t>
+          <t>1716005064/IF/22012035642482 — Ek Bagiya Ma ke Nam Sajjan Bai</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>45787</v>
+        <v>45884</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1716005064/IF/22012035642482 — Ek Bagiya Ma ke Nam Sajjan Bai</t>
+          <t>1716005064/WC/22012035231457 — Parkol eshan tenk bharat singh ke khet ke pass</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>45884</v>
+        <v>45519</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1716005064/WC/22012035231457 — Parkol eshan tenk bharat singh ke khet ke pass</t>
+          <t>1716005064/WC/22012035234702 — प्रकुलेशन टैंक निर्माण शंकरलाल के खेत के पास</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GELANA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1716005064/WC/22012035234702 — प्रकुलेशन टैंक निर्माण शंकरलाल के खेत के पास</t>
+          <t>1716005064/WC/22012035309109 — Khet Talab Nirman bhanwar Singh shiv singh</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>45519</v>
+        <v>45787</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GELANA</t>
+          <t>SITAMAU / AAMBA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1716005064/WC/22012035309109 — Khet Talab Nirman bhanwar Singh shiv singh</t>
+          <t>1716005065/IF/22012035641079 — aamba maa ki bagiya maan kunwar</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>45787</v>
+        <v>45944</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / AAMBA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1716005065/IF/22012035641079 — aamba maa ki bagiya maan kunwar</t>
+          <t>1716005065/RC/22012034676212 — cc roda nirman</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>45944</v>
+        <v>45396</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / AAMBA</t>
+          <t>SITAMAU / GHASOI</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1716005065/RC/22012034676212 — cc roda nirman</t>
+          <t>1716005066/AV/22012034661977 — ग्राम घसोई के बंजारों का खेड़ा में मुक्तिधाम शेड निर्माण</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GHASOI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1716005066/AV/22012034661977 — ग्राम घसोई के बंजारों का खेड़ा में मुक्तिधाम शेड निर्माण</t>
+          <t>1716005066/IF/22012035232132 — Khet talab nirman sajjan singh kishor singh</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GHASOI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1716005066/IF/22012035232132 — Khet talab nirman sajjan singh kishor singh</t>
+          <t>1716005066/IF/22012035530099 — JGSA kup recharge pit nirman Jitendrasingh/Sajjan singh</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45451</v>
+        <v>45772</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GHASOI</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1716005066/IF/22012035530099 — JGSA kup recharge pit nirman Jitendrasingh/Sajjan singh</t>
+          <t>1716005066/IF/22012035530162 — JGSA kup recharge pit nirman Kana pita Mangu ji</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GHASOI</t>
+          <t>SITAMAU / DHANKHEDI</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1716005066/IF/22012035530162 — JGSA kup recharge pit nirman Kana pita Mangu ji</t>
+          <t>1716005067/IF/22012035348523 — Jgsa Nirmal nir talab ke  pass Dhankhedi</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>45772</v>
+        <v>45761</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANKHEDI</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1716005067/IF/22012035348523 — Jgsa Nirmal nir talab ke  pass Dhankhedi</t>
+          <t>1716005067/IF/22012035485979 — Jgsa Nirmal nir  Dhankhedi</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANKHEDI</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1716005067/IF/22012035485979 — Jgsa Nirmal nir  Dhankhedi</t>
+          <t>1716005067/IF/22012035503948 — JGSA kup recharge pit Nirmal nir Dhankhedi</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45761</v>
+        <v>45757</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANKHEDI</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1716005067/IF/22012035503948 — JGSA kup recharge pit Nirmal nir Dhankhedi</t>
+          <t>1716005067/IF/22012035617378 — Ek Bagiya Ma ke Nam Hokam Bai</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45757</v>
+        <v>45870</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANKHEDI</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1716005067/IF/22012035617378 — Ek Bagiya Ma ke Nam Hokam Bai</t>
+          <t>1716005067/WC/22012035303272 — JGSA Kup recharge pit Nirmal Nirmal nir Dhankhedi</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45870</v>
+        <v>45757</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANKHEDI</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1716005067/WC/22012035303272 — JGSA Kup recharge pit Nirmal Nirmal nir Dhankhedi</t>
+          <t>1716005067/WC/22012035304025 — Jgsa Kapildgara gopal singh amar singh Dhankhedi</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45757</v>
+        <v>45761</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHANKHEDI</t>
+          <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1716005067/WC/22012035304025 — Jgsa Kapildgara gopal singh amar singh Dhankhedi</t>
+          <t>1716005069/IF/22012035515074 — khet talab ramesh kunver ranjitsingh</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1716005069/IF/22012035515074 — khet talab ramesh kunver ranjitsingh</t>
+          <t>1716005069/IF/22012035515145 — khet talab bhomarsingh shambhusingh</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1716005069/IF/22012035515145 — khet talab bhomarsingh shambhusingh</t>
+          <t>1716005069/IF/22012035641054 — angari  shanta bai ek bagiya maa ke name</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45748</v>
+        <v>45944</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1716005069/IF/22012035641054 — angari  shanta bai ek bagiya maa ke name</t>
+          <t>1716005069/IF/22012035642065 — Ek Bagiya Ma ke Nam Shanta Bai</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45944</v>
+        <v>45884</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1716005069/IF/22012035642065 — Ek Bagiya Ma ke Nam Shanta Bai</t>
+          <t>1716005069/IF/22012035642071 — Ek Bagiya Ma ke Nam Ramkanya Bai</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1716005069/IF/22012035642071 — Ek Bagiya Ma ke Nam Ramkanya Bai</t>
+          <t>1716005069/RC/22012034676215 — sudur sadak nirman</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45884</v>
+        <v>45396</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1716005069/RC/22012034676215 — sudur sadak nirman</t>
+          <t>1716005069/WC/22012035229235 — Parcolation tank ratan lal ke khet ke pas angari</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1716005069/WC/22012035229235 — Parcolation tank ratan lal ke khet ke pas angari</t>
+          <t>1716005069/WC/22012035229245 — Parcolation Tank govardhan lal ke khet ke pas dhanyakhedi</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1716005069/WC/22012035229245 — Parcolation Tank govardhan lal ke khet ke pas dhanyakhedi</t>
+          <t>1716005069/WC/22012035229248 — Percolation Tank kaluram ke khet ke pas angari</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1716005069/WC/22012035229248 — Percolation Tank kaluram ke khet ke pas angari</t>
+          <t>1716005069/WC/22012035230244 — khet talab nirman dasharath singh laxman singh</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / ANGARI</t>
+          <t>SITAMAU / TARNOD</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1716005069/WC/22012035230244 — khet talab nirman dasharath singh laxman singh</t>
+          <t>1716005070/IF/YD/22012035540016 — khet talab govardhan bherulal tarnod</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / TARNOD</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1716005070/IF/YD/22012035540016 — khet talab govardhan bherulal tarnod</t>
+          <t>1716005070/RC/22012034840295 — 15 wa vitt mgnrega shyampuri ke makan se shaskiy kup tak cc and nali nirman</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / TARNOD</t>
+          <t>SITAMAU / SEMLI</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1716005070/RC/22012034840295 — 15 wa vitt mgnrega shyampuri ke makan se shaskiy kup tak cc and nali nirman</t>
+          <t>1716005071/WC/22012035300389 — Kup Recharge Pit nirman Nirmal neer imli ke pas</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SEMLI</t>
+          <t>SITAMAU / RUNIJA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1716005071/WC/22012035300389 — Kup Recharge Pit nirman Nirmal neer imli ke pas</t>
+          <t>1716005072/IF/22012035549356 — Kheta Talab Niram Umarav Singh Bhanwar Singh</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45761</v>
+        <v>45791</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / RUNIJA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1716005072/IF/22012035549356 — Kheta Talab Niram Umarav Singh Bhanwar Singh</t>
+          <t>1716005072/IF/22012035641561 — Ek Bagiya Ma ke Nam Peeri Bai</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>45791</v>
+        <v>45884</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / RUNIJA</t>
+          <t>SITAMAU / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1716005072/IF/22012035641561 — Ek Bagiya Ma ke Nam Peeri Bai</t>
+          <t>1716005073/IF/22012035496654 — Dugwell recharge pit rodmal magan kapildhara kup</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1716005073/IF/22012035496654 — Dugwell recharge pit rodmal magan kapildhara kup</t>
+          <t>1716005073/IF/22012035517950 — Khet Talab surajmal shankarji</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1716005073/IF/22012035517950 — Khet Talab surajmal shankarji</t>
+          <t>1716005073/RC/22012034835926 — सीसी रोड निर्माण पानीबाई के मकान से रामसिंह के मकान की ओर</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SEMLIKANKAD</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1716005073/RC/22012034835926 — सीसी रोड निर्माण पानीबाई के मकान से रामसिंह के मकान की ओर</t>
+          <t>1716005073/WC/22012035212842 — Parcolation tank nirman guradiya raste par</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45681</v>
+        <v>45451</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SEMLIKANKAD</t>
+          <t>SITAMAU / KISHOREPURA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1716005073/WC/22012035212842 — Parcolation tank nirman guradiya raste par</t>
+          <t>1716005078/AV/22012034668335 — Shantidham nirman kishorpura</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45451</v>
+        <v>45981</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KISHOREPURA</t>
+          <t>SITAMAU / BHENSOLA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1716005078/AV/22012034668335 — Shantidham nirman kishorpura</t>
+          <t>1716005079/WC/22012035292231 — Kup Richarge Pit Govindsingh pursingh bhesola</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45981</v>
+        <v>45761</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BHENSOLA</t>
+          <t>SITAMAU / DHABLABHAGWAL</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1716005079/WC/22012035292231 — Kup Richarge Pit Govindsingh pursingh bhesola</t>
+          <t>1716005080/IF/22012035531379 — Khet talab nirman Madanlal ratanlal dhabla bhagwan</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHABLABHAGWAL</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1716005080/IF/22012035531379 — Khet talab nirman Madanlal ratanlal dhabla bhagwan</t>
+          <t>1716005080/IF/22012035644761 — Ek Bagiya Ma Ke Nam Vishnu Bai</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHABLABHAGWAL</t>
+          <t>SITAMAU / KANAHEDA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1716005080/IF/22012035644761 — Ek Bagiya Ma Ke Nam Vishnu Bai</t>
+          <t>1716005081/IF/22012035537420 — khet talab durgashankar kana</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KANAHEDA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1716005081/IF/22012035537420 — khet talab durgashankar kana</t>
+          <t>1716005081/IF/22012035542036 — JGSA kapil dhara shivsingh mehtabsingh dug well richarj</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KANAHEDA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1716005081/IF/22012035542036 — JGSA kapil dhara shivsingh mehtabsingh dug well richarj</t>
+          <t>1716005081/RC/22012034831115 — सीसी रोड निर्माण पंचायत भवन के सामने व् पंचायत भवन के पास</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>45761</v>
+        <v>45386</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KANAHEDA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1716005081/RC/22012034831115 — सीसी रोड निर्माण पंचायत भवन के सामने व् पंचायत भवन के पास</t>
+          <t>1716005081/WC/22012035214332 — kanaheda  me parcolation tank gram kanheda</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>45386</v>
+        <v>45451</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KANAHEDA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1716005081/WC/22012035214332 — kanaheda  me parcolation tank gram kanheda</t>
+          <t>1716005081/WC/22012035309689 — JGSA shaskiy kup richarj panchayat bhavan ke pas kanaheda</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KANAHEDA</t>
+          <t>SITAMAU / JAGDI</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1716005081/WC/22012035309689 — JGSA shaskiy kup richarj panchayat bhavan ke pas kanaheda</t>
+          <t>1716005082/IF/22012035482101 — Kup richart pit devi lal ke kup per savadi</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / JAGDI</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1716005082/IF/22012035482101 — Kup richart pit devi lal ke kup per savadi</t>
+          <t>1716005082/LD/22012034943779 — ग्राम पचायत भवन के पास वृक्षा रोपण निर्माण जगदी</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / JAGDI</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1716005082/LD/22012034943779 — ग्राम पचायत भवन के पास वृक्षा रोपण निर्माण जगदी</t>
+          <t>1716005082/RC/22012034819278 — मुख्य मार्ग से ग्राम जगदी की और सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>45451</v>
+        <v>45444</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / JAGDI</t>
+          <t>SITAMAU / DHANDAKHODA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1716005082/RC/22012034819278 — मुख्य मार्ग से ग्राम जगदी की और सी सी रोड निर्माण</t>
+          <t>1716005083/IF/22012035253760 — Khet talab Nirman hitgrahi Mangubai/ Ramsingh</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>45444</v>
+        <v>45451</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANDAKHODA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/22012035253760 — Khet talab Nirman hitgrahi Mangubai/ Ramsingh</t>
+          <t>1716005083/IF/22012035417528 — हितैषी कपिल धारा कूप निर्माण हेमलता बाई बेवा राधेश्याम बद्री लाल देवीलाल कृपाल देवीलाल</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>45451</v>
+        <v>45757</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANDAKHODA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/22012035417528 — हितैषी कपिल धारा कूप निर्माण हेमलता बाई बेवा राधेश्याम बद्री लाल देवीलाल कृपाल देवीलाल</t>
+          <t>1716005083/IF/22012035642113 — Ek Bagiya Ma ke Nam Bali bai Shankarlal</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>45757</v>
+        <v>45884</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANDAKHODA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1716005083/IF/22012035642113 — Ek Bagiya Ma ke Nam Bali bai Shankarlal</t>
+          <t>1716005083/WC/22012035222123 — खेत तालाब निर्माण कार्य हितग्राही श्री राधाबाई पति शंकर सिंह धानडा खेड़ा</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>45884</v>
+        <v>45519</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHANDAKHODA</t>
+          <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1716005083/WC/22012035222123 — खेत तालाब निर्माण कार्य हितग्राही श्री राधाबाई पति शंकर सिंह धानडा खेड़ा</t>
+          <t>1716005084/IC/22012034884778 — Sayukt well nirman dashrt lal udeyram or badrilal pita ishvar lal guradiya vijy</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>45519</v>
+        <v>45451</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1716005084/IC/22012034884778 — Sayukt well nirman dashrt lal udeyram or badrilal pita ishvar lal guradiya vijy</t>
+          <t>1716005084/IC/22012034884793 — well nirman sayukt ranmsingh  shankar singh  prembai bewa anarsingh rughnathpura</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1716005084/IC/22012034884793 — well nirman sayukt ranmsingh  shankar singh  prembai bewa anarsingh rughnathpura</t>
+          <t>1716005084/IC/22012034884795 — kapildhara kup nirman  bhulibai pati mangusingh anya bhanvan singh shankarsingh rughnathpura</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1716005084/IC/22012034884795 — kapildhara kup nirman  bhulibai pati mangusingh anya bhanvan singh shankarsingh rughnathpura</t>
+          <t>1716005084/IC/22012034884796 — kapildhara kup nirman munna bai shambhusingh anya vikramsingh kalusingh rughnathpura</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1716005084/IC/22012034884796 — kapildhara kup nirman munna bai shambhusingh anya vikramsingh kalusingh rughnathpura</t>
+          <t>1716005084/IC/22012034884797 — kapidhara kup nirman bhagvan pita pura anya karuamra or kanwralal rugnathpura</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1716005084/IC/22012034884797 — kapidhara kup nirman bhagvan pita pura anya karuamra or kanwralal rugnathpura</t>
+          <t>1716005084/IC/22012034884798 — kapidhara nirman harrkunwar pati umravsingh anya umravsingh  mansingh pita bhagvan singh rughnathpur</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1716005084/IC/22012034884798 — kapidhara nirman harrkunwar pati umravsingh anya umravsingh  mansingh pita bhagvan singh rughnathpur</t>
+          <t>1716005084/WC/22012035219203 — Varksharopan go shala ke pass unit 2guradiya vijay</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GURADIVIJAY</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1716005084/WC/22012035219203 — Varksharopan go shala ke pass unit 2guradiya vijay</t>
+          <t>1716005084/WC/22012035297696 — JGSA kup richarg pit Nirmal nir guradiya vijay</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>45451</v>
+        <v>45757</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GURADIVIJAY</t>
+          <t>SITAMAU / KACHRIYA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1716005084/WC/22012035297696 — JGSA kup richarg pit Nirmal nir guradiya vijay</t>
+          <t>1716005086/IF/22012035514806 — khet talab sohankunver gulabsingh</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>45757</v>
+        <v>45761</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KACHRIYA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1716005086/IF/22012035514806 — khet talab sohankunver gulabsingh</t>
+          <t>1716005086/IF/22012035517551 — kapil dhara kailash utsavlal par dug well richarj</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KACHRIYA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1716005086/IF/22012035517551 — kapil dhara kailash utsavlal par dug well richarj</t>
+          <t>1716005086/IF/22012035551763 — Khet talab bagdiram ramlal</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KACHRIYA</t>
+          <t>SITAMAU / GONARDHANPURA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1716005086/IF/22012035551763 — Khet talab bagdiram ramlal</t>
+          <t>1716005087/IF/22012035239650 — Vijayapal Singh ke  khet ke Paas Percolation tanks Nirman</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GONARDHANPURA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1716005087/IF/22012035239650 — Vijayapal Singh ke  khet ke Paas Percolation tanks Nirman</t>
+          <t>1716005087/IF/22012035546558 — JGSA Kup Recharge Pit Ratanlal Bheru</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GONARDHANPURA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1716005087/IF/22012035546558 — JGSA Kup Recharge Pit Ratanlal Bheru</t>
+          <t>1716005087/IF/22012035659889 — Ek Bagiya Ma ke Nam Sita bai Rameshchadra</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GONARDHANPURA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1716005087/IF/22012035659889 — Ek Bagiya Ma ke Nam Sita bai Rameshchadra</t>
+          <t>1716005087/RC/22012034850815 — सीसी रोड निर्माण ग्राम गोरधनपुरा में राम मंदिर चौक में</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>45932</v>
+        <v>45966</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GONARDHANPURA</t>
+          <t>SITAMAU / DHALPAT</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1716005087/RC/22012034850815 — सीसी रोड निर्माण ग्राम गोरधनपुरा में राम मंदिर चौक में</t>
+          <t>1716005088/DP/22012034621094 — Varkashropan Balaji Mandir ke paas dhalpat</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>45966</v>
+        <v>45451</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHALPAT</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1716005088/DP/22012034621094 — Varkashropan Balaji Mandir ke paas dhalpat</t>
+          <t>1716005088/IF/22012035542197 — JGSA Suresh Shavram Kup Recharg</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHALPAT</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1716005088/IF/22012035542197 — JGSA Suresh Shavram Kup Recharg</t>
+          <t>1716005088/IF/22012035545532 — JGSA kup recharge pit nirman Anitabai/Mukesh</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>45748</v>
+        <v>45772</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHALPAT</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1716005088/IF/22012035545532 — JGSA kup recharge pit nirman Anitabai/Mukesh</t>
+          <t>1716005088/IF/22012035641567 — Ek Bagiya Ma ke Nam Kala Bai</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>45772</v>
+        <v>45884</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHALPAT</t>
+          <t>SITAMAU / AJAYPUR</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1716005088/IF/22012035641567 — Ek Bagiya Ma ke Nam Kala Bai</t>
+          <t>1716005089/RC/22012034676214 — cc road nirman</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>45884</v>
+        <v>45396</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / AJAYPUR</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1716005089/RC/22012034676214 — cc road nirman</t>
+          <t>1716005089/RC/22012034826523 — नाला  निर्माण अजयपुर में बस स्टेण्ड से भेरुलाल के मकान की और</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>45396</v>
+        <v>45451</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / AJAYPUR</t>
+          <t>SITAMAU / RAHIMGARH</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1716005089/RC/22012034826523 — नाला  निर्माण अजयपुर में बस स्टेण्ड से भेरुलाल के मकान की और</t>
+          <t>1716005090/IF/22012035539594 — Khet Talab Tofansingh Shankar singh</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / RAHIMGARH</t>
+          <t>SITAMAU / MAHUWI</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1716005090/IF/22012035539594 — Khet Talab Tofansingh Shankar singh</t>
+          <t>1716005091/IF/22012035564666 — Dugwel Richarrj Pit Niji Kup Par Krashnchandra Hariram Mahuwi</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>45761</v>
+        <v>45765</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MAHUWI</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1716005091/IF/22012035564666 — Dugwel Richarrj Pit Niji Kup Par Krashnchandra Hariram Mahuwi</t>
+          <t>1716005091/IF/22012035564851 — Dugwel Richarrj Pit Niji Kup Par Krashnchandra Hariram Mahuwi</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / MAHUWI</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1716005091/IF/22012035564851 — Dugwel Richarrj Pit Niji Kup Par Krashnchandra Hariram Mahuwi</t>
+          <t>1716005091/LD/22012034941375 — Vraksharopan Shantidham Pani Ki Tanki Ke Pas Mahuwi</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>45765</v>
+        <v>45455</v>
       </c>
       <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MAHUWI</t>
+          <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1716005091/LD/22012034941375 — Vraksharopan Shantidham Pani Ki Tanki Ke Pas Mahuwi</t>
+          <t>1716005092/DP/22012034618589 — varksharopan samudayik bhawan nirman ke paas</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>45455</v>
+        <v>45451</v>
       </c>
       <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1716005092/DP/22012034618589 — varksharopan samudayik bhawan nirman ke paas</t>
+          <t>1716005092/DP/22012034622073 — Varksharopan samudhayik bhawan nirman ke paas bardiya gurjar</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1716005092/DP/22012034622073 — Varksharopan samudhayik bhawan nirman ke paas bardiya gurjar</t>
+          <t>1716005092/IF/22012035238505 — khet talab guman balu</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K918" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1716005092/IF/22012035238505 — khet talab guman balu</t>
+          <t>1716005092/IF/22012035238554 — khet talab mangilal pura</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1716005092/IF/22012035238554 — khet talab mangilal pura</t>
+          <t>1716005092/IF/22012035240012 — Khet talab balusingh harisingh</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1716005092/IF/22012035240012 — Khet talab balusingh harisingh</t>
+          <t>1716005092/IF/22012035359160 — khet talab narmada bai unkar</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1716005092/IF/22012035359160 — khet talab narmada bai unkar</t>
+          <t>1716005092/WC/22012035211376 — Parculation tank devnarayan mandir ke paas bardiya gurjar</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K922" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BARDIYAGUJAR</t>
+          <t>SITAMAU / LARNI</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1716005092/WC/22012035211376 — Parculation tank devnarayan mandir ke paas bardiya gurjar</t>
+          <t>1716005093/IF/22012035233277 — कपिलधारा कूप निर्माण चैनसुख मदनलाल गणपत पिता रूपा बंजारा लारनी</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>45451</v>
+        <v>45396</v>
       </c>
       <c r="K923" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / LARNI</t>
+          <t>SITAMAU / DALAWADA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1716005093/IF/22012035233277 — कपिलधारा कूप निर्माण चैनसुख मदनलाल गणपत पिता रूपा बंजारा लारनी</t>
+          <t>1716005094/IC/22012034891411 — Nirmal Neer Kup NIrman Talan ke pas Gram Dalawada</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DALAWADA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1716005094/IC/22012034891411 — Nirmal Neer Kup NIrman Talan ke pas Gram Dalawada</t>
+          <t>1716005094/IF/22012035611837 — ek bagiya ma ke naam sangitabai dalkhedi 20</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>45761</v>
+        <v>45870</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DALAWADA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1716005094/IF/22012035611837 — ek bagiya ma ke naam sangitabai dalkhedi 20</t>
+          <t>1716005094/IF/22012035642101 — Ek Bagiya Ma ke Nam Nirmala Bai</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>45870</v>
+        <v>45884</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DALAWADA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1716005094/IF/22012035642101 — Ek Bagiya Ma ke Nam Nirmala Bai</t>
+          <t>1716005094/IF/22012035642103 — Ek Bagiya Ma ke Nam Rukman  Bai</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DALAWADA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1716005094/IF/22012035642103 — Ek Bagiya Ma ke Nam Rukman  Bai</t>
+          <t>1716005094/IF/22012035642110 — Ek Bagiya Ma ke Nam Bindu Bai Jagdish</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DALAWADA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1716005094/IF/22012035642110 — Ek Bagiya Ma ke Nam Bindu Bai Jagdish</t>
+          <t>1716005094/WC/22012035308173 — dugwell recharge pit  niji kup dhapubai babulal Dalkhedi</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>45884</v>
+        <v>45764</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DALAWADA</t>
+          <t>SITAMAU / RAJNAGAR</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1716005094/WC/22012035308173 — dugwell recharge pit  niji kup dhapubai babulal Dalkhedi</t>
+          <t>1716005095/IF/22012035499931 — dugwell recharge pit sedra ratse par nirmalneer ke pass rajnagar</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>45764</v>
+        <v>45774</v>
       </c>
       <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / RAJNAGAR</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1716005095/IF/22012035499931 — dugwell recharge pit sedra ratse par nirmalneer ke pass rajnagar</t>
+          <t>1716005095/RC/22012034846065 — Cement Krancit  Road Nirman Badrilal Nathu ke ghar se Raju ke Ghar ki Or</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>45774</v>
+        <v>45761</v>
       </c>
       <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / RAJNAGAR</t>
+          <t>SITAMAU / PAYAKHEDI</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1716005095/RC/22012034846065 — Cement Krancit  Road Nirman Badrilal Nathu ke ghar se Raju ke Ghar ki Or</t>
+          <t>1716005096/AV/22012034667403 — 05 wa vitt mgnrega nala nirman payakhedi pra vi vidhyalay ke pas</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / PAYAKHEDI</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1716005096/AV/22012034667403 — 05 wa vitt mgnrega nala nirman payakhedi pra vi vidhyalay ke pas</t>
+          <t>1716005096/DP/22012034620626 — shantidham vriksharopan kushalpura majra payakhedi</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>45761</v>
+        <v>45466</v>
       </c>
       <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / PAYAKHEDI</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1716005096/DP/22012034620626 — shantidham vriksharopan kushalpura majra payakhedi</t>
+          <t>1716005096/IF/22012035250167 — niji khet par nandan dhapubai baluram</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>45466</v>
+        <v>45383</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / PAYAKHEDI</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1716005096/IF/22012035250167 — niji khet par nandan dhapubai baluram</t>
+          <t>1716005096/IF/22012035512111 — khet talab nirman parmeshwar premchandra prajapat payakhedi</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>45383</v>
+        <v>45761</v>
       </c>
       <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / PAYAKHEDI</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1716005096/IF/22012035512111 — khet talab nirman parmeshwar premchandra prajapat payakhedi</t>
+          <t>1716005096/IF/22012035534802 — khet talab jannat be payakhedi</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / PAYAKHEDI</t>
+          <t>SITAMAU / BHAGOR</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1716005096/IF/22012035534802 — khet talab jannat be payakhedi</t>
+          <t>1716005097/AV/22012034666286 — खेल मैदान निर्माण भगोर</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BHAGOR</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1716005097/AV/22012034666286 — खेल मैदान निर्माण भगोर</t>
+          <t>1716005097/IF/22012035564451 — Khet Talab Nirman Tufansingh Bhagvansingh</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BHAGOR</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1716005097/IF/22012035564451 — Khet Talab Nirman Tufansingh Bhagvansingh</t>
+          <t>1716005097/WC/22012035241359 — खेत तालाब निर्माण सौरभ बाई कैलाश डांगी</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BHAGOR</t>
+          <t>SITAMAU / LASUDIYA</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1716005097/WC/22012035241359 — खेत तालाब निर्माण सौरभ बाई कैलाश डांगी</t>
+          <t>1716005098/IF/22012035324910 — khet talab shyamsingh bhanvarsingh</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / LASUDIYA</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1716005098/IF/22012035324910 — khet talab shyamsingh bhanvarsingh</t>
+          <t>1716005098/RC/22012034835896 — 15 wa vitt mgnrega nali and cc bhanverlal patidar ke makan se karulal patidar ke makan tak</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>45748</v>
+        <v>45396</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / LASUDIYA</t>
+          <t>SITAMAU / BORKHEDI</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1716005098/RC/22012034835896 — 15 wa vitt mgnrega nali and cc bhanverlal patidar ke makan se karulal patidar ke makan tak</t>
+          <t>1716005099/IF/22012035642090 — Ek Bagiya Ma ke Nam Shyam Kunwar</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>45396</v>
+        <v>45884</v>
       </c>
       <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDI</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1716005099/IF/22012035642090 — Ek Bagiya Ma ke Nam Shyam Kunwar</t>
+          <t>1716005099/IF/22012035642092 — Ek Bagiya Ma ke Nam Shyam Kunwar</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J943" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K943" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDI</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1716005099/IF/22012035642092 — Ek Bagiya Ma ke Nam Shyam Kunwar</t>
+          <t>1716005099/IF/22012035659913 — Ek Bagiya Ma ke Nam Shyamu kunwar Ganpatsingh</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>45884</v>
+        <v>45932</v>
       </c>
       <c r="K944" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BORKHEDI</t>
+          <t>SITAMAU / KHETAKHEDA</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1716005099/IF/22012035659913 — Ek Bagiya Ma ke Nam Shyamu kunwar Ganpatsingh</t>
+          <t>1716005101/RC/22012034846645 — Cement Kancrit Road nirman Rajesh Pandeya ke makan se Amritram suryvanshi ke makan ki Or</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KHETAKHEDA</t>
+          <t>SITAMAU / BORKHEDIJAGIR</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1716005101/RC/22012034846645 — Cement Kancrit Road nirman Rajesh Pandeya ke makan se Amritram suryvanshi ke makan ki Or</t>
+          <t>1716005102/AV/22012034661335 — shanti dham borkhedi jagir</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K946" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDIJAGIR</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1716005102/AV/22012034661335 — shanti dham borkhedi jagir</t>
+          <t>1716005102/AV/22012034661336 — shanti dham borkhedi jagir</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K947" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDIJAGIR</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1716005102/AV/22012034661336 — shanti dham borkhedi jagir</t>
+          <t>1716005102/AV/22012034661337 — shanti dham borkhedi jagir</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDIJAGIR</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1716005102/AV/22012034661337 — shanti dham borkhedi jagir</t>
+          <t>1716005102/RC/22012034821937 — 14 wa vitt mgnrega gopal fata ke makan se hendpamp tak cc road</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDIJAGIR</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1716005102/RC/22012034821937 — 14 wa vitt mgnrega gopal fata ke makan se hendpamp tak cc road</t>
+          <t>1716005102/WC/22012035206237 — Talab jirnodhar arniyagoad raste par salriya</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>45383</v>
+        <v>45451</v>
       </c>
       <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / BORKHEDIJAGIR</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1716005102/WC/22012035206237 — Talab jirnodhar arniyagoad raste par salriya</t>
+          <t>1716005102/WC/22012035265108 — dugg well richarj nirmalnir ke pas salriya</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / BORKHEDIJAGIR</t>
+          <t>SITAMAU / JHANGARIYA</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1716005102/WC/22012035265108 — dugg well richarj nirmalnir ke pas salriya</t>
+          <t>1716005103/IF/22012035266914 — निजी खेत में नंदन फलोउद्यान भेरुलाल शंकरलाल</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>45748</v>
+        <v>45462</v>
       </c>
       <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / JHANGARIYA</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/22012035266914 — निजी खेत में नंदन फलोउद्यान भेरुलाल शंकरलाल</t>
+          <t>1716005103/IF/22012035513702 — kapil dhara mithusingh nirbhaysingh par dug well richarj</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>45462</v>
+        <v>45748</v>
       </c>
       <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / JHANGARIYA</t>
+          <t>SITAMAU / SEDARAMATA</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1716005103/IF/22012035513702 — kapil dhara mithusingh nirbhaysingh par dug well richarj</t>
+          <t>1716005104/IF/22012035610912 — Ek Bagiya Ma ke Nam Nagu Bai Balai</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>45748</v>
+        <v>45870</v>
       </c>
       <c r="K954" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SEDARAMATA</t>
+          <t>SITAMAU / GALIYARA</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1716005104/IF/22012035610912 — Ek Bagiya Ma ke Nam Nagu Bai Balai</t>
+          <t>1716005105/IF/22012035540882 — DUGwell recharge  kapildhara ramlal bhil</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>45870</v>
+        <v>45787</v>
       </c>
       <c r="K955" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GALIYARA</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1716005105/IF/22012035540882 — DUGwell recharge  kapildhara ramlal bhil</t>
+          <t>1716005105/IF/22012035541026 — DUGwell recharge  kapildhara bhavarlal bhil</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J956" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K956" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GALIYARA</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1716005105/IF/22012035541026 — DUGwell recharge  kapildhara bhavarlal bhil</t>
+          <t>1716005105/IF/22012035541860 — DUGWELL recharge ramnarayan pyara</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J957" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K957" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / GALIYARA</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1716005105/IF/22012035541860 — DUGWELL recharge ramnarayan pyara</t>
+          <t>1716005105/WC/22012035309592 — DUGwell recharge  kapildhara ramlal keshuram</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / GALIYARA</t>
+          <t>SITAMAU / DEOPURABAMNI</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1716005105/WC/22012035309592 — DUGwell recharge  kapildhara ramlal keshuram</t>
+          <t>1716005106/WC/22012035304429 — Dug well recharge Nathu lal hira ji khejdiya bhoop</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>45787</v>
+        <v>45782</v>
       </c>
       <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DEOPURABAMNI</t>
+          <t>SITAMAU / DHIKANYA</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1716005106/WC/22012035304429 — Dug well recharge Nathu lal hira ji khejdiya bhoop</t>
+          <t>1716005107/AV/22012034663226 — Gram Logni me Navin Shantidham nirman</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>45782</v>
+        <v>45567</v>
       </c>
       <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHIKANYA</t>
+          <t>SITAMAU / KOT PIPALYA</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1716005107/AV/22012034663226 — Gram Logni me Navin Shantidham nirman</t>
+          <t>1716005110/IF/22012035495764 — Dugwel richarge kup   bhawarlal ramlal suryvanshi bhilyakhedi</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>45567</v>
+        <v>45762</v>
       </c>
       <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KOT PIPALYA</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1716005110/IF/22012035495764 — Dugwel richarge kup   bhawarlal ramlal suryvanshi bhilyakhedi</t>
+          <t>1716005110/IF/22012035510682 — dugwel recharge kup mahesh suryavanshi  pita mangilal kotpipliya</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KOT PIPALYA</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1716005110/IF/22012035510682 — dugwel recharge kup mahesh suryavanshi  pita mangilal kotpipliya</t>
+          <t>1716005110/IF/22012035510743 — dugwel recharge kup ramchandra pita puralal  kotpipliya</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J963" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K963" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / KOT PIPALYA</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1716005110/IF/22012035510743 — dugwel recharge kup ramchandra pita puralal  kotpipliya</t>
+          <t>1716005110/WC/22012035302082 — Dugwel richarge kup   bhawarlal Ramlal suryvanshi bhilyakhedi</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K964" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / KOT PIPALYA</t>
+          <t>SITAMAU / SHAKKAR KHEDIJAAGEER</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1716005110/WC/22012035302082 — Dugwel richarge kup   bhawarlal Ramlal suryvanshi bhilyakhedi</t>
+          <t>1716005111/AV/22012034664086 — ग्राम घाटाखेड़ी मे मुक्तिधाम मे शेड निर्माण</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>45762</v>
+        <v>45636</v>
       </c>
       <c r="K965" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / SHAKKAR KHEDIJAAGEER</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1716005111/AV/22012034664086 — ग्राम घाटाखेड़ी मे मुक्तिधाम मे शेड निर्माण</t>
+          <t>1716005111/IF/22012035495752 — dugwell recharge nirama govrdhanlal / bihari ghatakhedi</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>45636</v>
+        <v>45762</v>
       </c>
       <c r="K966" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / SHAKKAR KHEDIJAAGEER</t>
+          <t>SITAMAU / POTLIYA</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1716005111/IF/22012035495752 — dugwell recharge nirama govrdhanlal / bihari ghatakhedi</t>
+          <t>1716005112/IF/22012035234962 — Jujhar singh dhanna, Nodhyani Bai, Nagulal</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I967" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>45762</v>
+        <v>45454</v>
       </c>
       <c r="K967" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / POTLIYA</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1716005112/IF/22012035234962 — Jujhar singh dhanna, Nodhyani Bai, Nagulal</t>
+          <t>1716005112/IF/22012035520595 — Khet talab nirman Devkaran Hindu Singh Ralayata</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I968" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>45454</v>
+        <v>45761</v>
       </c>
       <c r="K968" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / POTLIYA</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1716005112/IF/22012035520595 — Khet talab nirman Devkaran Hindu Singh Ralayata</t>
+          <t>1716005112/WC/22012035287698 — dugwell recharge pit nai abadi nirmalneer ke pass potaliya</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I969" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>45761</v>
+        <v>45774</v>
       </c>
       <c r="K969" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / POTLIYA</t>
+          <t>SITAMAU / MAMATKHEDA</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1716005112/WC/22012035287698 — dugwell recharge pit nai abadi nirmalneer ke pass potaliya</t>
+          <t>1716005113/RC/22012034841522 — cc road nirman</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>45774</v>
+        <v>45748</v>
       </c>
       <c r="K970" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / MAMATKHEDA</t>
+          <t>SITAMAU / DHAMANIYA</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1716005113/RC/22012034841522 — cc road nirman</t>
+          <t>1716005114/DP/22012034625651 — Varksharopan mukatidham dhamniya</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I971" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K971" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHAMANIYA</t>
+          <t>SITAMAU / LAKHAWA</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1716005114/DP/22012034625651 — Varksharopan mukatidham dhamniya</t>
+          <t>1716005115/WC/22012035247011 — Parcolation tenk mohanlal ke khet ke pass antraliya</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I972" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>45451</v>
+        <v>45567</v>
       </c>
       <c r="K972" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / LAKHAWA</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1716005115/WC/22012035247011 — Parcolation tenk mohanlal ke khet ke pass antraliya</t>
+          <t>1716005115/WC/22012035312020 — प्रकोलेशन टैंक निर्माण खेल मैदान के पास अन्त्रलिया</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I973" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>45567</v>
+        <v>45794</v>
       </c>
       <c r="K973" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / LAKHAWA</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1716005115/WC/22012035312020 — प्रकोलेशन टैंक निर्माण खेल मैदान के पास अन्त्रलिया</t>
+          <t>1716005115/WH/22012034940781 — Talab jirnodhar lalunath ke khet ke pass antraliya</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I974" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>45794</v>
+        <v>45456</v>
       </c>
       <c r="K974" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / LAKHAWA</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1716005115/WH/22012034940781 — Talab jirnodhar lalunath ke khet ke pass antraliya</t>
+          <t>1716005115/WH/22012034940789 — Talab jirnodhar ramsingh gujar ke khet ke pass antraliya</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J975" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K975" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / LAKHAWA</t>
+          <t>SITAMAU / FATEHPUR CHIKLI</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1716005115/WH/22012034940789 — Talab jirnodhar ramsingh gujar ke khet ke pass antraliya</t>
+          <t>1716005116/IF/22012035642153 — ek bagiya ma ke ram kunwar 333A</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I976" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J976" s="3" t="n">
-        <v>45456</v>
+        <v>45940</v>
       </c>
       <c r="K976" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / FATEHPUR CHIKLI</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1716005116/IF/22012035642153 — ek bagiya ma ke ram kunwar 333A</t>
+          <t>1716005116/IF/22012035642154 — ek bagiya ma ke ram kunwar 333A</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J977" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K977" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / FATEHPUR CHIKLI</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1716005116/IF/22012035642154 — ek bagiya ma ke ram kunwar 333A</t>
+          <t>1716005116/WC/22012035203644 — Jujharlal ke khet ke pass CPT Nirman Karanpura</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J978" s="3" t="n">
-        <v>45940</v>
+        <v>45455</v>
       </c>
       <c r="K978" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / FATEHPUR CHIKLI</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1716005116/WC/22012035203644 — Jujharlal ke khet ke pass CPT Nirman Karanpura</t>
+          <t>1716005116/WC/22012035203677 — Shyamsingh khet ke pass CPT Nirman fatehpurchikli</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I979" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>45455</v>
+        <v>45383</v>
       </c>
       <c r="K979" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / FATEHPUR CHIKLI</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1716005116/WC/22012035203677 — Shyamsingh khet ke pass CPT Nirman fatehpurchikli</t>
+          <t>1716005116/WC/22012035218114 — Vraksharopan Shaskiya School ke Pass Karanpura</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I980" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J980" s="3" t="n">
-        <v>45383</v>
+        <v>45451</v>
       </c>
       <c r="K980" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / FATEHPUR CHIKLI</t>
+          <t>SITAMAU / DHANDI</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1716005116/WC/22012035218114 — Vraksharopan Shaskiya School ke Pass Karanpura</t>
+          <t>1716005117/AV/22012034664660 — ग्राम धानडी मे खाल के पास शमशान निर्माण</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I981" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>45451</v>
+        <v>45667</v>
       </c>
       <c r="K981" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / DHANDI</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1716005117/AV/22012034664660 — ग्राम धानडी मे खाल के पास शमशान निर्माण</t>
+          <t>1716005117/IF/22012035660893 — Khet talab nirman Balusingh Fateh singh</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I982" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>45667</v>
+        <v>46001</v>
       </c>
       <c r="K982" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>SITAMAU / DHANDI</t>
+          <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1716005117/IF/22012035660893 — Khet talab nirman Balusingh Fateh singh</t>
+          <t>1716005/DP/22012034626050 — Bamboo plantation work in forest field</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I983" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J983" s="3" t="n">
-        <v>46001</v>
+        <v>45478</v>
       </c>
       <c r="K983" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>SITAMAU / ANGARI</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1716005/DP/22012034626050 — Bamboo plantation work in forest field</t>
+          <t>1716005/DP/22012034626372 — Bamboo plantation work in forest field P10</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I984" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J984" s="3" t="n">
         <v>45478</v>
       </c>
       <c r="K984" s="3"/>
-    </row>
-[...45 lines deleted...]
-      <c r="K985" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>