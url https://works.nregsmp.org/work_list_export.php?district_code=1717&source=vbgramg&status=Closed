--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K228"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 01:10:15</t>
+          <t>Exported on: 2026-10-21 16:44:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: RATLAM</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -254,50 +254,10249 @@
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / DHATRAWADHA</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>1717002002/IF/22012035331848 — JGSA 2025 Farm Pond Prahlad singh S/o Hittar singh  Dhatrawada</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="n">
+        <v>465121.8</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K12" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / HANUMANTYA</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>1717002003/DP/22012034618682 — Plantation Hanuman Mandir Ke Piche Shashkiy Bhumi Par Hanumantiya</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="n">
+        <v>396179.43</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>45463</v>
+      </c>
+      <c r="K13" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GONDI DHARAMSI</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>1717002004/IF/22012035476887 — Kapil Dhara KUp Nirman Bapulal kachru bhil Prabhulal kachru banshilal kachrulal Bhil Gondhi dharms</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="n">
+        <v>332097.53</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K14" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GONDI DHARAMSI</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>1717002004/WH/22012034944639 — Khel maidan ke paas Talab jirnoddhar Gondhi Dharmsi</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="n">
+        <v>49564.8</v>
+      </c>
+      <c r="I15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K15" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / HANUMANTYA</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>1717002005/IF/22012035483444 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/4 Kailsh S/o Ratanlal Moriya</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K16" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MORIYA</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>1717002005/IF/22012035581061 — Bapulal Madhu Gurjar Khet Talab Nirman Moriya</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="n">
+        <v>399272.91</v>
+      </c>
+      <c r="I17" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>45818</v>
+      </c>
+      <c r="K17" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SHAKKAR KHEDI</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>1717002006/IF/22012035476870 — Kapil Dhara KUp Nirman Banshilal Mangu sc sohanbai sohanlal pawankunwar madansi Borwani Shakar khedi</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="n">
+        <v>338261.62</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K18" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SHAKKAR KHEDI</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>1717002006/WC/22012035210954 — Boulder chack daim nirman shaskiya bhumi par shakarkhedi</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="n">
+        <v>492248.12</v>
+      </c>
+      <c r="I19" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K19" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/DP/22012034626915 — Plantation Goshala ke paas Asawati</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="n">
+        <v>365844.16</v>
+      </c>
+      <c r="I20" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K20" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/DP/22012034626917 — Plantation panthwari mata ke paas Asawati</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H21" s="2" t="n">
+        <v>206096.92</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K21" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/IF/22012035429249 — JGSA 2025 FARM POND Tamma kunwar Maan singh Asawati</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="n">
+        <v>445915.56</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K22" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/WC/22012035268521 — JGSA 2025 Recharge structure sarvjanik kup Nirmal neer kup nirman sham shaan  Asawati 1717002007/DP</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K23" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ASAWATI</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>1717002007/WC/22012035282249 — JGSA 2025 Recharge Structure PHE Water Source Aswati</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K24" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/DP/22012034626925 — Plantation work Kabristaan mai Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="n">
+        <v>272832.73</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K25" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035269776 — Khet Talab Nirman Mannalal kishanlal Bhil Tarasiya Pipliyaserr</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="n">
+        <v>399793.65</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K26" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035476892 — Kapil Dhara KUp Nirman Kanwarlal Nanda karulal nanda khushalsingh Ramsingh Tarasiya Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="n">
+        <v>340363.56</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K27" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035476897 — Kapil Dhara KUp Nirman Sita bai Bherulal shankarlal laxman Ramesh Madhu Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="n">
+        <v>340363.56</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K28" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/IF/22012035504020 — KapilDhara Kup Nirman Pravinsingh Meharban Bhupendrsingh Meharban Shardabai meharban Tarasiya pipliy</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="n">
+        <v>338628.59</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K29" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/RC/22012034843355 — CC Road Nirman Prem Singh Ke Ghar Se Chandakunwar Ke Ghar Ki Or Tarasiya PipliyaSir</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="n">
+        <v>41000</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K30" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/WC/22012035261501 — JGSA 2025 Recharge structure sarvjanik kup shashkiya kup Pipliyaseer</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K31" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/WC/22012035261509 — JGSA 2025 Recharge structure sarvjanik kup Nirmal neer kup nirman tarasiya pipliyaseer 1717002008/DP</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K32" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIPALIYA SIR</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>1717002008/WC/22012035261511 — JGSA 2025 Recharge structure sarvjanik kup Nirmal neer kup nirman payjal hetu Tarasiya 1717002008/DP</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K33" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PARAVALIYA</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>1717002009/IF/22012035501705 — JGSA 2025 Farm Pond Jujharlal S/o Lachhiram Parvaliya</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
+        <v>450164.7</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K34" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BHAISANA</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>1717002011/WC/22012035261134 — JGSA 2025 Recharge Structure DP/22012034522548 Nirmal neer gram bhuttakhedi me Bhaisana</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K35" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BHAISANA</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>1717002011/WC/22012035261141 — JGSA 2025 Recharge Structure DP/22012034406695 Nirmal neer kup nirman mehandi Dhatrawda</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K36" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BORDA</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>1717002012/IF/22012035499165 — JGSA 2025 Recharge Structure Kapildhara Kup Sardar Khan S/o Chand Khan Borada</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K37" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/IF/22012035497415 — JGSA 2025 Farm Pond Fareed khanS/o Sharif kha Nayanagar</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K38" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/IF/22012035497535 — JGSA 2025 Farm Pond Aslam Khan S/o Ashalam Nayanagar</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>45775</v>
+      </c>
+      <c r="K39" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/RC/22012034847288 — Antrim marg c c road Hemraj ke ghar se Rupaji ke ghar ki aur tak mokakheda Naya nagar</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>45818</v>
+      </c>
+      <c r="K40" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NAYA NAGAR</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>1717002015/RC/22012034851146 — Hemraj ke ghar se rupaji ki ghar ki aur tak c c road nirman Moka kheda Nayanagar</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="n">
+        <v>71000</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K41" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SADA KHEDI</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>1717002016/IF/22012035543474 — JGSA 2025 Recharge Structure RAMESWER GOVRDHAN Sadakhedi</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K42" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SADA KHEDI</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>1717002016/RC/22012034821904 — CC Road Nirman Antrik Marg Sadakhedi</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="n">
+        <v>43000</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K43" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SADA KHEDI</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>1717002016/WC/22012035162434 — Samudaiyk Khet Talab  SADA KHEDI</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K44" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SADA KHEDI</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1717002016/WC/22012035282208 — JGSA 2025 Recharge Structure PHE Water Source Sadakhedi</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NEEMAN</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1717002017/IF/22012035493155 — JGSA 2025 Recharge Stucture Kapildhar Kup IF/34335901 Shanti Bai W/o Abhyeram Neeman</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / UPLAI</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>1717002019/WC/22012035209305 — Percolation tank Shashkiya Bhumi Survey No 746/1 Khel Medan Ke Pass Uplai</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>137475.93</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K47" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / UPLAI</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>1717002019/WC/22012035209324 — Roof Water Harvesting High School Building Uplai</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H48" s="2" t="n">
+        <v>26387.5</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K48" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / UPLAI</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>1717002019/WC/22012035282207 — JGSA 2025 Recharge Structure PHE Water Source Uplai</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I49" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K49" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LUHARI</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>1717002020/DP/22012034625961 — Plantation Panchayat Pariser Luhari</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="n">
+        <v>106310.8</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>45482</v>
+      </c>
+      <c r="K50" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ARJALA</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t>1717002021/IF/22012035525151 — JGSA 2025 Recharge Structure Gordhan S/o Hiralal Arjala</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K51" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ARJALA</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>1717002021/WC/22012035208141 — Samudiyak Khet Talab Janglad Me Arjala</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I52" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K52" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MOYAKHEDA</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>1717002022/IF/22012035547765 — Kapil Dhara Kup Nirman  Karulal  Amrtlal Rahul Gopal Tejkunwar Uday Singh Moyakheda</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="n">
+        <v>301783.99</v>
+      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K53" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MOYAKHEDA</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1717002022/RC/22012034835114 — Nala nirman Hariram bagri ke ghar se goverdhan ke ghar ki or Moyakheda</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>45409</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MOYAKHEDA</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>1717002022/WC/22012035209444 — Samudaiyk Khet talab Shashkiy Bhumi Survey No 431 Sarsoda Moyakheda</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>45455</v>
+      </c>
+      <c r="K55" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / DHODHAR</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>1717002024/WC/22012035282212 — JGSA 2025 Recharge Structure PHE Water Source Dhodhar</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K56" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ROLA</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>1717002025/DP/22012034628091 — Plantation PeyJal Tanki Ke Pass Rola</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="n">
+        <v>219096.91</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>45547</v>
+      </c>
+      <c r="K57" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ROLA</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1717002025/IF/22012035551497 — Kapildhara kup Nirman Ishwarlal bakshilal Radha bai jagdish bhanwarlal bakshilal Rola</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>322434.5</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GONDI SHANKAR</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>1717002026/DP/22012034626921 — Plantation Middil school ke piche Gondhi shankar</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
+        <v>268791.69</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GONDI SHANKAR</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>1717002026/WC/22012035203730 — Shaskiya Bhumi Par Parcolation tank nirman  gondhi shankar</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
+        <v>476967.54</v>
+      </c>
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K60" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GONDI SHANKAR</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>1717002026/WC/22012035232224 — Nistar Talab Nirman Neem Wale Sagas Bauji Ke Pass Gondhi Shankar</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H61" s="2" t="n">
+        <v>2393847.33</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K61" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/DP/22012034626926 — Plantation work Kabristaan mai Mandavi</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="n">
+        <v>449104.43</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K62" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/DP/22012034627640 — Plantation work Richagujar Road ke paas Mandavi</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="n">
+        <v>213995.76</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K63" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/IF/22012035267362 — Kapil Dhara Kup Nirman Kailashcandra unkarlal shivnarayan tulsiram bherulal unkarlal teli mandavi</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="n">
+        <v>321950.38</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>46224</v>
+      </c>
+      <c r="K64" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/IF/22012035409063 — Kapil Dhara KUp Nirman Laxmikant kanhaiyalal Kapil Ashok Rav Kailash bai Ramlal mandavi</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="n">
+        <v>333600.32</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K65" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MANDAVI</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>1717002028/IF/22012035409088 — JGSA 2025 FARM POND Bherulal Rughnath Mandavi</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="n">
+        <v>431765.38</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K66" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MINDLI</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>1717002029/IF/22012035422755 — JGSA 2025 FARM POND Laxman singh Nahar singh Naagpipliya Mindali</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="n">
+        <v>435237.16</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K67" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MINDLI</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>1717002029/IF/22012035633744 — EK BAGIYA MAA KE NAAM SARA KUNWAR BAPU SINGH LAKHMAKHEDI MINDALI</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="n">
+        <v>284155.98</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K68" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ALAMPUR THIKARYA</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>1717002031/RC/22012034822628 — CC Road And Nali Nirman Madan Puna ji ke Ghar Se Samrath Ratan ji ke Ghar Tak AlampurThikriya</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K69" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ALAMPUR THIKARYA</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>1717002031/RC/22012034822646 — CC Road And Nali Nirman PM Sadak Se Man Singh Ke Ghar Tak Sedpur Alampur Thikariya</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="n">
+        <v>15000</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K70" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ALAMPUR THIKARYA</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>1717002031/WC/22012035234206 — Samudaiyak Khet Talab Vidhyut DP Ke Pass Sedpur  Alampur Thikarya</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H71" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I71" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="n">
+        <v>45568</v>
+      </c>
+      <c r="K71" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / KAMLIYA</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>1717002032/IF/22012035253101 — Nandan Phalodhyan Khushal Das S/o Kachru Das Kamliya</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="n">
+        <v>173308.58</v>
+      </c>
+      <c r="I72" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>45502</v>
+      </c>
+      <c r="K72" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / KALALIYA</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>1717002033/RC/22012034834892 — CC Road Nirman Narsingh Mandir se Ram Mandir Tak Kalaliya</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="n">
+        <v>51000</v>
+      </c>
+      <c r="I73" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K73" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/DP/22012034623892 — Plantation Shamshan Ghat Ke Pass Rasulpura Mundlaram</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H74" s="2" t="n">
+        <v>396179.43</v>
+      </c>
+      <c r="I74" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="n">
+        <v>45476</v>
+      </c>
+      <c r="K74" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035255004 — Nandan Phalodhyan Bhawan Singh S/o Sajan Singh Mundlaram</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="n">
+        <v>173308.58</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>45493</v>
+      </c>
+      <c r="K75" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035539946 — Khet Talab Asha Bai W/o Nanalal Mundlaram</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="n">
+        <v>185441.45</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K76" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035539979 — Khet Talab Pushpa Kumar W/o Anokhilal Rasulpur Mundlaram</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="n">
+        <v>185441.45</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K77" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/IF/22012035631975 — EK BAGIYA MAA KE NAAM KHUSHAL KUNWAR MANJEET SINGH MUNDLARAM</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="n">
+        <v>282256.09</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K78" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MUNDLA RAM</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>1717002034/WC/22012035207320 — Samudaiyk Khet Talab Ismail Pura Raste Ke Pass Mundlaram</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H79" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K79" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MARMYA</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>1717002035/AV/22012034666164 — Shamshan Ghat NIrrman Kumhari Marmya</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="n">
+        <v>249126.36</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K80" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / MARMYA</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F81" s="1" t="inlineStr">
+        <is>
+          <t>1717002035/IF/22012035541624 — JGSA 2025 Recharge Stucture vikram singh dashrathsingh Marmya</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H81" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K81" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C82" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F82" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/DP/22012034617958 — Plantation Gowshala Ke Pass Borwana Bandwa</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="n">
+        <v>221446.83</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K82" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F83" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/IF/22012035499026 — JGSA 2025 Farm pond Jagdish S/o Ganpatlal Bandwa</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K83" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/IF/22012035499037 — JGSA 2025 Farm pond Bhurusingh S/o Govindsingh Bandwa</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K84" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BANDWA</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>1717002038/IF/22012035592947 — EK BAGIYA MAA KE NAAM DASHA BAI GRAM BORWANA BANDWA</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="n">
+        <v>284198.55</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K85" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PIRHIGORIYA</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>1717002039/WC/22012035239502 — Samudaiyak Khet Talab Bhawarlal Ji Ke Khet ke Pass Pirhingoriya</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="n">
+        <v>422356.09</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>45656</v>
+      </c>
+      <c r="K86" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / HAT PIPLYA</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>1717002040/RC/22012034830557 — CC Road Nirman Balu Gujrati Ke Ghar Se Mahila Snanghr tak Hatpipliya</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="n">
+        <v>43000</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K87" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / HAT PIPLYA</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>1717002040/RC/22012034830558 — CC Road Nirman Kapil Rao Ki Dukan Ke Samane Se Mukesh Dhangar Ke Ghar Tak Hatpipliya</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="n">
+        <v>107000</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>45457</v>
+      </c>
+      <c r="K88" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / HAT PIPLYA</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>1717002040/WC/22012035217474 — Samudaiyk Khet Talab Satynarayan Rao ke Khet Ke Pass Hatpipliya</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>45485</v>
+      </c>
+      <c r="K89" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/IF/22012035381293 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/22012034348827 BANTUSINGH-BHANWARSINH BHANPUR Nimbodiy</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K90" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/IF/22012035381333 — JGSA 2025 Recharge Stucture Kapildhara Kup   IF/22012034348834 LAKHANSINGH-BALAWANTSINGH Nimbodiya</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K91" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F92" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/IF/22012035381352 — JGSA 2025 Recharge Stucture Kapildhara Kup    IF/22012034325351 Moti lal pita mangu ji,Nimbodiya</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I92" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K92" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / NIMBODIYA</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>1717002043/WC/22012035239495 — Samudaiyak Khet Talab Janglad Ke Pass Bhanpur Nimbodiya</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="n">
+        <v>422885.69</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>45601</v>
+      </c>
+      <c r="K93" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GUJARBARDIYA</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C94" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F94" s="1" t="inlineStr">
+        <is>
+          <t>1717002044/WC/22012035215264 — Samudayik khet talab Survey no 185 Gurjarbardiya</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>45472</v>
+      </c>
+      <c r="K94" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GUJARBARDIYA</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C95" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>1717002044/WC/22012035282214 — JGSA 2025 Recharge Structure PHE Water Source Gurjarbariya</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H95" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K95" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GUJARBARDIYA</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F96" s="1" t="inlineStr">
+        <is>
+          <t>1717002044/WC/22012035300137 — Amrit Sarovar Talab Nirman Baekhedi Gujar Bardiya</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="n">
+        <v>2482327.66</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K96" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / KHAJURIYA</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>1717002045/WC/22012035239803 — Samudaiyak Khet Talab Chhayan Marg Par 210/1 Khajuriya</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H97" s="2" t="n">
+        <v>399055.23</v>
+      </c>
+      <c r="I97" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K97" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / DUMAHEDA</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C98" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
+        <is>
+          <t>1717002046/WC/22012035282238 — JGSA 2025 Recharge Structure PHE Water Source Talawali Dhumaheda</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H98" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K98" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / DUMAHEDA</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C99" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
+        <is>
+          <t>1717002046/WC/22012035282252 — JGSA 2025 Recharge Structure PHE Water Source Dhumaheda</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K99" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / AKAYABENI</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C100" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
+        <is>
+          <t>1717002048/RC/22012034826075 — CC Road Nirman Panchayat Bhawan Se Muktidham  Tak Akayabeni</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="n">
+        <v>33000</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K100" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LALIYANA</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F101" s="1" t="inlineStr">
+        <is>
+          <t>1717002050/WC/22012035214144 — Samudaiyk Khet Talab Shamshan Ghat Ke Pass Hanumantiya Laliyana</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I101" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K101" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / DODIYANA</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
+        <is>
+          <t>1717002051/IF/22012035533923 — JGSA 2025 Farm Pond Kallu S/o Hiralal Dodiyana</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H102" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K102" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / KHOJAN KHEDA</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>1717002052/IF/22012035481790 — JGSA 2025 FARM POND Nagulal Bhuwan Bupka Khojan kheda</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="n">
+        <v>443909.76</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K103" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / KHOJAN KHEDA</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C104" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D104" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
+        <is>
+          <t>1717002052/IF/22012035481792 — JGSA 2025 FARM POND Shaitan bai maan singh Jogi pipliya Khojan kheda</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="n">
+        <v>450164.7</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K104" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BHAISANA</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C105" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
+        <is>
+          <t>1717002053/IF/22012035426891 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/4 Mankunwar Karan Singh Bhaisana</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K105" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BADAVADI</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
+        <is>
+          <t>1717002053/WC/22012035229100 — Samudaiyk Khet Talab Hanumantiya Road Dhabe Ke Pass Badavdi</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="n">
+        <v>137475.93</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>45598</v>
+      </c>
+      <c r="K106" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BADAVADI</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
+        <is>
+          <t>1717002053/WC/22012035229105 — Samudaiyak Khet talab Shantivan ke Pass Nathukhedi Badavadi</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>45599</v>
+      </c>
+      <c r="K107" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / SARSI</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C108" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
+        <is>
+          <t>1717002054/DP/22012034624452 — Plantation Dodiyana Marg Par Shamshan ghat par Sarsi</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="n">
+        <v>354086.62</v>
+      </c>
+      <c r="I108" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K108" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PATAKHEDI</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C109" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>1717002055/IF/22012035420605 — JGSA 2025 Recharge Stucture Kapildhara Kup Ratanlal S/o Nathuram Patakhedi</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I109" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K109" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / PATAKHEDI</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C110" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
+        <is>
+          <t>1717002055/WC/22012035282215 — JGSA 2025 Recharge Structure PHE Water Source Patakhedi</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I110" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K110" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / REWAS</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C111" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
+        <is>
+          <t>1717002056/IF/22012035445185 — JGSA 2025 FARM POND Lila bai unkarlal Damami Rewas</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="n">
+        <v>147621.16</v>
+      </c>
+      <c r="I111" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K111" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / REWAS</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
+        <is>
+          <t>1717002056/WC/22012035282185 — JGSA 2025 Recharge Structure PHE Water Source Rewas</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I112" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K112" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BHUTEDA</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C113" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>1717002057/WC/22012035305958 — Farm Pond  Nirman Ujjain Road Ke Pass bhuteda</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="n">
+        <v>2489547.3</v>
+      </c>
+      <c r="I113" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K113" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / GADGADIYA</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>1717002059/IF/22012035427698 — JGSA 2025 Recharge Stucture Kapildhara Kup IF/22012034561315 Taju bai W/o Udailal Gadgadiya</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I114" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K114" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C115" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/IF/22012035457958 — JGSA 2025 Recharge Structure Kapildhara Kup IF/22012034326331 Madhu W/o khima ji,Lalaheda</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I115" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K115" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/WC/22012035214101 — Samudaiyk Khet Talab Thawer S/o Nagu Ke Khet Ke Pass Lalakheda</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="n">
+        <v>420123.57</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>45453</v>
+      </c>
+      <c r="K116" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F117" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/WC/22012035266178 — JGSA 2025 Samudayik Khet Talab Modiram S/o Nathu Ke Khet Ke Pass Lalakheda</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H117" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K117" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LALAKHEDA</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C118" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
+        <is>
+          <t>1717002060/WC/22012035266192 — JGSA 2025 Samudayik Khet Talab Balaram Champalal Patidar Ke Khet Ke Pass Lalakheda</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H118" s="2" t="n">
+        <v>450885.64</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K118" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / RINGNOD</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C119" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>1717002061/RC/22012034819168 — CC Road And Nali Nirman Bherubauji Mela Road Se Shehjad ke Ghar Tak Ringnod</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H119" s="2" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I119" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K119" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ROJHANA</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>1717002063/IF/22012035593089 — EK BAGIYA MAA KE NAAM MAYA</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H120" s="2" t="n">
+        <v>284154.6</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K120" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ROJHANA</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F121" s="1" t="inlineStr">
+        <is>
+          <t>1717002063/IF/22012035593091 — EK BAGIYA MAA KE NAAM RUKMANI BAI</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H121" s="2" t="n">
+        <v>284154.6</v>
+      </c>
+      <c r="I121" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="n">
+        <v>45884</v>
+      </c>
+      <c r="K121" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / ROJHANA</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t>1717002063/RS/22012035136543 — Nali Nirman Radha Krishan Mandir Se Mageniram Ji Patidar Ke Ghar Tak Dono Said Nali Rojana</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H122" s="2" t="n">
+        <v>19000</v>
+      </c>
+      <c r="I122" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="n">
+        <v>45719</v>
+      </c>
+      <c r="K122" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BAHADURPUR JAGIR</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F123" s="1" t="inlineStr">
+        <is>
+          <t>1717002065/RC/22012034818940 — CC Road Munna kha ke ghar se Narayan das Ke Ghar Tak Bahdurpur Jagir</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H123" s="2" t="n">
+        <v>65000</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K123" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / BAHADURPUR JAGIR</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F124" s="1" t="inlineStr">
+        <is>
+          <t>1717002065/RC/22012034826105 — CC Road And Nali Nirman Ajaa Basti Me Bahadurpur Jagir</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H124" s="2" t="n">
+        <v>88000</v>
+      </c>
+      <c r="I124" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="n">
+        <v>45496</v>
+      </c>
+      <c r="K124" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>JAORA / LASUDIYA JANALI</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F125" s="1" t="inlineStr">
+        <is>
+          <t>1717002066/WC/22012035242727 — Samudaiyak Khet Talab High School Ke Piche Lasudiya Jangali</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H125" s="2" t="n">
+        <v>435499.39</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>45611</v>
+      </c>
+      <c r="K125" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / IAMLIPADAKALA</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C126" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F126" s="1" t="inlineStr">
+        <is>
+          <t>1717005002/IF/22012035564011 — पशु शेड का निर्माण मुन्ना पति रामचंद्र निनामा ग्राम लालपुरा ग्राम पंचायत ईमलीपाडाकलां</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="n">
+        <v>131747.83</v>
+      </c>
+      <c r="I126" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J126" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K126" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C127" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F127" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/IF/22012035542704 — JGSA 2025 Recharge structure Kapildhara Kup Dhuliya Hemla  1717005003/IF/70</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I127" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J127" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K127" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C128" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F128" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/IF/22012035568907 — पशु शेड का निर्माण सेवाबाई रूपसिंह डाबी ग्राम कुंदनपुर ग्राम पंचायत कुंदनपुर</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="n">
+        <v>135977.59</v>
+      </c>
+      <c r="I128" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J128" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K128" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C129" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/WC/22012035271391 — परकोलेशन तलाई का निर्माण प्रभु नाथु के खेत के पास वाले नाले पर ग्राम कुंदनपुर ग्राम पंचायत कुंदनपुर</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="n">
+        <v>1486838.15</v>
+      </c>
+      <c r="I129" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K129" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDANPUR</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C130" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F130" s="1" t="inlineStr">
+        <is>
+          <t>1717005003/WC/22012035274025 — JGSA 2025 Recharge structure Nalkup Gram Kundanpur Gram Panchayat Kundanpur</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I130" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K130" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/IF/22012035413957 — JGSA 2025 FARM FOND Samsu Kacharu Gram Banki Gram pancahayat Bhadankalan</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I131" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K131" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F132" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/IF/22012035565919 — JGSA 2025 Recharge structure Kapildhara Kup Bahadur Ramaji  1717005004/IF/16</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H132" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K132" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F133" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/IF/22012035565925 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Dhuliya 1717005004/IF/09</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I133" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K133" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C134" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F134" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035308485 — परकोलेशन तलाई का निर्माण जहर वाला नाला पर ग्राम झगडापाडा ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="n">
+        <v>1489938.61</v>
+      </c>
+      <c r="I134" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K134" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C135" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F135" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035314962 — नवीन परकोलेशन तालाब निर्माण दोला कालु के खेत के पास वाला नाला ग्राम बांकी ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="n">
+        <v>2480291.77</v>
+      </c>
+      <c r="I135" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K135" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C136" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F136" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035314963 — नवीन परकोलेशन तालाब निर्माण गोतम मंगला के घर के पास ग्राम बांकी ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="n">
+        <v>1490938.61</v>
+      </c>
+      <c r="I136" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K136" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHADAN KALAN</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C137" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F137" s="1" t="inlineStr">
+        <is>
+          <t>1717005004/WC/22012035314964 — नवीन परकोलेशन तालाब निर्माण बालचंद भीमजी के घर के नीचे साईड में ग्राम बांकी ग्राम पंचायत भडानकलां</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="n">
+        <v>2480294.24</v>
+      </c>
+      <c r="I137" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K137" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / HEVADADAMAKALA</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C138" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F138" s="1" t="inlineStr">
+        <is>
+          <t>1717005005/IF/22012035533620 — परकोलेशन तलाई का निर्माण फुला थावरा ग्राम खीरपुर ग्राम पंचायत हेवडादामाकलां</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H138" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K138" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / JHARNIA</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C139" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F139" s="1" t="inlineStr">
+        <is>
+          <t>1717005006/WC/22012035307903 — नवीन तालाब का निर्माण बोर वाला नाला पर ग्राम झरनिया ग्राम पंचायत झरनिया</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="n">
+        <v>2185252.33</v>
+      </c>
+      <c r="I139" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K139" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / PIPLIPADA</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>1717005007/IF/22012035571866 — पशु शेड का निर्माण थावरीबाई पति नानुराम ग्राम उमरिया ग्राम पंचायत पिपलीपाडा</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="n">
+        <v>131747.83</v>
+      </c>
+      <c r="I140" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K140" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / PIPLIPADA</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F141" s="1" t="inlineStr">
+        <is>
+          <t>1717005007/IF/22012035574934 — पशु शेड का निर्माण बदु पति बिज्या ग्राम पिपलीपाडा ग्राम पंचायत पिपलीपाडा</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="n">
+        <v>131747.83</v>
+      </c>
+      <c r="I141" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K141" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / PIPLIPADA</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C142" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F142" s="1" t="inlineStr">
+        <is>
+          <t>1717005007/WC/22012035314129 — नवीन परकोलेशन तालाब निर्माण लिमडी वाले नाले पर ग्राम पिपलीपाडा ग्राम पंचायत पिपलीपाडा</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
+        <v>2216798.69</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K142" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / SANGESARA</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C143" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F143" s="1" t="inlineStr">
+        <is>
+          <t>1717005010/WC/22012035274019 — JGSA 2025 Recharge structure Nalkup Gram Sangesara Gram Panchayat Sangesara</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K143" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MANPURA</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C144" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F144" s="1" t="inlineStr">
+        <is>
+          <t>1717005011/IF/22012035429292 — JGSA 2025 FARM FOND Nanuda Vesta Gram Bhuriya ka mal Gram Panchayat Manpura</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H144" s="2" t="n">
+        <v>206668.73</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K144" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MANPURA</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C145" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F145" s="1" t="inlineStr">
+        <is>
+          <t>1717005011/IF/22012035435374 — JGSA 2025 Recharge structure Kapildhara Kup Gotam Mogji 1717005011/IF/22012034448460</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I145" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K145" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MANPURA</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F146" s="1" t="inlineStr">
+        <is>
+          <t>1717005011/IF/22012035435451 — JGSA 2025 Recharge structure Kapildhara Kup Mangilal Hamira 1717005011/IF/16</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K146" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIKATARA KALAN</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C147" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F147" s="1" t="inlineStr">
+        <is>
+          <t>1717005014/IF/22012035429397 — JGSA 2025 FARM FOND Rama Maniya Gram Gadikatarakhurd Gram panchayat Gadikatarakalan</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I147" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K147" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIKATARA KALAN</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C148" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F148" s="1" t="inlineStr">
+        <is>
+          <t>1717005014/IF/22012035552401 — JGSA 2025 Recharge structure Kapildhara Kup Sakuda Vaga 1717005014/IF/9993711860</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K148" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIKATARA KALAN</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C149" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F149" s="1" t="inlineStr">
+        <is>
+          <t>1717005014/IF/22012035553382 — JGSA 2025 Recharge structure Kapildhara Kup Lalu Puna 1717005014/IF/14</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K149" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KARBALKHORA</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C150" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F150" s="1" t="inlineStr">
+        <is>
+          <t>1717005015/IF/22012035446309 — JGSA 2025 Recharge structure Kapildhara Kup Jahing Bhavji  1717005015/IF/50</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K150" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RATANGARH</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>1717005017/IF/22012035570144 — परकोलेशन तलाई का निर्माण अजित कोदर ग्राम रतनगढपीठ ग्राम पंचायत रतनगढपीठ</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K151" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C152" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F152" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420655 — JGSA 2025 Recharge structure Kapildhara Kup Kantilal Balu 1717005018/IF/9993711131</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K152" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C153" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F153" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420764 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Naharingh 1717005018/IF/46</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I153" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K153" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C154" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F154" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420800 — JGSA 2025 Recharge structure Kapildhara Kup Sakuda Keharingh 1717005018/IF/48</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I154" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K154" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C155" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F155" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420845 — JGSA 2025 Recharge structure Kapildhara Kup Ramchandar Unkar 1717005018/IF/9993711133</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I155" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K155" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C156" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F156" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035420876 — JGSA 2025 Recharge structure Kapildhara Kup Vaga Keharingh 1717005018/WC/32</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
+        <v>24000.46</v>
+      </c>
+      <c r="I156" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K156" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C157" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F157" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035505030 — JGSA 2025 Recharge structure Kapildhara Kup Moti Nagji  1717005018/IF/22012035103037</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I157" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K157" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C158" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F158" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035505032 — JGSA 2025 Recharge structure Kapildhara Kup Laxman Hurji 1717005018/IF/17</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
+        <v>24875.21</v>
+      </c>
+      <c r="I158" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K158" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C159" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F159" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/IF/22012035505039 — JGSA 2025 Recharge structure Kapildhara Kup Rahajingh Kacharu 1717005018/IF/18</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>24875.21</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K159" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAJA PURA</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C160" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F160" s="1" t="inlineStr">
+        <is>
+          <t>1717005018/WC/22012035307907 — नवीन तालाब का निर्माण गोतमपुरा जीवणा के घर के पीछे वाले नाले पर ग्राम राजापुरामाताजी ग्राम पंचायत रा</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="n">
+        <v>2465820.27</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K160" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / CHIKANI</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C161" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F161" s="1" t="inlineStr">
+        <is>
+          <t>1717005019/WC/22012035307904 — नवीन तालाब का निर्माण करमदी वाले नाले पर ग्राम चिकनी ग्राम पंचायत चिकनी</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
+        <v>2113573.89</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K161" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / CHIKANI</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F162" s="1" t="inlineStr">
+        <is>
+          <t>1717005019/WC/22012035307905 — नवीन तालाब का निर्माण बोरकुडी वाले नाले पर ग्राम चिकनी ग्राम पंचायत चिकनी</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>2446126.16</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K162" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDAL</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C163" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F163" s="1" t="inlineStr">
+        <is>
+          <t>1717005020/IF/22012035507494 — JGSA 2025 Recharge structure Kapildhara Kup Unkar Nathu 1717005020/IF/22012034355682</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K163" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDAL</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C164" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F164" s="1" t="inlineStr">
+        <is>
+          <t>1717005020/IF/22012035507528 — JGSA 2025 Recharge structure Kapildhara Kup Rama Ranji  1717005020/IF/01</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K164" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KUNDAL</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F165" s="1" t="inlineStr">
+        <is>
+          <t>1717005020/WC/22012035307901 — नवीन तालाब का निर्माण चारेल फलिया वाला नाला पर ग्राम कुण्डल ग्राम पंचायत कुण्डल</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>2410780.15</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K165" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F166" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035417785 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Punja 1717005022/WC/21</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K166" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C167" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F167" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035500541 — JGSA 2025 FARM FOND Ashok Lalchand Gram Khothariya Gram Panchayat Thikriya</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K167" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035507097 — JGSA 2025 FARM FOND Puna Jivana Gram Bhandariya Gram Panchayat Thikriya</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K168" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / THIKRIYA</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>1717005022/IF/22012035507256 — JGSA 2025 FARM FOND Narendra Mangu Gram Bhandariya Gram Panchayat Thikriya</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K169" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / CHHAWANI JHODIYA</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>1717005023/IF/22012035502235 — JGSA 2025 Recharge structure Kapildhara Kup Unkar Naniya 1717005023/IF/22012034339585</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K170" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / UMAR</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>1717005026/IF/22012035388765 — पशु शेड का निर्माण संगीता (गुड्डी) पति भुरालाल ग्राम उमर ग्राम पंचायत उमर</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="n">
+        <v>131748.68</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K171" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / DETHLA</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>1717005027/WC/22012035314096 — नवीन परकोलेशन तालाब निर्माण ग्राम चेनपुरा ग्राम पंचायत देथला</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="n">
+        <v>2302874.11</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K172" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / DETHLA</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>1717005027/WC/22012035314319 — नवीन परकोलेशन तालाब निर्माण रूपला खराडी के खेत के पास ग्राम देवापाडा ग्राम पंचायत देथला</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="n">
+        <v>2331101.87</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K173" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MALWASI</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>1717005028/IF/22012035554161 — कपिलधारा कुप का निर्माण लुंजा, दलसिंग, बालुसिंह ग्राम नाका ग्राम पंचायत मलवासी</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="n">
+        <v>322434.5</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K174" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MALWASI</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>1717005028/WC/22012035308541 — परकोलेशन तलाई का निर्माण पिपलीपाडा रूण्डा में ग्राम मलवासी ग्राम पंचायत मलवासी</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="n">
+        <v>1495942.34</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K175" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MALWASI</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>1717005028/WC/22012035314124 — नवीन परकोलेशन तालाब निर्माण लेवा वाला नाला ग्राम नाका ग्राम पंचायत मलवासी</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
+        <v>2481806.12</v>
+      </c>
+      <c r="I176" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K176" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RANISINGH</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>1717005031/IF/22012035417142 — JGSA 2025 Recharge structure Kapildhara Kup Shambhu Sukhala 1717005031/IF/22012034640162</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K177" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RANISINGH</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>1717005031/IF/22012035500047 — JGSA 2025 FARM FOND Shambhu Bijal Gram Ranisingh Gram Panchayat Ranisingh</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I178" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K178" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHOJPURA</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>1717005033/WC/22012035267946 — परकोलेशन तलाई का निर्माण गोतम हारी के खेत के पास ग्राम हलकाराकलां ग्राम पंचायत भोजपुरा</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="n">
+        <v>1468937.17</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K179" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BHURI GHATI</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>1717005034/IF/22012035540963 — परकोलेशन तलाई का निर्माण कालु पिता भेरू निनामा ग्राम तलाईखेडा ग्राम पंचायत भुरीघाटी</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K180" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / DEVLI</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F181" s="1" t="inlineStr">
+        <is>
+          <t>1717005036/IF/22012035539765 — पशु शेड का निर्माण सावित्रीबाई मोतीलाल कटारा ग्राम देवली ग्राम पंचायत देवली</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
+        <v>132146.51</v>
+      </c>
+      <c r="I181" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K181" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035453559 — JGSA 2025 FARM FOND Hingji Maila Maida Gram Pounbatta Gram Panchayat Ambapadkalan</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H182" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K182" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F183" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035474907 — कपिलधारा कुप निर्माण बाबु, हकरा, नागजी ग्राम बोरपाडा ग्राम पंचायत आम्बापाडाकलां</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H183" s="2" t="n">
+        <v>262764.23</v>
+      </c>
+      <c r="I183" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K183" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496426 — JGSA 2025 Recharge structure Kapildhara Kup Kacharu Kalu 1717005037/IF/59</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I184" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J184" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K184" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496440 — JGSA 2025 Recharge structure Kapildhara Kup Joharingh Khima 1717005037/IF/22012034754770</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I185" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J185" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K185" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496450 — JGSA 2025 Recharge structure Kapildhara Kup Motiya Valiya 1717005037/IF/9993712238</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I186" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J186" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K186" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496460 — JGSA 2025 Recharge structure Kapildhara Kup Mangu Unkar  1717005037/IF/70</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I187" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K187" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / AMBAPADAKALAN</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>1717005037/IF/22012035496470 — JGSA 2025 Recharge structure Kapildhara Kup Kodar Dharma 1717005037/IF/33</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I188" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J188" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K188" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035540728 — कपिलधारा कुप निर्माण मंगला, रमतु, नरसा ग्राम डाबर ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
+        <v>296824.84</v>
+      </c>
+      <c r="I189" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J189" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K189" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035542824 — JGSA 2025 Recharge structure Kapildhara Kup Badiya Deva 1717005038/IF/9993709551</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I190" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K190" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035542831 — JGSA 2025 Recharge structure Kapildhara Kup Ranglal Devingh 1717005038/IF/22012034734325</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I191" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K191" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035550931 — JGSA 2025 Recharge structure Kapildhara Kup Jokha Foolji  1717005038/IF/45</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H192" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I192" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K192" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035550933 — JGSA 2025 Recharge structure Kapildhara Kup Valu Kalji 1717005038/IF/38</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H193" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I193" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K193" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035575965 — पशु शेड का निमा्रण थावरीबाई पति केशर भागोरा ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H194" s="2" t="n">
+        <v>133303.36</v>
+      </c>
+      <c r="I194" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K194" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035575973 — परकोलेशन तलाई का निर्माण मांगु परथा ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H195" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I195" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K195" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035576511 — परकोलेशन तलाई का निर्माण प्रभु रूपा मईडा ग्राम नाहरगढ ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H196" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I196" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K196" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035576515 — पशु शेड का निर्माण शांतिबाई पति रमेश भागोरा ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H197" s="2" t="n">
+        <v>137769.15</v>
+      </c>
+      <c r="I197" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K197" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035578097 — परकोलेशन तलाई का निर्माण बादरू मांगु मईडा (राहुल) ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H198" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I198" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K198" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C199" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/IF/22012035578100 — पशु शेड का निर्माण रेशमीबाई रावजी डिंडोर ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H199" s="2" t="n">
+        <v>134880.03</v>
+      </c>
+      <c r="I199" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K199" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C200" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F200" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/WC/22012035280796 — परकोलेशन तलाई का निर्माण लाहलिंग के खेत के पास ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H200" s="2" t="n">
+        <v>1495938.61</v>
+      </c>
+      <c r="I200" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K200" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C201" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F201" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/WC/22012035281039 — परकोलेशन तलाई का निर्माण निनामा फलिया में ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H201" s="2" t="n">
+        <v>1490938.61</v>
+      </c>
+      <c r="I201" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K201" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GADIGAMNA</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C202" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
+        <is>
+          <t>1717005038/WC/22012035316570 — नवीन परकोलेशन तालाब का निर्माण नवीन फलिये में ग्राम गढीगमना ग्राम पंचायत गढीगमना</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="n">
+        <v>1490938.61</v>
+      </c>
+      <c r="I202" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K202" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GHODA KHEDA</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C203" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
+        <is>
+          <t>1717005042/IF/22012035529693 — कपिलधारा कुप का निर्माण प्रभु, नाथु, भुरजी ग्राम धावडादेह ग्राम पंचायत घोडाखेडा</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
+        <v>250511.53</v>
+      </c>
+      <c r="I203" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K203" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GHODA KHEDA</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C204" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F204" s="1" t="inlineStr">
+        <is>
+          <t>1717005042/WC/22012035307889 — नवीन तालाब का निर्माण कुण्डीया वाला नाले पर ग्राम घोडाखेडा ग्राम पंचायत घोडाखेडा</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
+        <v>1602096.79</v>
+      </c>
+      <c r="I204" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K204" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KHEDI BAJRANGGARH</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F205" s="1" t="inlineStr">
+        <is>
+          <t>1717005044/WC/22012035307895 — नवीन तालाब का निर्माण खाखरा वाला नाला पर ग्राम मानपुरा ग्राम पंचायत खेडी बजरंगगढ</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
+        <v>1789054.6</v>
+      </c>
+      <c r="I205" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K205" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BID</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C206" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
+        <is>
+          <t>1717005047/WC/22012035314122 — नवीन परकोलेशन तालाब निर्माण लुंजा कालु के खेत के पास ग्राम भेतिया ग्राम पंचायत बीड</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
+        <v>2454686.92</v>
+      </c>
+      <c r="I206" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K206" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / BID</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C207" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F207" s="1" t="inlineStr">
+        <is>
+          <t>1717005047/WC/22012035314126 — नवीन परकोलेशन तालाब निर्माण तारा घाटी वाला नाला ग्राम महुडी का माल ग्राम पंचायत बीड</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
+        <v>2373804.35</v>
+      </c>
+      <c r="I207" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K207" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / DEVLA</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C208" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
+        <is>
+          <t>1717005048/IF/22012035479373 — पशु शेड का निर्माण माया दिनेश ग्राम अजबगढ ग्राम पंचायत देवला</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
+        <v>128757.67</v>
+      </c>
+      <c r="I208" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K208" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / DEVLA</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C209" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
+        <is>
+          <t>1717005048/IF/22012035529886 — पशु शेड का निर्माण सेनाबाई पति चोकसिंह ग्राम देवला ग्राम पंचायत देवला</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
+        <v>130942.35</v>
+      </c>
+      <c r="I209" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K209" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / DEVLA</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C210" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
+        <is>
+          <t>1717005048/IF/22012035561119 — पशु शेड का निर्माण संगीता दशरथ मालीवाड ग्राम अजबगढ ग्राम पंचायत देवला</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
+        <v>128239.64</v>
+      </c>
+      <c r="I210" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K210" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MOLAWA</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C211" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F211" s="1" t="inlineStr">
+        <is>
+          <t>1717005051/WC/22012035314113 — नवीन परकोलेशन तालाब निर्माण बहादुर के खेत के पास ग्राम गंगायता पाडा ग्राम पंचायत मौलावा</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
+        <v>2436447.02</v>
+      </c>
+      <c r="I211" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K211" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / GHATALIYA</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C212" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
+        <is>
+          <t>1717005052/IF/22012035408674 — JGSA 2025 FARM FOND Sagar Varsingh Garwal Gram Amlipada Gram Panchayat Ghataliya</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I212" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K212" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / SELECHDEVDA</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C213" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
+        <is>
+          <t>1717005056/IF/22012035577283 — पशु शेड का निर्माण शांति पति शम्भु चैहान ग्राम सेलेजमईडा ग्राम पंचायत सेलेजदेवदा</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
+        <v>134054.64</v>
+      </c>
+      <c r="I213" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J213" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K213" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / SELECHDEVDA</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
+        <is>
+          <t>1717005056/IF/22012035577284 — पशु शेड का निर्माण सीताबाई बारजी डोडियार ग्राम सेलेजमईडा ग्राम पंचायत सेलेजदेवदा</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>133051.87</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K214" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C215" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035417603 — JGSA 2025 Recharge structure Kapildhara Kup Gajja Jivana 1717005057/IF/28</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I215" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K215" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C216" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F216" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035500516 — JGSA 2025 FARM FOND Hurta Limji Gram Kadmali Gram Panchayat Rupapada</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I216" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K216" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C217" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F217" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504654 — JGSA 2025 Recharge structure Kapildhara Kup Dubaliya Kalu 1717005057/IF/05</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K217" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C218" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504673 — JGSA 2025 Recharge structure Kapildhara Kup Narji Jahu  1717005057/IF/1000016243</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K218" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C219" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F219" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504682 — JGSA 2025 Recharge structure Kapildhara Kup Nanuda khimaji  1717005057/IF/35</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I219" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K219" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C220" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/IF/22012035504705 — JGSA 2025 Recharge structure Kapildhara Kup Duli Mavji 1717005057/IF/22012034325137</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I220" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K220" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RUPAPADA</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C221" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F221" s="1" t="inlineStr">
+        <is>
+          <t>1717005057/WC/22012035299608 — JGSA 2025 AMRIT SAROVER 2.0 - Manshu ke khet ke pass Talab Nirman Gram Matwala Gram Panchayat Rupapa</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
+        <v>2489932.23</v>
+      </c>
+      <c r="I221" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K221" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / TAMBOLITA</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C222" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F222" s="1" t="inlineStr">
+        <is>
+          <t>1717005058/IF/22012035454299 — JGSA 2025 Recharge structure Kapildhara Kup Devaji Rupa  1717005058/IF/56</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I222" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K222" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / KOTDA</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C223" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>1717005059/IF/22012035561596 — JGSA 2025 FARM FOND Gulabsingh Veshaya Gram Kotda Gram Panchayat Kotda</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I223" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K223" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / SANDLA</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C224" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F224" s="1" t="inlineStr">
+        <is>
+          <t>1717005063/IF/22012035553135 — पशु शेड का निर्माण काली राजेन्द्र हारी ग्राम सेमलिया ग्राम पंचायत संदला</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
+        <v>129712.32</v>
+      </c>
+      <c r="I224" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K224" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / SANDLA</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C225" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F225" s="1" t="inlineStr">
+        <is>
+          <t>1717005063/WC/22012035298817 — परकोलेशन तलाई का निर्माण सागवन वाला नाला पर मजरा चपलीखेडा ग्राम पंचायत संदला</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
+        <v>1444190.6</v>
+      </c>
+      <c r="I225" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K225" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / MANASA</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>1717005064/WC/22012035307898 — नवीन तालाब का निर्माण गलीया वाला नाला पर ग्राम मनासा ग्राम पंचायत मनासा</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
+        <v>2465996.45</v>
+      </c>
+      <c r="I226" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K226" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAIPADA</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>1717005065/IF/22012035412779 — JGSA 2025 FARM FOND Badar kamji Dodiyar Gram Raipada Gram Panchayat Raipada</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
+        <v>297271.35</v>
+      </c>
+      <c r="I227" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K227" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>BAJNA / RAIPADA</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C228" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F228" s="1" t="inlineStr">
+        <is>
+          <t>1717005065/IF/22012035501412 — JGSA 2025 FARM FOND Rakhama Hukiya Gram Chandragadh Mal Gram Panchayat Raipada</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H228" s="2" t="n">
+        <v>101638.98</v>
+      </c>
+      <c r="I228" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>