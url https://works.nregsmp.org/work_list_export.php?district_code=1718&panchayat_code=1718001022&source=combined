--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K269"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 15:10:58</t>
+          <t>Exported on: 2026-10-23 12:56:14</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1039,73 +1039,73 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/22012035357312 — navin kup niraman resam bai  mangilal navin kup niraman</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>184842</v>
+        <v>194742</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -2936,51 +2936,51 @@
       <c r="J66" s="3" t="n">
         <v>44801</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>44869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/4189791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106013526</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>44721</v>
@@ -4208,73 +4208,73 @@
       <c r="J92" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5185417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117172168</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>14616</v>
+        <v>20016</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4500,73 +4500,73 @@
       <c r="J98" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5199485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107070203</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
@@ -4696,145 +4696,145 @@
       <c r="J102" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5204414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106178389</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5206817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117595805</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5208132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118772807</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45763</v>
@@ -6552,73 +6552,73 @@
       <c r="J140" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5317636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115023319</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>17535</v>
+        <v>21735</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
@@ -6748,51 +6748,51 @@
       <c r="J144" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5328816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127906178</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45920</v>
@@ -6993,51 +6993,51 @@
       <c r="J149" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5356759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113994659</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45762</v>
@@ -7089,51 +7089,51 @@
       <c r="J151" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5366223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115023722</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45962</v>
@@ -7383,78 +7383,80 @@
       <c r="J157" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5382006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113995177</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>18270</v>
+        <v>20370</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45887</v>
       </c>
-      <c r="K158" s="3"/>
+      <c r="K158" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7920,51 +7922,51 @@
       <c r="J168" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5430985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117120213</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45887</v>
@@ -8016,78 +8018,80 @@
       <c r="J170" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5431872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117177289</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45887</v>
       </c>
-      <c r="K171" s="3"/>
+      <c r="K171" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8259,51 +8263,51 @@
       <c r="J175" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/5466212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115375833</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45755</v>
@@ -8502,474 +8506,482 @@
       <c r="J180" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6102710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106024707</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>17535</v>
+        <v>23835</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K181" s="3"/>
+      <c r="K181" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6103009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106088935</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>17535</v>
+        <v>23835</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K182" s="3"/>
+      <c r="K182" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6103672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117581049</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>13881</v>
+        <v>23481</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6107389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118772897</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>18270</v>
+        <v>22170</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6107899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120817422</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6109660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106024461</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6110591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106024803</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6110593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106222396</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>17535</v>
+        <v>23835</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K188" s="3"/>
+      <c r="K188" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6110595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115026248</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>17535</v>
+        <v>23835</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1718001022/IF/IAY/6115004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117120074</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46086</v>
@@ -11592,51 +11604,51 @@
       <c r="J244" s="3" t="n">
         <v>45531</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1718001022/RC/22012034835539 — nali niraman dasrath ke ghar se jatan bai ke ghar ki or</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>20087</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45384</v>