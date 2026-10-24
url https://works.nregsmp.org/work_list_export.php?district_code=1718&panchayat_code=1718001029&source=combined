--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K472"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 09:37:37</t>
+          <t>Exported on: 2026-10-24 19:40:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718001029/AV/22012034609882 — ग्राम पंचायत भवन निर्माण कार्य सामुदायिक भवन के पास गिन्‍दवानीया</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>255107</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44534</v>
@@ -1237,51 +1237,51 @@
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035227561 — Navin kup nirman kailashbai nandram gindwaniya</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>212364</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45455</v>
@@ -1723,98 +1723,98 @@
       <c r="J41" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035473358 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR SHANKER NARSINGH JI GINDWANIYA</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035473422 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR JIVAN SINGH RATANSINGH JI GINDWANIYA</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45774</v>
@@ -2082,51 +2082,51 @@
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035598641 — Ek Bagiya Maa ke Naam shg Sita bai w/o badri lal badri lal nanda gram gindwanya</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>49221</v>
+        <v>50721</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -2176,192 +2176,192 @@
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035613902 — Ek Bagiya Maa ke Naam shg Rekha w/o bharat bhart nar singh  dayaram gindwanya</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>118032</v>
+        <v>123459</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035614216 — Ek Bagiya Maa ke Naam shg Radha bai w/o mukesh mukesh ummedram raju bai gindwanya</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>115804</v>
+        <v>121831</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035622693 — Ek Bagiya Maa ke Naam shg nagkunwar bai w/o bahadur bahadur ratan gindwanya</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>99144</v>
+        <v>103371</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/22012035622701 — Ek Bagiya Maa ke Naam shg guddi bai urf sajan bai w/o ramesh lal ramesh lal ratan lal gindwanya</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>145633.92</v>
+        <v>149233.92</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -9871,51 +9871,51 @@
       <c r="J209" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5251832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141355447</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45895</v>
@@ -9967,51 +9967,51 @@
       <c r="J211" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>45927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5256628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141366713</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45894</v>
@@ -10210,73 +10210,73 @@
       <c r="J216" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>45927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5265003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141500624</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>261</v>
+        <v>12861</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10453,73 +10453,73 @@
       <c r="J221" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5288580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120849851</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>9681</v>
+        <v>15435</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11137,73 +11137,73 @@
       <c r="J235" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5339843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141350927</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>16443</v>
+        <v>18543</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11282,51 +11282,51 @@
       <c r="J238" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5367237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141354161</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45916</v>
@@ -11623,98 +11623,98 @@
       <c r="J245" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5380619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141484564</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>1827</v>
+        <v>14427</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5381111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141501429</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45894</v>
@@ -12060,98 +12060,98 @@
       <c r="J254" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5427107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141511269</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5427555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126839728</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45895</v>
@@ -12546,73 +12546,73 @@
       <c r="J264" s="3" t="n">
         <v>45877</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5461877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118498535</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>5781</v>
+        <v>9435</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12789,51 +12789,51 @@
       <c r="J269" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5466090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141349032</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45896</v>
@@ -13179,73 +13179,73 @@
       <c r="J277" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5478839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141366631</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>13074</v>
+        <v>17274</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
@@ -13326,51 +13326,51 @@
       <c r="J280" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5479040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141356291</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45896</v>
@@ -14059,218 +14059,218 @@
       <c r="J295" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5710846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118403266</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>23424</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5711149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127992667</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5711400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121034886</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1718001029/IF/IAY/5734531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141353089</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>18270</v>
+        <v>20370</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">