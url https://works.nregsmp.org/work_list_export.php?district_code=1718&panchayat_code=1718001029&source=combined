--- v1 (2026-10-24)
+++ v2 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K472"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-24 19:40:38</t>
+          <t>Exported on: 2026-10-26 20:18:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">