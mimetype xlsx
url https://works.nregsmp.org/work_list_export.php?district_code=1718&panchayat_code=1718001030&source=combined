--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K390"/>
+  <dimension ref="A1:K393"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 20:21:41</t>
+          <t>Exported on: 2026-10-25 17:08:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -610,51 +610,51 @@
       <c r="J18" s="3" t="n">
         <v>42404</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>43654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1718001030/DP/22012034444571 — Samudayik kup paramara khedi</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>78308</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43532</v>
@@ -853,51 +853,51 @@
       <c r="J23" s="3" t="n">
         <v>42950</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>45206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/22012034447414 — kup nirman dola-bhagga</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>17982</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43532</v>
@@ -3020,51 +3020,51 @@
       <c r="J68" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>42946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/3387791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1870582</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44532</v>
@@ -5125,73 +5125,73 @@
       <c r="J111" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/4576350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118565198</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>10710</v>
+        <v>23310</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
@@ -5811,73 +5811,73 @@
       <c r="J125" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/4765895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115802472</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>8400</v>
+        <v>24600</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6005,73 +6005,73 @@
       <c r="J129" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5247104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116807961</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>14355</v>
+        <v>22755</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
@@ -6250,51 +6250,51 @@
       <c r="J134" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5259729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573045</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>46060</v>
@@ -6544,51 +6544,51 @@
       <c r="J140" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5270532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116157543</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45961</v>
@@ -7475,73 +7475,73 @@
       <c r="J159" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5304064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387178</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>3654</v>
+        <v>12054</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
@@ -7573,73 +7573,73 @@
       <c r="J161" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5309231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116157967</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>12789</v>
+        <v>21189</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
@@ -8063,73 +8063,73 @@
       <c r="J171" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5322219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572936</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
@@ -8504,51 +8504,51 @@
       <c r="J180" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5336198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115802613</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45960</v>
@@ -8847,127 +8847,129 @@
       <c r="J187" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5359365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573061</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5368143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115802015</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>7854</v>
+        <v>11754</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45960</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9335,73 +9337,73 @@
       <c r="J197" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5424061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118529523</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
@@ -9433,73 +9435,73 @@
       <c r="J199" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5428953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387287</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
@@ -9678,51 +9680,51 @@
       <c r="J204" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>45946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5430954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116154155</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45961</v>
@@ -10462,51 +10464,51 @@
       <c r="J220" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5514062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116157355</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45961</v>
@@ -10609,73 +10611,73 @@
       <c r="J223" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5620666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116808122</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>19066</v>
+        <v>23266</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10950,73 +10952,73 @@
       <c r="J230" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5710911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116804691</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>8400</v>
+        <v>25500</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11144,171 +11146,171 @@
       <c r="J234" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5711167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121781074</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>10962</v>
+        <v>19362</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46150</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5711237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126397582</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5711283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116157389</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>9108</v>
+        <v>17508</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11338,73 +11340,73 @@
       <c r="J238" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5711293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387252</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>8400</v>
+        <v>25500</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11434,169 +11436,169 @@
       <c r="J240" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5711523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118529593</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>14616</v>
+        <v>22716</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5711524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118529629</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5716758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118601702</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11626,2022 +11628,2062 @@
       <c r="J244" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/5878107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387278</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46167</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6101582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115806791</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126396512</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K247" s="3"/>
+      <c r="K247" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120923829</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>9942</v>
+        <v>22542</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120923905</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>7842</v>
+        <v>24942</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116805119</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>14094</v>
+        <v>22494</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116805282</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116805727</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>10962</v>
+        <v>21462</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116807930</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116808763</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6102889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755786</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>8637</v>
+        <v>17037</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K255" s="3"/>
+      <c r="K255" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6103670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573407</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>10962</v>
+        <v>22962</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6103910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387153</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>14862</v>
+        <v>23262</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6104441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117812399</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K258" s="3"/>
+      <c r="K258" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6104493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117811518</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6104561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117812119</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K260" s="3"/>
+      <c r="K260" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6104870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123580540</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K261" s="3"/>
+      <c r="K261" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124092298</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K262" s="3"/>
+      <c r="K262" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117572985</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K263" s="3"/>
+      <c r="K263" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573423</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K264" s="3"/>
+      <c r="K264" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123580154</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K265" s="3"/>
+      <c r="K265" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387174</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>10227</v>
+        <v>22827</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46191</v>
       </c>
-      <c r="K266" s="3"/>
+      <c r="K266" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387272</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K267" s="3"/>
+      <c r="K267" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6105862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387297</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K268" s="3"/>
+      <c r="K268" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6106137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117811618</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>15447</v>
+        <v>23847</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="K269" s="3"/>
+      <c r="K269" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6106353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117811844</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6106355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117812712</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>14562</v>
+        <v>22962</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6108679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566038</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>13581</v>
+        <v>26181</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46161</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6108759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116804960</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>13762</v>
+        <v>22162</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6108833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118623555</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>14094</v>
+        <v>18294</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="K274" s="3"/>
+      <c r="K274" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6111891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126394987</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K275" s="3"/>
+      <c r="K275" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6112564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116299308</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>14094</v>
+        <v>22494</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6112711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573295</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>12054</v>
+        <v>24654</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6112764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118529051</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>14901</v>
+        <v>23301</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6113864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387158</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6114298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120924024</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>9942</v>
+        <v>24642</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6114731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117573155</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K281" s="3"/>
+      <c r="K281" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6114852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124089452</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>10227</v>
+        <v>22827</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6115138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387165</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6115139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117387235</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>13881</v>
+        <v>22281</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K284" s="3"/>
+      <c r="K284" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6115190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124090632</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>14901</v>
+        <v>23301</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="K285" s="3"/>
+      <c r="K285" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6115568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116808322</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>8100</v>
+        <v>24300</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13671,5024 +13713,5165 @@
       <c r="J287" s="3" t="n">
         <v>42936</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>43453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1718001030/IF/IAY/6243490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118793411</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>4200</v>
+        <v>17100</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1718001030/IF/IAY/706107 — Construction of IAY House -IAY REG. NO. MP1514855</t>
+          <t>1718001030/IF/IAY/6324951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116806145</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>22848</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1718001030/IF/IAY/706248 — Construction of IAY House -IAY REG. NO. MP1516870</t>
+          <t>1718001030/IF/IAY/6325034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124093968</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46069</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1718001030/IF/IAY/711210 — Construction of IAY House -IAY REG. NO. MP1576204</t>
+          <t>1718001030/IF/IAY/6325596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117811752</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46069</v>
+      </c>
+      <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1718001030/IF/IAY/729267 — Construction of IAY House -IAY REG. NO. MP1944906</t>
+          <t>1718001030/IF/IAY/706107 — Construction of IAY House -IAY REG. NO. MP1514855</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>15480</v>
+        <v>22848</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43200</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1718001030/IF/IAY/756723 — Construction of IAY House -IAY REG. NO. MP2806783</t>
+          <t>1718001030/IF/IAY/706248 — Construction of IAY House -IAY REG. NO. MP1516870</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>15552</v>
+        <v>15480</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>43447</v>
+        <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1718001030/IF/IAY/773596 — Construction of IAY House -IAY REG. NO. MP3600518</t>
+          <t>1718001030/IF/IAY/711210 — Construction of IAY House -IAY REG. NO. MP1576204</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42870</v>
+        <v>43038</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>43167</v>
+        <v>43102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/22012034223501 — santidham bagtpori</t>
+          <t>1718001030/IF/IAY/729267 — Construction of IAY House -IAY REG. NO. MP1944906</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>43200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/22012034223502 — santidham parisar parmarkedi</t>
+          <t>1718001030/IF/IAY/756723 — Construction of IAY House -IAY REG. NO. MP2806783</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>15552</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/22012034223505 — santi dham kilondiya</t>
+          <t>1718001030/IF/IAY/773596 — Construction of IAY House -IAY REG. NO. MP3600518</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>43167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/22012034223506 — khelmedan kilonodiya</t>
+          <t>1718001030/LD/22012034223501 — santidham bagtpori</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/22012034308332 — santi dham kilodiya</t>
+          <t>1718001030/LD/22012034223502 — santidham parisar parmarkedi</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42836</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/22012034308337 — santi dham parmarkhedi</t>
+          <t>1718001030/LD/22012034223505 — santi dham kilondiya</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>178452.61</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42829</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1718001030/LD/3799432613 — khel maidan parmarkedi  4.157</t>
+          <t>1718001030/LD/22012034223506 — khelmedan kilonodiya</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>415700</v>
+        <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>182607.5</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1718001030/PG/22012034304550 — खेल मैदान किलोडीया</t>
+          <t>1718001030/LD/22012034308332 — santi dham kilodiya</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>320000</v>
+        <v>180000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>4644</v>
+        <v>4128</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42837</v>
+        <v>42836</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034170240 — मनरेगापचपरमेश्‍वरii</t>
+          <t>1718001030/LD/22012034308337 — santi dham parmarkhedi</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>106000</v>
+        <v>180000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>102998</v>
+        <v>178452.61</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41438</v>
+        <v>42829</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>42050</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034201816 — III पंचपरमेश्वर मनरेगा स्री राम मंदिरसे संकर टेलर</t>
+          <t>1718001030/LD/3799432613 — khel maidan parmarkedi  4.157</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>83000</v>
+        <v>415700</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>71973</v>
+        <v>182607.5</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41671</v>
+        <v>41702</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>42547</v>
+        <v>43299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034264135 — विधायकनिधी ईमलीकेपेड से चोधरीबस्‍तीकीओर किलोडिया</t>
+          <t>1718001030/PG/22012034304550 — खेल मैदान किलोडीया</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>320000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>4644</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>42837</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>43279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034264136 — purani abadi se  padhanmatri rod tak panchparmeawar</t>
+          <t>1718001030/RC/22012034170240 — मनरेगापचपरमेश्‍वरii</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
+        <v>106000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>102998</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>41438</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>42050</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034264137 — ANTRIK MARG MORMIKARAN</t>
+          <t>1718001030/RC/22012034201816 — III पंचपरमेश्वर मनरेगा स्री राम मंदिरसे संकर टेलर</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
+        <v>83000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>71973</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41914</v>
-[...1 lines deleted...]
-      <c r="K307" s="3"/>
+        <v>41671</v>
+      </c>
+      <c r="K307" s="3" t="n">
+        <v>42547</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034290365 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण किलोडिया</t>
+          <t>1718001030/RC/22012034264135 — विधायकनिधी ईमलीकेपेड से चोधरीबस्‍तीकीओर किलोडिया</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>143800</v>
+        <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>93492</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034290369 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण परमारखेडी हनुमान मंन्दीर</t>
+          <t>1718001030/RC/22012034264136 — purani abadi se  padhanmatri rod tak panchparmeawar</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>117565</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>22970</v>
+        <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43372</v>
-[...3 lines deleted...]
-      </c>
+        <v>41914</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034302665 — मनरेगा  पंचपरमेश्‍वर 5</t>
+          <t>1718001030/RC/22012034264137 — ANTRIK MARG MORMIKARAN</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42461</v>
+        <v>41914</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034331896 — p p cc rod kilodiya new</t>
+          <t>1718001030/RC/22012034290365 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण किलोडिया</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>65325</v>
+        <v>143800</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>65274</v>
+        <v>93492</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>42815</v>
+        <v>42340</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43000</v>
+        <v>43482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034335417 — किलोडिया प्रधानमंत्री रोड़ से नाग महाराज के ओतले तक</t>
+          <t>1718001030/RC/22012034290369 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण परमारखेडी हनुमान मंन्दीर</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>24337.5</v>
+        <v>117565</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>21672</v>
+        <v>22970</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43007</v>
+        <v>43372</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43352</v>
+        <v>43907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034341283 — bheru mohan ke ghar se kala bai sankar ke ghar se balu jamai ke ghar tak</t>
+          <t>1718001030/RC/22012034302665 — मनरेगा  पंचपरमेश्‍वर 5</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>70800</v>
+        <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>97008</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034341289 — prabhulal ke ghar se kamala bai ke ghar tak</t>
+          <t>1718001030/RC/22012034331896 — p p cc rod kilodiya new</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>42713</v>
+        <v>65325</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>40248</v>
+        <v>65274</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>42984</v>
+        <v>42815</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>43288</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034351585 — किलोडिया  सी. सी रोड़ रामदेवजी के घर से प्रधानमंत्री रोड़ तक</t>
+          <t>1718001030/RC/22012034335417 — किलोडिया प्रधानमंत्री रोड़ से नाग महाराज के ओतले तक</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>37612.5</v>
+        <v>24337.5</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>36120</v>
+        <v>21672</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>43007</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>43288</v>
+        <v>43352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034351588 — किलोडिया चेनसिंह के घर से गिन्दवानिया रोड़ तक</t>
+          <t>1718001030/RC/22012034341283 — bheru mohan ke ghar se kala bai sankar ke ghar se balu jamai ke ghar tak</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>24337</v>
+        <v>70800</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>23736</v>
+        <v>97008</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43007</v>
+        <v>42899</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>43288</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034351592 — cc road kilodiya</t>
+          <t>1718001030/RC/22012034341289 — prabhulal ke ghar se kamala bai ke ghar tak</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>15487.5</v>
+        <v>42713</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>14448</v>
+        <v>40248</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42977</v>
+        <v>42984</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>43000</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034374020 — सी सी रोड निर्माण नरसिह बालु  के घर  से  देवनारायण मंदिर  तक</t>
+          <t>1718001030/RC/22012034351585 — किलोडिया  सी. सी रोड़ रामदेवजी के घर से प्रधानमंत्री रोड़ तक</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>15488</v>
+        <v>37612.5</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>17748</v>
+        <v>36120</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43532</v>
+        <v>43007</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>44068</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034383000 — c+c hanuman mandir se mohan sukhram ke ghar tk</t>
+          <t>1718001030/RC/22012034351588 — किलोडिया चेनसिंह के घर से गिन्दवानिया रोड़ तक</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>15075</v>
+        <v>24337</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>12530</v>
+        <v>23736</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43276</v>
+        <v>43007</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43482</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034383004 — c+c bheru ji ken otle se sambhu mangilal ke gr tk</t>
+          <t>1718001030/RC/22012034351592 — cc road kilodiya</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>18900</v>
+        <v>15487.5</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>16704</v>
+        <v>14448</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43297</v>
+        <v>42977</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43482</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034395581 — बालुजमाई के घर सेप्रधानमन्‍तरीरोड तक</t>
+          <t>1718001030/RC/22012034374020 — सी सी रोड निर्माण नरसिह बालु  के घर  से  देवनारायण मंदिर  तक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>53313</v>
+        <v>15488</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>56376</v>
+        <v>17748</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43372</v>
+        <v>43532</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43629</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034398773 — बापु खुबा के घर  से प्रधानमं्ी रोड तक</t>
+          <t>1718001030/RC/22012034383000 — c+c hanuman mandir se mohan sukhram ke ghar tk</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>6128</v>
+        <v>15075</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>5292</v>
+        <v>12530</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43532</v>
+        <v>43276</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>44068</v>
+        <v>43482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034398775 — सवजी  भेरलाल के घर से मांगु जी नागु  के घर तक</t>
+          <t>1718001030/RC/22012034383004 — c+c bheru ji ken otle se sambhu mangilal ke gr tk</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>37612</v>
+        <v>18900</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>34860</v>
+        <v>16704</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43532</v>
+        <v>43297</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>44068</v>
+        <v>43482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034398779 — प्रधानमं्ी रोड से  राधेश्‍याम  भेरलाल  के घर तक एवं स्‍वरपनंदा  के घर से  देवनारायण ओटले तक</t>
+          <t>1718001030/RC/22012034395581 — बालुजमाई के घर सेप्रधानमन्‍तरीरोड तक</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>53313</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>56376</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>43372</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>43629</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034398780 — प्रधानमं्ी रोड से  राधेश्‍याम  भेरलाल  के घर तक एवं  स्‍वरप  नंदा के घर  से  देवनारायण ओटले तक</t>
+          <t>1718001030/RC/22012034398773 — बापु खुबा के घर  से प्रधानमं्ी रोड तक</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>17700</v>
+        <v>6128</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>17682</v>
+        <v>5292</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034398783 — मोतीलाल  भेरलाल  के  घर  से  रामदेवरा  ओटले  तक  एवं पदमसिह के घर से  प्रधानमं्ी रोडतक</t>
+          <t>1718001030/RC/22012034398775 — सवजी  भेरलाल के घर से मांगु जी नागु  के घर तक</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>16815</v>
+        <v>37612</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>16908</v>
+        <v>34860</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034439592 — लालमातचौक निमार्ण</t>
+          <t>1718001030/RC/22012034398779 — प्रधानमं्ी रोड से  राधेश्‍याम  भेरलाल  के घर तक एवं स्‍वरपनंदा  के घर से  देवनारायण ओटले तक</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>55941</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>50112</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43500</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034439598 — धन्‍नालाल के  घर से शकरलाल के घर की और</t>
+          <t>1718001030/RC/22012034398780 — प्रधानमं्ी रोड से  राधेश्‍याम  भेरलाल  के घर तक एवं  स्‍वरप  नंदा के घर  से  देवनारायण ओटले तक</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>57195</v>
+        <v>17700</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>55332</v>
+        <v>17682</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43507</v>
+        <v>43532</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43629</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034439689 — Cc road</t>
+          <t>1718001030/RC/22012034398783 — मोतीलाल  भेरलाल  के  घर  से  रामदेवरा  ओटले  तक  एवं पदमसिह के घर से  प्रधानमं्ी रोडतक</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>0</v>
+        <v>16815</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>16908</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>44068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034481836 — Kaniram madu ke ghar se mangu madu ke ghar se hote huve nagmahraj ke otale tak</t>
+          <t>1718001030/RC/22012034439592 — लालमातचौक निमार्ण</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>59737</v>
+        <v>55941</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>57024</v>
+        <v>50112</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43898</v>
+        <v>43500</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>44068</v>
+        <v>43629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034481837 — PM road se radheshyam ke gharse hote huve sawrup ke ghar se devanarayn otale tak</t>
+          <t>1718001030/RC/22012034439598 — धन्‍नालाल के  घर से शकरलाल के घर की और</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>17700</v>
+        <v>57195</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>55332</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>43507</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>43629</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034512952 — बालू हेमराज के घर से प्रधान मंत्री रोड तक</t>
+          <t>1718001030/RC/22012034439689 — Cc road</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>9293</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43740</v>
+        <v>43491</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034514759 — Cc road</t>
+          <t>1718001030/RC/22012034481836 — Kaniram madu ke ghar se mangu madu ke ghar se hote huve nagmahraj ke otale tak</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>59737</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>57024</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43581</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>43898</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>44068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034522496 — प्रधानमंत्री रोड से चोकीदार के घर से होकर प्रधानमंत्री रोड तक सीसी  रोड</t>
+          <t>1718001030/RC/22012034481837 — PM road se radheshyam ke gharse hote huve sawrup ke ghar se devanarayn otale tak</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>14153</v>
+        <v>17700</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>13680</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43971</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034528516 — balu hemraj ke ghr se pradhanamntri tak  cc road</t>
+          <t>1718001030/RC/22012034512952 — बालू हेमराज के घर से प्रधान मंत्री रोड तक</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>9293</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034528680 — Fatesingh nanuram ke ghar se pransingh ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034514759 — Cc road</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15487</v>
+        <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43922</v>
+        <v>43581</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034528682 — Shumbu sewaram ke ghar se shankar ruga ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034522496 — प्रधानमंत्री रोड से चोकीदार के घर से होकर प्रधानमंत्री रोड तक सीसी  रोड</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>11062</v>
+        <v>14153</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>11400</v>
+        <v>13680</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44033</v>
+        <v>43971</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>44162</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034528683 — mandir se lekar babpunarsingh ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034528516 — balu hemraj ke ghr se pradhanamntri tak  cc road</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>26550</v>
+        <v>9293</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>26410</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44069</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034528931 — narsingh nanda ke ghar se gopalpuralala ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034528680 — Fatesingh nanuram ke ghar se pransingh ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>26992</v>
+        <v>15487</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>26980</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44048</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034528932 — Naga mahraj tekari se shyamlal shankarlal ke ghra ki our cc road</t>
+          <t>1718001030/RC/22012034528682 — Shumbu sewaram ke ghar se shankar ruga ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>14603</v>
+        <v>11062</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>14060</v>
+        <v>11400</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44041</v>
+        <v>44033</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034534148 — Sasakiya uchit mulaya dukan prangan tak cc road</t>
+          <t>1718001030/RC/22012034528683 — mandir se lekar babpunarsingh ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>26712</v>
+        <v>26550</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>26600</v>
+        <v>26410</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44076</v>
+        <v>44069</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034534149 — pransingh ke ghar se gindavaniya road tak cc road</t>
+          <t>1718001030/RC/22012034528931 — narsingh nanda ke ghar se gopalpuralala ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>9300</v>
+        <v>26992</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>9120</v>
+        <v>26980</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44083</v>
+        <v>44048</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44124</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034534150 — Shivanarayan telar ke ghar se amarsingh ke ghar ki our cc  road</t>
+          <t>1718001030/RC/22012034528932 — Naga mahraj tekari se shyamlal shankarlal ke ghra ki our cc road</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>13950</v>
+        <v>14603</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>13680</v>
+        <v>14060</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44083</v>
+        <v>44041</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>44124</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034538879 — pani ki tanki se shantilal narsingh ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034534148 — Sasakiya uchit mulaya dukan prangan tak cc road</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>13718</v>
+        <v>26712</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>13680</v>
+        <v>26600</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44091</v>
+        <v>44076</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>44162</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034538880 — Shantilal narsingh ke ghar se laxaminarayan ke gar ki our cc road</t>
+          <t>1718001030/RC/22012034534149 — pransingh ke ghar se gindavaniya road tak cc road</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>6638</v>
+        <v>9300</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>6460</v>
+        <v>9120</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44091</v>
+        <v>44083</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>44162</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034538881 — Raysingh bala ji ke ghar se shambu bheraji ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034534150 — Shivanarayan telar ke ghar se amarsingh ke ghar ki our cc  road</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>8708</v>
+        <v>13950</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>8550</v>
+        <v>13680</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44098</v>
+        <v>44083</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44162</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034538882 — pmroad se kalu kachru ke ghar ki our cc road</t>
+          <t>1718001030/RC/22012034538879 — pani ki tanki se shantilal narsingh ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>13275</v>
+        <v>13718</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>13680</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43923</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>44091</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>44162</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034552748 — gram kilodiya me lalmata chok se girdharilal ji ke ghar tak cc road nali niramn</t>
+          <t>1718001030/RC/22012034538880 — Shantilal narsingh ke ghar se laxaminarayan ke gar ki our cc road</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>11868</v>
+        <v>6638</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>11400</v>
+        <v>6460</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44194</v>
+        <v>44091</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>44250</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034552749 — gram kilodiya me srawan chudhary ke ghar se lal mata chok tak cc road nali niraman</t>
+          <t>1718001030/RC/22012034538881 — Raysingh bala ji ke ghar se shambu bheraji ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>13472</v>
+        <v>8708</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>13490</v>
+        <v>8550</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44194</v>
+        <v>44098</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>44250</v>
+        <v>44162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034552750 — gram bagatpuri me pm road se  shankar hariram ke ghar tak cc road nali niraman</t>
+          <t>1718001030/RC/22012034538882 — pmroad se kalu kachru ke ghar ki our cc road</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>20133</v>
+        <v>13275</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>20330</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44187</v>
-[...3 lines deleted...]
-      </c>
+        <v>43923</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034556067 — gram paramarkhedi me srawan bheraji ke ghar se ram mandir tak cc road nali niraman</t>
+          <t>1718001030/RC/22012034552748 — gram kilodiya me lalmata chok se girdharilal ji ke ghar tak cc road nali niramn</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>33150</v>
+        <v>11868</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>33060</v>
+        <v>11400</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44208</v>
+        <v>44194</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034557787 — ग्राम किलोडिया मे लाल माता चैक के समीप सीसी रोड नाली निर्माण</t>
+          <t>1718001030/RC/22012034552749 — gram kilodiya me srawan chudhary ke ghar se lal mata chok tak cc road nali niraman</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>13500</v>
+        <v>13472</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>13490</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44229</v>
+        <v>44194</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44256</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034568391 — puliyaniraman kilodiya school ke samip nalepar</t>
+          <t>1718001030/RC/22012034552750 — gram bagatpuri me pm road se  shankar hariram ke ghar tak cc road nali niraman</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>415000</v>
+        <v>20133</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>413130</v>
+        <v>20330</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44308</v>
+        <v>44187</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>44921</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034850426 — cc road bagat puri me pm sadak ki or</t>
+          <t>1718001030/RC/22012034556067 — gram paramarkhedi me srawan bheraji ke ghar se ram mandir tak cc road nali niraman</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>27009</v>
+        <v>33150</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>25577.52</v>
+        <v>33060</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45995</v>
+        <v>44208</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>46059</v>
+        <v>44250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RC/22012034850430 — amba basti mohata ji colony shesh paint cc road</t>
+          <t>1718001030/RC/22012034557787 — ग्राम किलोडिया मे लाल माता चैक के समीप सीसी रोड नाली निर्माण</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>22068</v>
+        <v>13500</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>21924</v>
+        <v>13490</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45987</v>
+        <v>44229</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>46059</v>
+        <v>44256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RS/22012034293458 — स्‍मार्ट विलेज सामुदायिक शौचालय निर्माण महिला पुरूष्‍  ग्राम भगतपुरी</t>
+          <t>1718001030/RC/22012034568391 — puliyaniraman kilodiya school ke samip nalepar</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>156000</v>
+        <v>415000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>318</v>
+        <v>413130</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42404</v>
+        <v>44308</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43363</v>
+        <v>44921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RS/22012034381288 — taral apshiat padart bagatpuri</t>
+          <t>1718001030/RC/22012034850426 — cc road bagat puri me pm sadak ki or</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>100000</v>
+        <v>27009</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>25577.52</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42769</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>45995</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>46059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RS/22012034496219 — 15 वित्‍त अशंदान स्वच्छता परिसर स्कूल के पास</t>
+          <t>1718001030/RC/22012034850430 — amba basti mohata ji colony shesh paint cc road</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>48000</v>
+        <v>22068</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>47880</v>
+        <v>21924</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44166</v>
+        <v>45987</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>44383</v>
+        <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1718001030/RS/22012035135043 — samudaik shochaly  savchta parisar  kilodiya</t>
+          <t>1718001030/RS/22012034293458 — स्‍मार्ट विलेज सामुदायिक शौचालय निर्माण महिला पुरूष्‍  ग्राम भगतपुरी</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>56000</v>
+        <v>156000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>55728</v>
+        <v>318</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45674</v>
+        <v>42404</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>46015</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034551397 — नाला ट्रेचिंग मोतीलाल रामलाल के खेत की  और से पन्नालाल गंगाराम के खेत की और ग्राम किलोडीया</t>
+          <t>1718001030/RS/22012034381288 — taral apshiat padart bagatpuri</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>43922</v>
+        <v>42769</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034553937 — नाला ट्रेचिंग मोतीलाल रामलाल के खेत से पन्नालाल गंगाराम के खेत की और ग्राम किलोडीया पंचायत परमारखेडी</t>
+          <t>1718001030/RS/22012034496219 — 15 वित्‍त अशंदान स्वच्छता परिसर स्कूल के पास</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>173002.08</v>
+        <v>48000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>116190</v>
+        <v>47880</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43994</v>
+        <v>44166</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>44862</v>
+        <v>44383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034605067 — richarg pond gram paramarakhedi</t>
+          <t>1718001030/RS/22012035135043 — samudaik shochaly  savchta parisar  kilodiya</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>223909.27</v>
+        <v>56000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>149946</v>
+        <v>55728</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44228</v>
+        <v>45674</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>44862</v>
+        <v>46015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776387 — सोख्ता गड्ढा प्राथमिक शाला भवन परमार खेड़ी</t>
+          <t>1718001030/WC/22012034551397 — नाला ट्रेचिंग मोतीलाल रामलाल के खेत की  और से पन्नालाल गंगाराम के खेत की और ग्राम किलोडीया</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44449</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776390 — सोख्ता गड्ढा माध्यमिक शाला भवन परमार खेड़ी</t>
+          <t>1718001030/WC/22012034553937 — नाला ट्रेचिंग मोतीलाल रामलाल के खेत से पन्नालाल गंगाराम के खेत की और ग्राम किलोडीया पंचायत परमारखेडी</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>14467.3</v>
+        <v>173002.08</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>116190</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>43994</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>44862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776392 — सोख्ता गड्ढा  आंगनवाड़ी भवन परमार खेड़ी</t>
+          <t>1718001030/WC/22012034605067 — richarg pond gram paramarakhedi</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>14467.3</v>
+        <v>223909.27</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>11580</v>
+        <v>149946</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44449</v>
+        <v>44228</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44897</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776396 — सोख्ता गड्ढा  प्राथमिक विद्यालय  की लोरियां</t>
+          <t>1718001030/WC/22012034776387 — सोख्ता गड्ढा प्राथमिक शाला भवन परमार खेड़ी</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>9264</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>44449</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>44472</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776397 — सोख्ता गड्ढा  प्राथमिक विद्यालय  की लोरियां</t>
+          <t>1718001030/WC/22012034776390 — सोख्ता गड्ढा माध्यमिक शाला भवन परमार खेड़ी</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776401 — सोख्ता गड्ढा  माध्यमिक विद्यालय की लोरियां</t>
+          <t>1718001030/WC/22012034776392 — सोख्ता गड्ढा  आंगनवाड़ी भवन परमार खेड़ी</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>11580</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>44449</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>44897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776404 — Roof water harvesting anganbadi born Parmar Khedi</t>
+          <t>1718001030/WC/22012034776396 — सोख्ता गड्ढा  प्राथमिक विद्यालय  की लोरियां</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>22229.14</v>
+        <v>14467.3</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>11580</v>
+        <v>9264</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>44449</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>44897</v>
+        <v>44472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776405 — Roof water harvesting anganbadi born Parmar Khedi</t>
+          <t>1718001030/WC/22012034776397 — सोख्ता गड्ढा  प्राथमिक विद्यालय  की लोरियां</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034776409 — roof water harvesting प्राथमिक विद्यालय परमार खेड़ी</t>
+          <t>1718001030/WC/22012034776401 — सोख्ता गड्ढा  माध्यमिक विद्यालय की लोरियां</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>22229.14</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>11194</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44449</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845327 — सोख्ता गड्ढा पर्वत जी गणपत जी परमार खेड़ी</t>
+          <t>1718001030/WC/22012034776404 — Roof water harvesting anganbadi born Parmar Khedi</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>14467.3</v>
+        <v>22229.14</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>9264</v>
+        <v>11580</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44487</v>
+        <v>44449</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845337 — सोख्ता गड्ढा प्रभु नारायण लक्ष्मण जी परमार खेड़ी</t>
+          <t>1718001030/WC/22012034776405 — Roof water harvesting anganbadi born Parmar Khedi</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>8106</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44487</v>
-[...3 lines deleted...]
-      </c>
+        <v>44288</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845340 — सोख्ता गड्ढा मुकेश  लक्ष्मण जी परमार खेड़ी</t>
+          <t>1718001030/WC/22012034776409 — roof water harvesting प्राथमिक विद्यालय परमार खेड़ी</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>14467.3</v>
+        <v>22229.14</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>9264</v>
+        <v>11194</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44487</v>
+        <v>44449</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845358 — सोख्ता गड्ढा श्याम पिता रामेश्वर दास की लोरियां</t>
+          <t>1718001030/WC/22012034845327 — सोख्ता गड्ढा पर्वत जी गणपत जी परमार खेड़ी</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>10422</v>
+        <v>9264</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>44862</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845370 — सोख्ता गड्ढा भगवान सिंह राय सिंह परमार खेड़ी</t>
+          <t>1718001030/WC/22012034845337 — सोख्ता गड्ढा प्रभु नारायण लक्ष्मण जी परमार खेड़ी</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>9264</v>
+        <v>8106</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>44534</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845383 — सोख्ता गड्ढा रतनलाल लालू जी की लोरिया</t>
+          <t>1718001030/WC/22012034845340 — सोख्ता गड्ढा मुकेश  लक्ष्मण जी परमार खेड़ी</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>6042</v>
+        <v>9264</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845395 — सोख्ता गड्ढा जीवन सिंह देवा जी की लोरिया</t>
+          <t>1718001030/WC/22012034845358 — सोख्ता गड्ढा श्याम पिता रामेश्वर दास की लोरियां</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>5790</v>
+        <v>10422</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>44583</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845409 — सोख्ता गड्ढा कमल नानाजी किलो रिया</t>
+          <t>1718001030/WC/22012034845370 — सोख्ता गड्ढा भगवान सिंह राय सिंह परमार खेड़ी</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>5910</v>
+        <v>9264</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>44576</v>
+        <v>44534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845417 — सोख्ता गड्ढा लक्ष्मण पिता बालू जी की लोरियां</t>
+          <t>1718001030/WC/22012034845383 — सोख्ता गड्ढा रतनलाल लालू जी की लोरिया</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>5790</v>
+        <v>6042</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>44566</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845419 — सोख्ता गड्ढा राजू बलवंत सिंह की लोरिया</t>
+          <t>1718001030/WC/22012034845395 — सोख्ता गड्ढा जीवन सिंह देवा जी की लोरिया</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>10422</v>
+        <v>5790</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>44854</v>
+        <v>44583</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845429 — सोख्ता गड्ढा चेन सिंह बालू जी के लोडिया</t>
+          <t>1718001030/WC/22012034845409 — सोख्ता गड्ढा कमल नानाजी किलो रिया</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>9264</v>
+        <v>5910</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>44576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845445 — सोख्ता गड्ढा भारत रामलाल की लोरिया</t>
+          <t>1718001030/WC/22012034845417 — सोख्ता गड्ढा लक्ष्मण पिता बालू जी की लोरियां</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44494</v>
+        <v>44487</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>44862</v>
+        <v>44566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034845446 — सोख्ता गड्ढा परमानंद अंबाराम जी की लोरिया</t>
+          <t>1718001030/WC/22012034845419 — सोख्ता गड्ढा राजू बलवंत सिंह की लोरिया</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>3216</v>
+        <v>10422</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44897</v>
+        <v>44854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012034869135 — ग्राम किलोडिया मे शासकीय नाले पर चेक डैम निर्माण</t>
+          <t>1718001030/WC/22012034845429 — सोख्ता गड्ढा चेन सिंह बालू जी के लोडिया</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>9264</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>44487</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>44576</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012035026498 — ग्राम किलोड़िया में नाले के समीप रिचार्ज पौंड निर्माण</t>
+          <t>1718001030/WC/22012034845445 — सोख्ता गड्ढा भारत रामलाल की लोरिया</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44683</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>44494</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>44862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012035026499 — ग्राम किलोड़ीया स्थित नाले पर नागदेव जी स्थान से रूपा जी के खेत तक नाला ट्रेंचिंग कार्य</t>
+          <t>1718001030/WC/22012034845446 — सोख्ता गड्ढा परमानंद अंबाराम जी की लोरिया</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>3216</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44683</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>44487</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>44897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012035026505 — ग्राम भगतपुरी पीएम रोड से आंबा बस्ती तक नाला ट्रेंचिंग कार्य</t>
+          <t>1718001030/WC/22012034869135 — ग्राम किलोडिया मे शासकीय नाले पर चेक डैम निर्माण</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>258123.8</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>165021</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1718001030/WC/22012035133671 — Nala teaching bagtpuri pm road se aamba basti tak part 2 gram bagatpuri</t>
+          <t>1718001030/WC/22012035026498 — ग्राम किलोड़िया में नाले के समीप रिचार्ज पौंड निर्माण</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>205843.75</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>131171</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>45213</v>
-[...3 lines deleted...]
-      </c>
+        <v>44683</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
+          <t>1718001030/WC/22012035026499 — ग्राम किलोड़ीया स्थित नाले पर नागदेव जी स्थान से रूपा जी के खेत तक नाला ट्रेंचिंग कार्य</t>
+        </is>
+      </c>
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I390" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J390" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K390" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C391" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D391" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E391" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F391" s="1" t="inlineStr">
+        <is>
+          <t>1718001030/WC/22012035026505 — ग्राम भगतपुरी पीएम रोड से आंबा बस्ती तक नाला ट्रेंचिंग कार्य</t>
+        </is>
+      </c>
+      <c r="G391" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="n">
+        <v>258123.8</v>
+      </c>
+      <c r="I391" s="2" t="n">
+        <v>165021</v>
+      </c>
+      <c r="J391" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>46027</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C392" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D392" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E392" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F392" s="1" t="inlineStr">
+        <is>
+          <t>1718001030/WC/22012035133671 — Nala teaching bagtpuri pm road se aamba basti tak part 2 gram bagatpuri</t>
+        </is>
+      </c>
+      <c r="G392" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="n">
+        <v>205843.75</v>
+      </c>
+      <c r="I392" s="2" t="n">
+        <v>131171</v>
+      </c>
+      <c r="J392" s="3" t="n">
+        <v>45213</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>46123</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
           <t>2016-2017</t>
         </is>
       </c>
-      <c r="C390" s="1" t="inlineStr">
+      <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
-      <c r="D390" s="1" t="inlineStr">
+      <c r="D393" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
-      <c r="E390" s="1" t="inlineStr">
+      <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="F390" s="1" t="inlineStr">
+      <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1718001030/WC/9993664349 — निर्मल निर किलोडिया</t>
         </is>
       </c>
-      <c r="G390" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H390" s="2" t="n">
+      <c r="G393" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="n">
         <v>380000</v>
       </c>
-      <c r="I390" s="2" t="n">
+      <c r="I393" s="2" t="n">
         <v>379025.71</v>
       </c>
-      <c r="J390" s="3" t="n">
+      <c r="J393" s="3" t="n">
         <v>42514</v>
       </c>
-      <c r="K390" s="3" t="n">
+      <c r="K393" s="3" t="n">
         <v>43550</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>