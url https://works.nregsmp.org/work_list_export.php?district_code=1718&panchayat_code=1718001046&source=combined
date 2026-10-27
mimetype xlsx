--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K350"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 10:35:49</t>
+          <t>Exported on: 2026-10-27 16:18:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4841,73 +4841,73 @@
       <c r="J105" s="3" t="n">
         <v>45083</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>45562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1718001046/IF/IAY/4703068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121352893</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>19872</v>
+        <v>22572</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
@@ -5772,51 +5772,51 @@
       <c r="J124" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>45947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1718001046/IF/IAY/5200080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148328213</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45773</v>
@@ -8073,73 +8073,73 @@
       <c r="J171" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1718001046/IF/IAY/5433079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148329251</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>17250</v>
+        <v>21450</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
@@ -8416,78 +8416,80 @@
       <c r="J178" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1718001046/IF/IAY/5481624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119723831</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>15957</v>
+        <v>21957</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45901</v>
       </c>
-      <c r="K179" s="3"/>
+      <c r="K179" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16464,98 +16466,98 @@
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1718001046/WC/22012035245773 — Recharge pond</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1718001046/WC/22012035313414 — Recharge pond Antalvasa magara</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45762</v>