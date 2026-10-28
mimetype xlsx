--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K303"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 19:51:57</t>
+          <t>Exported on: 2026-10-28 07:27:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718001050/AV/22012034392413 — aaganwadi kendra bilwaniya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>12768</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43524</v>
@@ -416,51 +416,51 @@
       <c r="J14" s="3" t="n">
         <v>42276</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>43017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1718001050/DP/22012034611543 — nirmal nir aja basti me gp bilvaniya</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45206</v>
@@ -855,51 +855,51 @@
       <c r="J23" s="3" t="n">
         <v>42899</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718001050/IF/22012035432910 — JGSA recharg structure kup ishwar rama b</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
@@ -1000,51 +1000,51 @@
       <c r="J26" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1718001050/IF/22012035433158 — JGSA recharg structure kup Ramesh Balu ji Bilwaniya</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
@@ -1096,51 +1096,51 @@
       <c r="J28" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1718001050/IF/22012035534807 — KHET TALAB NIRMAN KARY SHYAMLATA BAI PREMNARAYAN JI BILWANIYA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45787</v>
@@ -8287,73 +8287,73 @@
       <c r="J175" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1718001050/IF/IAY/5337879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142756889</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>22992</v>
+        <v>25242</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
@@ -11940,51 +11940,51 @@
       <c r="J250" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Interlocking Paver Block Road for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1718001050/RC/22012034665183 — shmashan me pewar block kary</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>41100</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>30518</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45206</v>
@@ -14417,51 +14417,51 @@
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1718001050/WC/VB/22012035332523 — Panchayat bhawan bilwaniya  rain water harvesting structure for community bilwaniya</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>30496.65</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>9600</v>
+        <v>18000</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>