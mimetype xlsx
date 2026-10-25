--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K348"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:23:43</t>
+          <t>Exported on: 2026-10-25 12:37:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -653,51 +653,51 @@
       <c r="J19" s="3" t="n">
         <v>44456</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1718001053/DP/22012034625593 — पौधा रोपण तालाब के आस पास ओर पंचायत के सामने खामरिया</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45449</v>
@@ -749,51 +749,51 @@
       <c r="J21" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1718001053/IC/22012034887988 — samudayik kup nirman panchayat bhawan ke pass sinchai ke liye</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>588165.42</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>437159.96</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45721</v>
@@ -1284,51 +1284,51 @@
       <c r="J32" s="3" t="n">
         <v>44084</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/22012035297469 — Kapil dhara kup nirman sohan bai mangu ji</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>211124</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45716</v>
@@ -1429,51 +1429,51 @@
       <c r="J35" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/22012035452390 — JGSA 2025 OPENWEEL RECHARGE PIR BHURI BAI KHAMRIYA</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45777</v>
@@ -7789,51 +7789,51 @@
       <c r="J165" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>45723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/IAY/4594241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122084152</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>11538</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45643</v>
@@ -8473,98 +8473,98 @@
       <c r="J179" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/IAY/5154271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150203205</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/IAY/5167669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149205159</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45896</v>
@@ -10086,120 +10086,120 @@
       <c r="J212" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/IAY/5859453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142232593</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>10620</v>
+        <v>19020</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1718001053/IF/IAY/6108756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149219855</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>15840</v>
+        <v>22140</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
@@ -12914,51 +12914,51 @@
       <c r="J270" s="3" t="n">
         <v>45504</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>45711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1718001053/RC/22012034834187 — nali or cc road raju bi ke ghar se kelash ke ghar ki or</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>50330</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>49228.25</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45687</v>