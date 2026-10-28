--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K328"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 17:48:00</t>
+          <t>Exported on: 2026-10-28 16:34:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1718001060/AV/22012034609884 — ग्राम पंचायत भवन निर्माण कार्य आंगनवाडी भवन के पास पिपलोदापंथ</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>56680</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44534</v>
@@ -559,73 +559,73 @@
       <c r="J17" s="3" t="n">
         <v>42275</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>43236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1718001060/DP/22012034626863 — वृक्षारोपण  शान्तिधाम सोनचिड़ी</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>17010</v>
+        <v>21210</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45539</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -5791,51 +5791,51 @@
       <c r="J125" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5755464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113674030</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45892</v>
@@ -6279,73 +6279,73 @@
       <c r="J135" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5756662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106657697</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>19586</v>
+        <v>23486</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
@@ -6524,51 +6524,51 @@
       <c r="J140" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5756963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123836054</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45892</v>
@@ -7602,51 +7602,51 @@
       <c r="J162" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5759460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117404148</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45891</v>
@@ -8190,73 +8190,73 @@
       <c r="J174" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/6106420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115397342</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>18270</v>
+        <v>19470</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>