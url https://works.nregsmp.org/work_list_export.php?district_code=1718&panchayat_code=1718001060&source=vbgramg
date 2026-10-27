--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 21:09:07</t>
+          <t>Exported on: 2026-10-27 04:01:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,120 +273,120 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718001060/AV/22012034609884 — ग्राम पंचायत भवन निर्माण कार्य आंगनवाडी भवन के पास पिपलोदापंथ</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Medicinal Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1718001060/DP/22012034626863 — वृक्षारोपण  शान्तिधाम सोनचिड़ी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45539</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -414,267 +414,267 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44140</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5755464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113674030</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5756662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106657697</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>3143</v>
+        <v>7043</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>46252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5756963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123836054</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/5759460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117404148</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1718001060/IF/IAY/6106420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115397342</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K19" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>