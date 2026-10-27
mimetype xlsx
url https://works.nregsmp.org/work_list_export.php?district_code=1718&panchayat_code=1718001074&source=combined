--- v0 (2026-09-06)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K260"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:46:39</t>
+          <t>Exported on: 2026-10-27 21:57:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1718001074/AV/22012034392439 — Aganwadi bhwan</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>128371</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43490</v>
@@ -702,521 +702,521 @@
       <c r="J20" s="3" t="n">
         <v>45036</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>45362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573312 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR CHATAR SINGH KESAR SINGH ARJALA</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573313 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR MANGU SINGH BHERU JI ARJALA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573315 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR KUSHAL SINGH RAGHUBAR JI ARJALA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573317 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR KAMAL SINGH BALVANT JI ARJALA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573318 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR RAJENDRA SINGH BHUVAN JI ARJALA</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573323 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR AMRU NANDA JI ARJALA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573326 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR UMRAV NANDA JI ARJALA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573330 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR MATHURA LAL MANGILAL JI ARJALA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573333 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR PRAKASH BHARAT JI ARJALA</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573338 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR KAMALABAI CHANDAR JI ARJALA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/22012035573342 — JGSA 2025 DUG WELL RECHARGE PIT NIRMAN FOR VIKRAM MEGHA JI ARJALA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45787</v>
@@ -3522,51 +3522,51 @@
       <c r="J78" s="3" t="n">
         <v>44739</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/IAY/4141211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106878251</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45181</v>
@@ -5284,51 +5284,51 @@
       <c r="J114" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/IAY/5242150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106878144</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45765</v>
@@ -5382,73 +5382,73 @@
       <c r="J116" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/IAY/5267064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113647900</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>11001</v>
+        <v>14601</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6115,51 +6115,51 @@
       <c r="J131" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1718001074/IF/IAY/5464330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142037857</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45755</v>
@@ -9172,192 +9172,192 @@
       <c r="J194" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1718001074/RC/22012034835875 — ciment conkrit road ram janki mandir chok</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1718001074/RC/22012034837475 — cc rode nirman bhwar singh ke ghar se shree ram janki mandir ki our</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1718001074/RC/22012034837955 — cc road bhawar singh ke ghar se shreeram janki mandir ki or</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>45031</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1718001074/RC/22012034837960 — cc road shreeram janki mandir chok</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>47317</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45383</v>
@@ -12158,51 +12158,51 @@
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1718001074/WC/22012035133576 — nala nirman jagdish ke khet se vakiya ki our</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>193495.31</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>38575</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45312</v>
@@ -12323,51 +12323,51 @@
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1718001074/WC/VB/22012035331335 — Aaganwadi bhawan arjala Roof Top Rain Water Harvesting Structure for Community arjala</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>30496.65</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46247</v>
       </c>
       <c r="K260" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>