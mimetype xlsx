--- v1 (2026-10-27)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K260"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 21:57:32</t>
+          <t>Exported on: 2026-10-28 04:53:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">