--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K371"/>
+  <dimension ref="A1:K376"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:27:35</t>
+          <t>Exported on: 2026-10-27 17:20:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45048</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1718001092/DP/22012034610611 — Poshan vatika dhoomaheda</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>898945.24</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>35480</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45205</v>
@@ -1776,51 +1776,51 @@
       <c r="J42" s="3" t="n">
         <v>44082</v>
       </c>
       <c r="K42" s="3" t="n">
         <v>45701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/22012034656530 — Kup nirman Akbarkha allnurkha Dhoomaheda G P Dhoomaheda</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>102568.64</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44246</v>
@@ -1870,73 +1870,73 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44218</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/22012035091802 — Dayaram gopal  navin kup niraman gram dhoomaheda</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>130005.88</v>
+        <v>120005.88</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -1966,98 +1966,98 @@
       <c r="J46" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/22012035287387 — Kapil dhara kup nirman saitanbai fattaji dhoomaheda</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/22012035287389 — Kapil dhara kup nirman kamlabai baluram dhoomaheda</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>27144</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45764</v>
@@ -5462,51 +5462,51 @@
       <c r="J118" s="3" t="n">
         <v>44775</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>45224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/3317897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5528834</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44502</v>
@@ -5558,286 +5558,286 @@
       <c r="J120" s="3" t="n">
         <v>44757</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>44898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/39188 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/17</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>42328</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/39190 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/29</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>42328</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/39191 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/4</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>42328</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/39192 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/54</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>42328</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/39194 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/60</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>42328</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/39195 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/70</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42328</v>
@@ -10152,51 +10152,51 @@
       <c r="J214" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/5710947 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125310313</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45803</v>
@@ -10444,51 +10444,51 @@
       <c r="J220" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/5921098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118821921</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>20167</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46104</v>
@@ -10689,551 +10689,557 @@
       <c r="J225" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>43155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6102868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129569185</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6102962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126463104</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>13281</v>
+        <v>24381</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K227" s="3"/>
+      <c r="K227" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6104519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123574002</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>20874</v>
+        <v>24474</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46132</v>
       </c>
-      <c r="K228" s="3"/>
+      <c r="K228" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6105294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125315706</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>20328</v>
+        <v>22128</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>46252</v>
+        <v>46302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6106359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117479456</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6108680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566730</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>18282</v>
+        <v>21882</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6108777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118491911</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>20121</v>
+        <v>24321</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46138</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>46233</v>
+        <v>46302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6108778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118492253</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6108779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118492596</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>17694</v>
+        <v>25494</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>46232</v>
+        <v>46302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6110614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118567407</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>16620</v>
+        <v>25020</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46175</v>
       </c>
-      <c r="K235" s="3"/>
+      <c r="K235" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6112793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129569736</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>15070</v>
+        <v>20770</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11263,547 +11269,561 @@
       <c r="J237" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>46210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6112926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124218783</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6113127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124466972</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>16881</v>
+        <v>21081</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K239" s="3"/>
+      <c r="K239" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6113172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118492661</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>20754</v>
+        <v>24954</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46138</v>
       </c>
-      <c r="K240" s="3"/>
+      <c r="K240" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6113173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118492736</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>17718</v>
+        <v>25518</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46138</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6113410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118567278</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>7581</v>
+        <v>17481</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6114307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124217696</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>18762</v>
+        <v>22962</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>46252</v>
+        <v>46302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6114561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118567054</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>20301</v>
+        <v>24201</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46132</v>
       </c>
-      <c r="K244" s="3"/>
+      <c r="K244" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6114961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124799013</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>19047</v>
+        <v>25347</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K245" s="3"/>
+      <c r="K245" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6114987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124219797</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>15147</v>
+        <v>23547</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K246" s="3"/>
+      <c r="K246" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6115044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124128645</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>18447</v>
+        <v>24447</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>46154</v>
       </c>
-      <c r="K247" s="3"/>
+      <c r="K247" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6115181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124218243</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>14616</v>
+        <v>21216</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11833,5941 +11853,6176 @@
       <c r="J249" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6115526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125311454</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6244122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123575027</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>6300</v>
+        <v>18027</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/850556 — Construction of IAY House -IAY REG. NO. MP1498657</t>
+          <t>1718001092/IF/IAY/6325099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118491855</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>14508</v>
+        <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>46050</v>
+      </c>
+      <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/850559 — Construction of IAY House -IAY REG. NO. MP1498678</t>
+          <t>1718001092/IF/IAY/6325116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130520386</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>13464</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/850562 — Construction of IAY House -IAY REG. NO. MP1498746</t>
+          <t>1718001092/IF/IAY/6325212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125310718</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>14580</v>
+        <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>46074</v>
+      </c>
+      <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/852494 — Construction of IAY House -IAY REG. NO. MP1521926</t>
+          <t>1718001092/IF/IAY/6421658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118492000</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>17736</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>46079</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/854534 — Construction of IAY House -IAY REG. NO. MP1546109</t>
+          <t>1718001092/IF/IAY/850556 — Construction of IAY House -IAY REG. NO. MP1498657</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>14520</v>
+        <v>14508</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42900</v>
+        <v>43032</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>43277</v>
+        <v>43243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/867153 — Construction of IAY House -IAY REG. NO. MP1696285</t>
+          <t>1718001092/IF/IAY/850559 — Construction of IAY House -IAY REG. NO. MP1498678</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>15552</v>
+        <v>13464</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42984</v>
+        <v>43032</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>43257</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/872293 — Construction of IAY House -IAY REG. NO. MP1764470</t>
+          <t>1718001092/IF/IAY/850562 — Construction of IAY House -IAY REG. NO. MP1498746</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>12480</v>
+        <v>14580</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>43033</v>
+        <v>43032</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>43277</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/893417 — Construction of IAY House -IAY REG. NO. MP2043286</t>
+          <t>1718001092/IF/IAY/852494 — Construction of IAY House -IAY REG. NO. MP1521926</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>12384</v>
+        <v>17736</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42906</v>
+        <v>43032</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>43156</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/931247 — Construction of IAY House -IAY REG. NO. MP2637001</t>
+          <t>1718001092/IF/IAY/854534 — Construction of IAY House -IAY REG. NO. MP1546109</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>14544</v>
+        <v>14520</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>43033</v>
+        <v>42900</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>43245</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/93559 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/019</t>
+          <t>1718001092/IF/IAY/867153 — Construction of IAY House -IAY REG. NO. MP1696285</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>15552</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42268</v>
-[...1 lines deleted...]
-      <c r="K261" s="3"/>
+        <v>42984</v>
+      </c>
+      <c r="K261" s="3" t="n">
+        <v>43257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/93560 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/22</t>
+          <t>1718001092/IF/IAY/872293 — Construction of IAY House -IAY REG. NO. MP1764470</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>0</v>
+        <v>12480</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42268</v>
-[...1 lines deleted...]
-      <c r="K262" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K262" s="3" t="n">
+        <v>43277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/939722 — Construction of IAY House -IAY REG. NO. MP2825633</t>
+          <t>1718001092/IF/IAY/893417 — Construction of IAY House -IAY REG. NO. MP2043286</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>8256</v>
+        <v>12384</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43033</v>
+        <v>42906</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/950865 — Construction of IAY House -IAY REG. NO. MP3064976</t>
+          <t>1718001092/IF/IAY/931247 — Construction of IAY House -IAY REG. NO. MP2637001</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>15612</v>
+        <v>14544</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43328</v>
+        <v>43245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/951073 — Construction of IAY House -IAY REG. NO. MP3070015</t>
+          <t>1718001092/IF/IAY/93559 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/019</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>14544</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43091</v>
-[...3 lines deleted...]
-      </c>
+        <v>42268</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/951075 — Construction of IAY House -IAY REG. NO. MP3070061</t>
+          <t>1718001092/IF/IAY/93560 — Construction of IAY House -IAY REG. NO. MP-18-001-092-001/22</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>11388</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>42268</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/951785 — Construction of IAY House -IAY REG. NO. MP3089896</t>
+          <t>1718001092/IF/IAY/939722 — Construction of IAY House -IAY REG. NO. MP2825633</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>13500</v>
+        <v>8256</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43277</v>
+        <v>43156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/952996 — Construction of IAY House -IAY REG. NO. MP3121765</t>
+          <t>1718001092/IF/IAY/950865 — Construction of IAY House -IAY REG. NO. MP3064976</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>18744</v>
+        <v>15612</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43096</v>
+        <v>43033</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>43447</v>
+        <v>43328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/957648 — Construction of IAY House -IAY REG. NO. MP3230752</t>
+          <t>1718001092/IF/IAY/951073 — Construction of IAY House -IAY REG. NO. MP3070015</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>14568</v>
+        <v>14544</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42984</v>
+        <v>43091</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>43363</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/957686 — Construction of IAY House -IAY REG. NO. MP3231507</t>
+          <t>1718001092/IF/IAY/951075 — Construction of IAY House -IAY REG. NO. MP3070061</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>15504</v>
+        <v>11388</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>43223</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/958142 — Construction of IAY House -IAY REG. NO. MP3242022</t>
+          <t>1718001092/IF/IAY/951785 — Construction of IAY House -IAY REG. NO. MP3089896</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>14604</v>
+        <v>13500</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43416</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/974849 — Construction of IAY House -IAY REG. NO. MP3678671</t>
+          <t>1718001092/IF/IAY/952996 — Construction of IAY House -IAY REG. NO. MP3121765</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>13896</v>
+        <v>18744</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>43096</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>43470</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/980932 — Construction of IAY House -IAY REG. NO. MP3918919</t>
+          <t>1718001092/IF/IAY/957648 — Construction of IAY House -IAY REG. NO. MP3230752</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>15588</v>
+        <v>14568</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43033</v>
+        <v>42984</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43289</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/980934 — Construction of IAY House -IAY REG. NO. MP3919084</t>
+          <t>1718001092/IF/IAY/957686 — Construction of IAY House -IAY REG. NO. MP3231507</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>16620</v>
+        <v>15504</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43447</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/981006 — Construction of IAY House -IAY REG. NO. MP3922024</t>
+          <t>1718001092/IF/IAY/958142 — Construction of IAY House -IAY REG. NO. MP3242022</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>15600</v>
+        <v>14604</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43397</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/981081 — Construction of IAY House -IAY REG. NO. MP3924949</t>
+          <t>1718001092/IF/IAY/974849 — Construction of IAY House -IAY REG. NO. MP3678671</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>14556</v>
+        <v>13896</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42984</v>
+        <v>43096</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>43289</v>
+        <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/981630 — Construction of IAY House -IAY REG. NO. MP3946800</t>
+          <t>1718001092/IF/IAY/980932 — Construction of IAY House -IAY REG. NO. MP3918919</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15540</v>
+        <v>15588</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43243</v>
+        <v>43289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/981646 — Construction of IAY House -IAY REG. NO. MP3947522</t>
+          <t>1718001092/IF/IAY/980934 — Construction of IAY House -IAY REG. NO. MP3919084</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>14496</v>
+        <v>16620</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42984</v>
+        <v>43033</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>43224</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/984166 — Construction of IAY House -IAY REG. NO. MP1841728</t>
+          <t>1718001092/IF/IAY/981006 — Construction of IAY House -IAY REG. NO. MP3922024</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>17676</v>
+        <v>15600</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>43033</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>43447</v>
+        <v>43397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1718001092/IF/IAY/991579 — Construction of IAY House -IAY REG. NO. MP1769600</t>
+          <t>1718001092/IF/IAY/981081 — Construction of IAY House -IAY REG. NO. MP3924949</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>7224</v>
+        <v>14556</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>43088</v>
+        <v>42984</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43214</v>
+        <v>43289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1718001092/LD/22012034297071 — SHANTIDHAM DOOMAHEDA</t>
+          <t>1718001092/IF/IAY/981630 — Construction of IAY House -IAY REG. NO. MP3946800</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>135145.5</v>
+        <v>15540</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42751</v>
+        <v>43033</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43346</v>
+        <v>43243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1718001092/LD/22012034310110 — शान्तिधाम शेड निर्माण  चकमाधवगड</t>
+          <t>1718001092/IF/IAY/981646 — Construction of IAY House -IAY REG. NO. MP3947522</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>4128</v>
+        <v>14496</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>42837</v>
+        <v>42984</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43279</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1718001092/LD/22012034315468 — शातीधाम</t>
+          <t>1718001092/IF/IAY/984166 — Construction of IAY House -IAY REG. NO. MP1841728</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>17676</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42896</v>
-[...1 lines deleted...]
-      <c r="K283" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1718001092/LD/22012034315469 — शातीधाम</t>
+          <t>1718001092/IF/IAY/991579 — Construction of IAY House -IAY REG. NO. MP1769600</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>7224</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42896</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>43088</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>43214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1718001092/LD/22012034523296 — varksharopan shantidham dhoomaheda</t>
+          <t>1718001092/LD/22012034297071 — SHANTIDHAM DOOMAHEDA</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>390826.48</v>
+        <v>180000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>121650</v>
+        <v>135145.5</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>44122</v>
+        <v>42751</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>45827</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1718001092/LD/3799422564 — शातिधाम परिसर धुमाहेडा १.५८</t>
+          <t>1718001092/LD/22012034310110 — शान्तिधाम शेड निर्माण  चकमाधवगड</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>158000</v>
+        <v>180000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>4128</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41280</v>
-[...1 lines deleted...]
-      <c r="K286" s="3"/>
+        <v>42837</v>
+      </c>
+      <c r="K286" s="3" t="n">
+        <v>43279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1718001092/PG/22012034358457 — school ke pass chak madawagad</t>
+          <t>1718001092/LD/22012034315468 — शातीधाम</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>153600</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42826</v>
+        <v>42896</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034170735 — ii मनरेगा+पंच चकमाधवगढ 0.99</t>
+          <t>1718001092/LD/22012034315469 — शातीधाम</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>99800</v>
+        <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>86158</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41435</v>
-[...3 lines deleted...]
-      </c>
+        <v>42896</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034200763 — प्रथमि‍कशत नाथु केघरसेलिलाबाईकेघरकीऔर चकमादवगढ</t>
+          <t>1718001092/LD/22012034523296 — varksharopan shantidham dhoomaheda</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>105000</v>
+        <v>390826.48</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>36252</v>
+        <v>121650</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>41793</v>
+        <v>44122</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43104</v>
+        <v>45827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034200766 — आतरिममार्गमुरमीकरण धुमाहेडासेखिमलाखेडी  धुमाहेडा</t>
+          <t>1718001092/LD/3799422564 — शातिधाम परिसर धुमाहेडा १.५८</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>500000</v>
+        <v>158000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>459770</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41715</v>
-[...3 lines deleted...]
-      </c>
+        <v>41280</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034220588 — पंच परमेश्वर तृतीय किश्त</t>
+          <t>1718001092/PG/22012034358457 — school ke pass chak madawagad</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>326000</v>
+        <v>153600</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41666</v>
+        <v>42826</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034223099 — खेत सडक</t>
+          <t>1718001092/RC/22012034170735 — ii मनरेगा+पंच चकमाधवगढ 0.99</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>1463000</v>
+        <v>99800</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>697236.3</v>
+        <v>86158</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41816</v>
+        <v>41435</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>43091</v>
+        <v>42395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034265166 — khet sadak yojana</t>
+          <t>1718001092/RC/22012034200763 — प्रथमि‍कशत नाथु केघरसेलिलाबाईकेघरकीऔर चकमादवगढ</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>0</v>
+        <v>105000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>36252</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41853</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>41793</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>43104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034265168 — khet sadak yojana</t>
+          <t>1718001092/RC/22012034200766 — आतरिममार्गमुरमीकरण धुमाहेडासेखिमलाखेडी  धुमाहेडा</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>459770</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>41853</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>41715</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>43286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034287251 — panchyat bawan se  devilal ke  ghar ki our</t>
+          <t>1718001092/RC/22012034220588 — पंच परमेश्वर तृतीय किश्त</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>126102</v>
+        <v>326000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41730</v>
+        <v>41666</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034302243 — manrega pachparmesver</t>
+          <t>1718001092/RC/22012034223099 — खेत सडक</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>1463000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>697236.3</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>41816</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034302245 — manrega pachparmesver</t>
+          <t>1718001092/RC/22012034265166 — khet sadak yojana</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42461</v>
+        <v>41853</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034330332 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण राकेश के घर से रामसिंह के घर तक</t>
+          <t>1718001092/RC/22012034265168 — khet sadak yojana</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>35400</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>26502</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42804</v>
-[...3 lines deleted...]
-      </c>
+        <v>41853</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034330337 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण दिनेश के घर से नानुराम के घर तक</t>
+          <t>1718001092/RC/22012034287251 — panchyat bawan se  devilal ke  ghar ki our</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>39825</v>
+        <v>126102</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>30960</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42838</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034330338 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण कालु के घर से रुघनाथ के घर तक</t>
+          <t>1718001092/RC/22012034302243 — manrega pachparmesver</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>77438</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>34140</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42838</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034335597 — भीमसिंह के घर से हेण्डपप तक सि सि व नाली निर्माण</t>
+          <t>1718001092/RC/22012034302245 — manrega pachparmesver</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>34072</v>
+        <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>36816</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43498</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034373960 — मोहन के घर से सि सि रोड तक सि सि व नाली निर्माण</t>
+          <t>1718001092/RC/22012034330332 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण राकेश के घर से रामसिंह के घर तक</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>7080</v>
+        <v>35400</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>6264</v>
+        <v>26502</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>43523</v>
+        <v>42804</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>43690</v>
+        <v>43655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034385574 — सिमेंट कांक्रीट नालि निर्मान नागुदास के घर से रुगनाथ के घर तक</t>
+          <t>1718001092/RC/22012034330337 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण दिनेश के घर से नानुराम के घर तक</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>13275</v>
+        <v>39825</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>48894</v>
+        <v>30960</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43215</v>
+        <v>42838</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>43597</v>
+        <v>43523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034385585 — सिमेट कांक्रीट नालि निर्माण शहादात के घर से पीर मोह्ह्मद के घर तक</t>
+          <t>1718001092/RC/22012034330338 — पंचपरमेश्वर + मनरेगा सी सी व नाली निर्माण कालु के घर से रुघनाथ के घर तक</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>33750</v>
+        <v>77438</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>27492</v>
+        <v>34140</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43467</v>
+        <v>42838</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>44340</v>
+        <v>43523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034386195 — भोमसिंह जी के घर से राजाराम के घर तक सिमेंट कांक्रीट नालि निर्मण</t>
+          <t>1718001092/RC/22012034335597 — भीमसिंह के घर से हेण्डपप तक सि सि व नाली निर्माण</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>13275</v>
+        <v>34072</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>40890</v>
+        <v>36816</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>43215</v>
+        <v>43498</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43600</v>
+        <v>43690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034386196 — राजाराम के घर से हनुमान मंदीर तक सिमेंट कांक्रीट रोड</t>
+          <t>1718001092/RC/22012034373960 — मोहन के घर से सि सि रोड तक सि सि व नाली निर्माण</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>20520</v>
+        <v>7080</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>21054</v>
+        <v>6264</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43215</v>
+        <v>43523</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43593</v>
+        <v>43690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034435611 — सोरमबाई के घर से बनेसिंंह के घर तक सि सि व नाली निर्माण</t>
+          <t>1718001092/RC/22012034385574 — सिमेंट कांक्रीट नालि निर्मान नागुदास के घर से रुगनाथ के घर तक</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>13717</v>
+        <v>13275</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>11484</v>
+        <v>48894</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>43498</v>
+        <v>43215</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43690</v>
+        <v>43597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034441648 — Cc road</t>
+          <t>1718001092/RC/22012034385585 — सिमेट कांक्रीट नालि निर्माण शहादात के घर से पीर मोह्ह्मद के घर तक</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>33750</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>27492</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>43467</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>44340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034446870 — पीरुखा वलिमोहम्म्द के घर से भगवानसिंह पर्वतसिंह के घर तक सी सी व् नाली निर्माण</t>
+          <t>1718001092/RC/22012034386195 — भोमसिंह जी के घर से राजाराम के घर तक सिमेंट कांक्रीट नालि निर्मण</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>64496</v>
+        <v>13275</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>65088</v>
+        <v>40890</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43526</v>
+        <v>43215</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43643</v>
+        <v>43600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034446873 — फिरोजखा अकरमखा के घर से शकुर खा रहीम बक्श के घर तक सी सी व नाली निर्माण</t>
+          <t>1718001092/RC/22012034386196 — राजाराम के घर से हनुमान मंदीर तक सिमेंट कांक्रीट रोड</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>32587</v>
+        <v>20520</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>31656</v>
+        <v>21054</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43526</v>
+        <v>43215</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>44074</v>
+        <v>43593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034446875 — द्ल्लाहेडा मुख्य मार्ग प्रधानमंत्री रोड से शांतिधाम पहुच मार्ग तक सी सी निर्माण</t>
+          <t>1718001092/RC/22012034435611 — सोरमबाई के घर से बनेसिंंह के घर तक सि सि व नाली निर्माण</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>38250</v>
+        <v>13717</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>39672</v>
+        <v>11484</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43526</v>
+        <v>43498</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43733</v>
+        <v>43690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034514035 — Cc road</t>
+          <t>1718001092/RC/22012034441648 — Cc road</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43581</v>
+        <v>43491</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034529692 — ishwarlal tolaram ke ghar se dallheda marg tak c c road nirman</t>
+          <t>1718001092/RC/22012034446870 — पीरुखा वलिमोहम्म्द के घर से भगवानसिंह पर्वतसिंह के घर तक सी सी व् नाली निर्माण</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>48450</v>
+        <v>64496</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>50160</v>
+        <v>65088</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44028</v>
+        <v>43526</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>44074</v>
+        <v>43643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034529694 — parimata otle se arjunsingh ki dukan tak c c road nirman</t>
+          <t>1718001092/RC/22012034446873 — फिरोजखा अकरमखा के घर से शकुर खा रहीम बक्श के घर तक सी सी व नाली निर्माण</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>15300</v>
+        <v>32587</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>16284</v>
+        <v>31656</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44036</v>
+        <v>43526</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>44074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034551430 — c c road nirman bherulal sawajike ghar se ishwarsingh ke ghar tak</t>
+          <t>1718001092/RC/22012034446875 — द्ल्लाहेडा मुख्य मार्ग प्रधानमंत्री रोड से शांतिधाम पहुच मार्ग तक सी सी निर्माण</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>44492</v>
+        <v>38250</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>41230</v>
+        <v>39672</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44180</v>
+        <v>43526</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>44497</v>
+        <v>43733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034582162 — c c road nirman chandar naharji ke ghar se rajiv ghandhi bhawan tak</t>
+          <t>1718001092/RC/22012034514035 — Cc road</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>33466</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>36670</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44446</v>
-[...3 lines deleted...]
-      </c>
+        <v>43581</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034582163 — c c road nirman shantibai ke ghar se ramjan ke ghar tak</t>
+          <t>1718001092/RC/22012034529692 — ishwarlal tolaram ke ghar se dallheda marg tak c c road nirman</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>15174</v>
+        <v>48450</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>26634</v>
+        <v>50160</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44448</v>
+        <v>44028</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>44614</v>
+        <v>44074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034643749 — c c road nali nirman jivansingh kalusingh ke ghar se nageshwar bagdiram ke ghar tak dhoomaheda</t>
+          <t>1718001092/RC/22012034529694 — parimata otle se arjunsingh ki dukan tak c c road nirman</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>63932</v>
+        <v>15300</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>63427</v>
+        <v>16284</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>45182</v>
+        <v>44036</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>46046</v>
+        <v>44074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034659494 — c c road nirman dharmendra gordhan ke ghar se pm road tak dhoomaheda</t>
+          <t>1718001092/RC/22012034551430 — c c road nirman bherulal sawajike ghar se ishwarsingh ke ghar tak</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>27176</v>
+        <v>44492</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>25984</v>
+        <v>41230</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>45203</v>
+        <v>44180</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>46046</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034825472 — c c road nirman narayan ke ghar se dulesingh ke ghar tak dhoomaheda</t>
+          <t>1718001092/RC/22012034582162 — c c road nirman chandar naharji ke ghar se rajiv ghandhi bhawan tak</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>60015</v>
+        <v>33466</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>40824</v>
+        <v>36670</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45712</v>
+        <v>44446</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>46016</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RC/22012034825476 — c c road nirman ramsingh ke ghar se narayan ke ghar tak dhoomaheda</t>
+          <t>1718001092/RC/22012034582163 — c c road nirman shantibai ke ghar se ramjan ke ghar tak</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>29084</v>
+        <v>15174</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>27866.97</v>
+        <v>26634</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45701</v>
+        <v>44448</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>46016</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363823 — बालाराम देवजी शौचालय</t>
+          <t>1718001092/RC/22012034643749 — c c road nali nirman jivansingh kalusingh ke ghar se nageshwar bagdiram ke ghar tak dhoomaheda</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>11500</v>
+        <v>63932</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>63427</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>45182</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>46046</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363827 — राजाराम बालाराम शौचालय</t>
+          <t>1718001092/RC/22012034659494 — c c road nirman dharmendra gordhan ke ghar se pm road tak dhoomaheda</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>11500</v>
+        <v>27176</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>25984</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>45203</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>46046</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363828 — मांगीलाल थावरजी शौचालय</t>
+          <t>1718001092/RC/22012034825472 — c c road nirman narayan ke ghar se dulesingh ke ghar tak dhoomaheda</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>11500</v>
+        <v>60015</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>40824</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42846</v>
-[...1 lines deleted...]
-      <c r="K324" s="3"/>
+        <v>45712</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>46016</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363829 — नगजी भेराजी</t>
+          <t>1718001092/RC/22012034825476 — c c road nirman ramsingh ke ghar se narayan ke ghar tak dhoomaheda</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>11500</v>
+        <v>29084</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>27866.97</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42951</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>45701</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>46016</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363836 — शंकरलाल रामाजी  शौचलय</t>
+          <t>1718001092/RS/22012034363823 — बालाराम देवजी शौचालय</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>42846</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363837 — शंकरलाल हिंदुजी शौचालय</t>
+          <t>1718001092/RS/22012034363827 — राजाराम बालाराम शौचालय</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>42846</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363839 — गोरुजी बिहारी शौचलय</t>
+          <t>1718001092/RS/22012034363828 — मांगीलाल थावरजी शौचालय</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>42846</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034363841 — गंगाराम बिहारी शौचालय</t>
+          <t>1718001092/RS/22012034363829 — नगजी भेराजी</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42846</v>
+        <v>42951</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034496316 — 15 वित्‍त अशंदान स्वच्छता परिसर पंचायत के पास</t>
+          <t>1718001092/RS/22012034363836 — शंकरलाल रामाजी  शौचलय</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>48000</v>
+        <v>11500</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>42180</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44139</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034555158 — Nali nirman pradhanmantri road se shantibai ke ghar tak</t>
+          <t>1718001092/RS/22012034363837 — शंकरलाल हिंदुजी शौचालय</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>35276</v>
+        <v>11500</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>33582</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44450</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034555304 — Maa ki bagiya p s Dhumaheda</t>
+          <t>1718001092/RS/22012034363839 — गोरुजी बिहारी शौचलय</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>5164.08</v>
+        <v>11500</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034555306 — Maa ki bagiya m s Dhumaheda</t>
+          <t>1718001092/RS/22012034363841 — गंगाराम बिहारी शौचालय</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>5164.08</v>
+        <v>11500</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>1158</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>42846</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012034612067 — Nali nirman gordhanlal ke ghar se samudayik sochalay tak</t>
+          <t>1718001092/RS/22012034496316 — 15 वित्‍त अशंदान स्वच्छता परिसर पंचायत के पास</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>32559</v>
+        <v>48000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>34722</v>
+        <v>42180</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44526</v>
+        <v>44139</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>44625</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012035114194 — Nali nirman ishwar tailer ke ghar se ishub kha ke ghar tak dhoomaheda</t>
+          <t>1718001092/RS/22012034555158 — Nali nirman pradhanmantri road se shantibai ke ghar tak</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>19578</v>
+        <v>35276</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>18258</v>
+        <v>33582</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45203</v>
+        <v>44450</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>46016</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012035114196 — Nali nirman dharmendra gordhan ke ghar se pm road tak dhoomaheda</t>
+          <t>1718001092/RS/22012034555304 — Maa ki bagiya p s Dhumaheda</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>16432</v>
+        <v>5164.08</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>13227</v>
+        <v>2316</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45203</v>
+        <v>44460</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>46046</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1718001092/RS/22012035130597 — Nali nirman ramsingh ke ghar se dulesingh ke ghar tak dhoomaheda</t>
+          <t>1718001092/RS/22012034555306 — Maa ki bagiya m s Dhumaheda</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>77451</v>
+        <v>5164.08</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>69061.65</v>
+        <v>1158</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45728</v>
+        <v>44460</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>46094</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034432656 — नाला ट्रेचिंंग धुमाहेडा</t>
+          <t>1718001092/RS/22012034612067 — Nali nirman gordhanlal ke ghar se samudayik sochalay tak</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>120000</v>
+        <v>32559</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>34722</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>44625</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034514618 — Nala traching</t>
+          <t>1718001092/RS/22012035114194 — Nali nirman ishwar tailer ke ghar se ishub kha ke ghar tak dhoomaheda</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>115417.14</v>
+        <v>19578</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>103368</v>
+        <v>18258</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43868</v>
+        <v>45203</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44030</v>
+        <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034549569 — Nala traching or check dem nirman dhoomaheda</t>
+          <t>1718001092/RS/22012035114196 — Nali nirman dharmendra gordhan ke ghar se pm road tak dhoomaheda</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>438713.57</v>
+        <v>16432</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>443210</v>
+        <v>13227</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43987</v>
+        <v>45203</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44509</v>
+        <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034579910 — Check dem nirman</t>
+          <t>1718001092/RS/22012035130597 — Nali nirman ramsingh ke ghar se dulesingh ke ghar tak dhoomaheda</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>77451</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>69061.65</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>45728</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>46094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034579913 — nala traching dhomaheda</t>
+          <t>1718001092/WC/22012034432656 — नाला ट्रेचिंंग धुमाहेडा</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44058</v>
+        <v>43375</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034579914 — Richarge pond dhoomaheda</t>
+          <t>1718001092/WC/22012034514618 — Nala traching</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>254989.54</v>
+        <v>115417.14</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>221640</v>
+        <v>103368</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44111</v>
+        <v>43868</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>44656</v>
+        <v>44030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034580993 — Check dem nirman</t>
+          <t>1718001092/WC/22012034549569 — Nala traching or check dem nirman dhoomaheda</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>438713.57</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>443210</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>43987</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>44509</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034604941 — Check dem or nala traching nirman gram dhoomaheda panchayat dhoomaheda</t>
+          <t>1718001092/WC/22012034579910 — Check dem nirman</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44106</v>
+        <v>44058</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034616382 — Nala traching Dhoomaheda G p Dhoomaheda</t>
+          <t>1718001092/WC/22012034579913 — nala traching dhomaheda</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>175233.6</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>156714</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44253</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034619877 — Recharge pond dhoomaheda G P Dhoomaheda</t>
+          <t>1718001092/WC/22012034579914 — Richarge pond dhoomaheda</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>254989.54</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>221640</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>44111</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>44656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034656183 — Check dem or nala traching nirman ramesh ke khet ke pass Dhoomaheda G P Dhoomaheda</t>
+          <t>1718001092/WC/22012034580993 — Check dem nirman</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44300</v>
+        <v>44058</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034656189 — Recharge pond Shahdatt ke khet ke pass dhoomaheda G P Dhoomaheda</t>
+          <t>1718001092/WC/22012034604941 — Check dem or nala traching nirman gram dhoomaheda panchayat dhoomaheda</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>235578</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44363</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034754943 — CTR Sokta gadda rajiv ghandhi sewa kendra ke pass dhoomaheda G P Dhoomaheda</t>
+          <t>1718001092/WC/22012034616382 — Nala traching Dhoomaheda G p Dhoomaheda</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>14467.3</v>
+        <v>175233.6</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>11580</v>
+        <v>156714</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44453</v>
+        <v>44253</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>44615</v>
+        <v>44685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034754950 — CTR Sokta gadda samudayik kup kendra ke pass dhoomaheda G P Dhoomaheda</t>
+          <t>1718001092/WC/22012034619877 — Recharge pond dhoomaheda G P Dhoomaheda</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>11580</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44477</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034825026 — CTR Sokta Gadda samudayik kup ke pass Chakmadwgad</t>
+          <t>1718001092/WC/22012034656183 — Check dem or nala traching nirman ramesh ke khet ke pass Dhoomaheda G P Dhoomaheda</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15054</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44473</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034825027 — CTR Sokta Gadda hendpamp ke pass Chakmadwgad</t>
+          <t>1718001092/WC/22012034656189 — Recharge pond Shahdatt ke khet ke pass dhoomaheda G P Dhoomaheda</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>14467.3</v>
+        <v>337715.44</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15054</v>
+        <v>235578</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44473</v>
+        <v>44363</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>44614</v>
+        <v>44693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034842932 — CTR Sokta Gadda Hanuman mandir ke pass Dhoomaheda</t>
+          <t>1718001092/WC/22012034754943 — CTR Sokta gadda rajiv ghandhi sewa kendra ke pass dhoomaheda G P Dhoomaheda</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>15054</v>
+        <v>11580</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44482</v>
+        <v>44453</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>44614</v>
+        <v>44615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034842934 — CTR Sokta Gadda Nai abadi handpamp ke pass Dhoomaheda</t>
+          <t>1718001092/WC/22012034754950 — CTR Sokta gadda samudayik kup kendra ke pass dhoomaheda G P Dhoomaheda</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>11700</v>
+        <v>11580</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44482</v>
+        <v>44477</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>44615</v>
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034842936 — CTR Sokta Gadda Gangaram ke ghar ke pass Dhoomaheda</t>
+          <t>1718001092/WC/22012034825026 — CTR Sokta Gadda samudayik kup ke pass Chakmadwgad</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>15054</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44482</v>
+        <v>44473</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>44685</v>
+        <v>45807</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034842937 — CTR Sokta Gadda P S  ke pass Dhoomaheda</t>
+          <t>1718001092/WC/22012034825027 — CTR Sokta Gadda hendpamp ke pass Chakmadwgad</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>6948</v>
+        <v>15054</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44561</v>
+        <v>44473</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>44685</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034842938 — CTR Sokta Gadda Anganwadi ke pass Dhoomaheda</t>
+          <t>1718001092/WC/22012034842932 — CTR Sokta Gadda Hanuman mandir ke pass Dhoomaheda</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>10422</v>
+        <v>15054</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44482</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>44628</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034844728 — CTR Roof water harvesting dhoomaheda</t>
+          <t>1718001092/WC/22012034842934 — CTR Sokta Gadda Nai abadi handpamp ke pass Dhoomaheda</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>22229.14</v>
+        <v>14467.3</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>12738</v>
+        <v>11700</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>44482</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45166</v>
+        <v>44615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034844729 — CTR Roof water harvesting chack madwagad</t>
+          <t>1718001092/WC/22012034842936 — CTR Sokta Gadda Gangaram ke ghar ke pass Dhoomaheda</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>22229.14</v>
+        <v>14467.3</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>9462</v>
+        <v>15054</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>44482</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>45506</v>
+        <v>44685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034852164 — CTR Roof Water Harvesting anganwadi ke pass dhoomaheda</t>
+          <t>1718001092/WC/22012034842937 — CTR Sokta Gadda P S  ke pass Dhoomaheda</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>22229.14</v>
+        <v>14467.3</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>10422</v>
+        <v>6948</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44488</v>
+        <v>44561</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45504</v>
+        <v>44685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034852169 — CTR Roof Water Harvesting shaskiy prathamik school ke pass dhoomaheda</t>
+          <t>1718001092/WC/22012034842938 — CTR Sokta Gadda Anganwadi ke pass Dhoomaheda</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>22229.14</v>
+        <v>14467.3</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>8394</v>
+        <v>10422</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44488</v>
+        <v>44482</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>45476</v>
+        <v>44628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034852173 — CTR Roof Water Harvesting shaskiy madhyamik school ke pass dhoomaheda</t>
+          <t>1718001092/WC/22012034844728 — CTR Roof water harvesting dhoomaheda</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>3474</v>
+        <v>12738</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44488</v>
+        <v>44482</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>45496</v>
+        <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012034852179 — CTR Roof Water Harvesting shaskiy prathmik school ke pass madhavgarh</t>
+          <t>1718001092/WC/22012034844729 — CTR Roof water harvesting chack madwagad</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>9264</v>
+        <v>9462</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44488</v>
+        <v>44482</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>45166</v>
+        <v>45506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012035012360 — Nala tranching nirman madanlal mangilal ke khet ke pass dhoomaheda</t>
+          <t>1718001092/WC/22012034852164 — CTR Roof Water Harvesting anganwadi ke pass dhoomaheda</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>44488</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>45504</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012035089420 — Nala tranching nirman madanlal mangilal ke khet ke pass dhoomaheda</t>
+          <t>1718001092/WC/22012034852169 — CTR Roof Water Harvesting shaskiy prathamik school ke pass dhoomaheda</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>8394</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K366" s="3"/>
+        <v>44488</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>45476</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012035241068 — Recharge pond nirman saskiya talab ke pass dhoomaheda</t>
+          <t>1718001092/WC/22012034852173 — CTR Roof Water Harvesting shaskiy madhyamik school ke pass dhoomaheda</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>485996.22</v>
+        <v>22229.14</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>3474</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45631</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>44488</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>45496</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012035269629 — JGSA 2025 Recharge Structure Nirmanl Neer</t>
+          <t>1718001092/WC/22012034852179 — CTR Roof Water Harvesting shaskiy prathmik school ke pass madhavgarh</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>25899.46</v>
+        <v>22229.14</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>10440</v>
+        <v>9264</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45784</v>
+        <v>44488</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>46029</v>
+        <v>45166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/22012035269640 — JGSA 2025 Recharge Structure samudyik kup madhavgarh</t>
+          <t>1718001092/WC/22012035012360 — Nala tranching nirman madanlal mangilal ke khet ke pass dhoomaheda</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>9657</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1718001092/WC/4 — 1718001092/WC/4 सामुदायिककुप निमार्ण धुमाहेडा</t>
+          <t>1718001092/WC/22012035089420 — Nala tranching nirman madanlal mangilal ke khet ke pass dhoomaheda</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>422000</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>190425.4</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41038</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D371" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E371" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F371" s="1" t="inlineStr">
+        <is>
+          <t>1718001092/WC/22012035241068 — Recharge pond nirman saskiya talab ke pass dhoomaheda</t>
+        </is>
+      </c>
+      <c r="G371" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="n">
+        <v>485996.22</v>
+      </c>
+      <c r="I371" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J371" s="3" t="n">
+        <v>45631</v>
+      </c>
+      <c r="K371" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C372" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D372" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E372" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F372" s="1" t="inlineStr">
+        <is>
+          <t>1718001092/WC/22012035269629 — JGSA 2025 Recharge Structure Nirmanl Neer</t>
+        </is>
+      </c>
+      <c r="G372" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I372" s="2" t="n">
+        <v>10440</v>
+      </c>
+      <c r="J372" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>46029</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C373" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D373" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E373" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F373" s="1" t="inlineStr">
+        <is>
+          <t>1718001092/WC/22012035269640 — JGSA 2025 Recharge Structure samudyik kup madhavgarh</t>
+        </is>
+      </c>
+      <c r="G373" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I373" s="2" t="n">
+        <v>9657</v>
+      </c>
+      <c r="J373" s="3" t="n">
+        <v>45784</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>46029</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D374" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E374" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F374" s="1" t="inlineStr">
+        <is>
+          <t>1718001092/WC/4 — 1718001092/WC/4 सामुदायिककुप निमार्ण धुमाहेडा</t>
+        </is>
+      </c>
+      <c r="G374" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="n">
+        <v>422000</v>
+      </c>
+      <c r="I374" s="2" t="n">
+        <v>190425.4</v>
+      </c>
+      <c r="J374" s="3" t="n">
+        <v>41038</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>42711</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C375" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D375" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E375" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F375" s="1" t="inlineStr">
+        <is>
+          <t>1718001092/WC/VB/YD/22012035337339 — Aangnwadi bhawan Roof Top Rain Water Harvesting Structure for Community dhoomaheda</t>
+        </is>
+      </c>
+      <c r="G375" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I375" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J375" s="3" t="n">
+        <v>46298</v>
+      </c>
+      <c r="K375" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C371" s="1" t="inlineStr">
+      <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
-      <c r="D371" s="1" t="inlineStr">
+      <c r="D376" s="1" t="inlineStr">
         <is>
           <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
-      <c r="E371" s="1" t="inlineStr">
+      <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
-      <c r="F371" s="1" t="inlineStr">
+      <c r="F376" s="1" t="inlineStr">
         <is>
           <t>/SK/96 — Bharat Nirman Rajeev Gandhi Sewa Kendra,DHOOMAHEDA</t>
         </is>
       </c>
-      <c r="G371" s="1" t="inlineStr">
+      <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H371" s="2" t="n">
+      <c r="H376" s="2" t="n">
         <v>1251000</v>
       </c>
-      <c r="I371" s="2" t="n">
+      <c r="I376" s="2" t="n">
         <v>772932.44</v>
       </c>
-      <c r="J371" s="3" t="n">
+      <c r="J376" s="3" t="n">
         <v>41463</v>
       </c>
-      <c r="K371" s="3" t="n">
+      <c r="K376" s="3" t="n">
         <v>43896</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>