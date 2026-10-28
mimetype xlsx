--- v1 (2026-10-27)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K376"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 17:20:33</t>
+          <t>Exported on: 2026-10-28 08:35:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -11986,86 +11986,86 @@
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46050</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6325116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130520386</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>46077</v>
+        <v>46323</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
@@ -12080,86 +12080,86 @@
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1718001092/IF/IAY/6421658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118492000</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>46079</v>
+        <v>46323</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">