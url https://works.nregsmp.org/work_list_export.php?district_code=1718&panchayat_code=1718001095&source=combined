--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K328"/>
+  <dimension ref="A1:K333"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:24:34</t>
+          <t>Exported on: 2026-10-24 19:40:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -996,51 +996,51 @@
       <c r="J26" s="3" t="n">
         <v>44302</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035357260 — RECHARGE PIT ON SHANTILAL WELL</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
@@ -1092,51 +1092,51 @@
       <c r="J28" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035577264 — JGSA Recharge pit nirman kailash ramnarsingh</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
@@ -1208,521 +1208,521 @@
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035610187 — Ek Bagiya Maa ke naam shg Champa bai w/o dayaram ambaram nanda bedwan</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>261747.23</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>62610</v>
+        <v>214310</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035610300 — Ek Bagiya Maa ke naam pushapa w/o jagdish jagdish ram lal bedawan</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>261747.23</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>50977</v>
+        <v>64477</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035610328 — Ek Bagiya Maa ke naam Ladkunwar w/o ramkishan ramkishan kashiram hukumchand krishna bedwan</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>261747.23</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>143886</v>
+        <v>153186</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035620627 — Ek Bagiya Maa ke Naam shg bhayak bai w/o jivanlal  jivanlal mohanlal bedwan</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>187218.54</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>48792</v>
+        <v>150092</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45921</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035620894 — Ek Bagiya Maa ke Naam shg Leela bai w/o prusotham prusotham jaganath bedwan</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>187218.54</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>56361</v>
+        <v>65961</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45921</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035625937 — Ek Bagiya Maa ke naam shg fuli bai w/o shitaram shitaram bagdiram bedwan</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>187218.54</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>113713</v>
+        <v>121813</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035633198 — Ek Bagiya Maa ke Naam shg sangita radhyashyam mangilal nanuram bedawan</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>147158</v>
+        <v>160658</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035634376 — Ek Bagiya Maa ke Naam shg Krishna bai w/o chandra shekhar chandra shekhar ratan lal bedawan</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>187219.33</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>60573</v>
+        <v>66573</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035634387 — Ek Bagiya Maa ke Naam shg Raju bai w/o nandkishore nandkishore champalal bedawan</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>187219.33</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>105429</v>
+        <v>110829</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035656266 — Ek Bagiya Maa ke Naam shg lalita bai w/o jagdish jagdish ratan lal bedawan</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>185685.69</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>115836</v>
+        <v>123336</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/22012035657644 — Ek Bagiya Maa Ke Naam shg seema bai w/o ishwar lal ishwar lal ramesh chandra bedawan</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>166277.24</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>59744</v>
+        <v>158944</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -5225,247 +5225,247 @@
       <c r="J113" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6103470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115882172</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>17511</v>
+        <v>19611</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6104014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151461117</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>18294</v>
+        <v>21594</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K115" s="3" t="n">
-        <v>46242</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6105458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117818135</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>14367</v>
+        <v>20667</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6105540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130789494</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>22197</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6105820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118057227</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>46136</v>
@@ -5517,78 +5517,80 @@
       <c r="J119" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6106663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115907168</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>14208</v>
+        <v>25308</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>46136</v>
       </c>
-      <c r="K120" s="3"/>
+      <c r="K120" s="3" t="n">
+        <v>46316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5613,100 +5615,100 @@
       <c r="J121" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6109376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117812904</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>18021</v>
+        <v>23421</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6110392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115881319</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>46136</v>
@@ -5758,296 +5760,296 @@
       <c r="J124" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6111935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115902783</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46232</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6113892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126812927</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6114950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117812848</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>23075</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6114974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126815515</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>17262</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6115179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115744473</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>16467</v>
+        <v>18567</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6115186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117819519</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46129</v>
@@ -6099,9480 +6101,9715 @@
       <c r="J131" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6157526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151311116</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>16989</v>
+        <v>21189</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>46242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1718001095/IF/IAY/6174022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126811665</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1718001095/IF/IAY/985911 — Construction of IAY House -IAY REG. NO. MP3564177</t>
+          <t>1718001095/IF/IAY/6269794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129450334</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>15328</v>
+        <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46321</v>
+      </c>
+      <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1718001095/LD/22012034246694 — Play Ground</t>
+          <t>1718001095/IF/IAY/6280600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151311462</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>286000</v>
+        <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>225003.8</v>
+        <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>42360</v>
-[...3 lines deleted...]
-      </c>
+        <v>46321</v>
+      </c>
+      <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1718001095/LD/3799420438 — शांतिधाम परिसर मे शेड निर्माण</t>
+          <t>1718001095/IF/IAY/6325383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117844098</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>491300</v>
+        <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>41549</v>
+        <v>46321</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1718001095/PG/9425887735 — Play Ground</t>
+          <t>1718001095/IF/IAY/6380574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117842767</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>286000</v>
+        <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>42360</v>
+        <v>46321</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034168725 — मनरेगाापचपरमेश्‍वरबेडावनii</t>
+          <t>1718001095/IF/IAY/985911 — Construction of IAY House -IAY REG. NO. MP3564177</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>159000</v>
+        <v>15480</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>138330</v>
+        <v>15328</v>
       </c>
       <c r="J138" s="3" t="n">
-        <v>41428</v>
+        <v>42868</v>
       </c>
       <c r="K138" s="3" t="n">
-        <v>42130</v>
+        <v>43209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034188591 — तृतीय पंचपरमेश्वर एवं मनरेगा सी सी व नाली कार्य</t>
+          <t>1718001095/LD/22012034246694 — Play Ground</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
-        <v>148185</v>
+        <v>286000</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>138464</v>
+        <v>225003.8</v>
       </c>
       <c r="J139" s="3" t="n">
-        <v>41645</v>
+        <v>42360</v>
       </c>
       <c r="K139" s="3" t="n">
-        <v>42547</v>
+        <v>42677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034199142 — आंतरिक मार्ग मुरम्मीकरण एवं नाली निर्माण</t>
+          <t>1718001095/LD/3799420438 — शांतिधाम परिसर मे शेड निर्माण</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>474000</v>
+        <v>491300</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>41666</v>
+        <v>41549</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034199164 — चतुर्थ पंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
+          <t>1718001095/PG/9425887735 — Play Ground</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
-        <v>124488</v>
+        <v>286000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>123736</v>
+        <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
-        <v>41657</v>
-[...3 lines deleted...]
-      </c>
+        <v>42360</v>
+      </c>
+      <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034199178 — पांचवी प्ंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
+          <t>1718001095/RC/22012034168725 — मनरेगाापचपरमेश्‍वरबेडावनii</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>124488</v>
+        <v>159000</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>98545</v>
+        <v>138330</v>
       </c>
       <c r="J142" s="3" t="n">
-        <v>41656</v>
+        <v>41428</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>42667</v>
+        <v>42130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034199180 — छटी पंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
+          <t>1718001095/RC/22012034188591 — तृतीय पंचपरमेश्वर एवं मनरेगा सी सी व नाली कार्य</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>124488</v>
+        <v>148185</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>122968</v>
+        <v>138464</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>41701</v>
+        <v>41645</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>42130</v>
+        <v>42547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034225711 — सातवी पंच पंचपरमेश्वर सी सी कार्य</t>
+          <t>1718001095/RC/22012034199142 — आंतरिक मार्ग मुरम्मीकरण एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>126000</v>
+        <v>474000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>117674</v>
+        <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>41843</v>
-[...3 lines deleted...]
-      </c>
+        <v>41666</v>
+      </c>
+      <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034228214 — आठवी पंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
+          <t>1718001095/RC/22012034199164 — चतुर्थ पंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
-        <v>126102</v>
+        <v>124488</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>0</v>
+        <v>123736</v>
       </c>
       <c r="J145" s="3" t="n">
-        <v>41788</v>
-[...1 lines deleted...]
-      <c r="K145" s="3"/>
+        <v>41657</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>42130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034287774 — PANCHPARMESHVAR CC ROAD NALI NIRMAD</t>
+          <t>1718001095/RC/22012034199178 — पांचवी प्ंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>96000</v>
+        <v>124488</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>92537</v>
+        <v>98545</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>42311</v>
+        <v>41656</v>
       </c>
       <c r="K146" s="3" t="n">
-        <v>42547</v>
+        <v>42667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034287778 — PANCHPARMESHWAR CC ROAD OR NALI NIRMAD</t>
+          <t>1718001095/RC/22012034199180 — छटी पंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
-        <v>0</v>
+        <v>124488</v>
       </c>
       <c r="I147" s="2" t="n">
-        <v>0</v>
+        <v>122968</v>
       </c>
       <c r="J147" s="3" t="n">
-        <v>42291</v>
-[...1 lines deleted...]
-      <c r="K147" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>42130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034289362 — panchparmeshvar-manrega</t>
+          <t>1718001095/RC/22012034225711 — सातवी पंच पंचपरमेश्वर सी सी कार्य</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>171344</v>
+        <v>126000</v>
       </c>
       <c r="I148" s="2" t="n">
-        <v>170654</v>
+        <v>117674</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>42326</v>
+        <v>41843</v>
       </c>
       <c r="K148" s="3" t="n">
-        <v>43286</v>
+        <v>42202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034302207 — मनरेगा  पंचपरमेश्‍वर  1</t>
+          <t>1718001095/RC/22012034228214 — आठवी पंचपरमेश्वर एवं मनरेगा सी सी कार्य</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>0</v>
+        <v>126102</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>42461</v>
+        <v>41788</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034302208 — मनरेगा  पंचपरमेश्‍वर   मदारीया चौक</t>
+          <t>1718001095/RC/22012034287774 — PANCHPARMESHVAR CC ROAD NALI NIRMAD</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>185028</v>
+        <v>96000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>184740</v>
+        <v>92537</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>42696</v>
+        <v>42311</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>43271</v>
+        <v>42547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034329689 — C C Road Nali nirman kailash ke ghar se purushottam ke ghar tak</t>
+          <t>1718001095/RC/22012034287778 — PANCHPARMESHWAR CC ROAD OR NALI NIRMAD</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>99082</v>
+        <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>48520</v>
+        <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>42799</v>
-[...3 lines deleted...]
-      </c>
+        <v>42291</v>
+      </c>
+      <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034335947 — CC Road</t>
+          <t>1718001095/RC/22012034289362 — panchparmeshvar-manrega</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>0</v>
+        <v>171344</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>0</v>
+        <v>170654</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K152" s="3"/>
+        <v>42326</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>43286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034340478 — सुदूर ग्राम सम्पर्क सड़क बेडावन  स्कूल के पास से भेरू महाराज के मंदिर तक</t>
+          <t>1718001095/RC/22012034302207 — मनरेगा  पंचपरमेश्‍वर  1</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
-        <v>1348000</v>
+        <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>845075.39</v>
+        <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>42898</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034348185 — C C ROAD NALI NIRMAD NAI AABADI</t>
+          <t>1718001095/RC/22012034302208 — मनरेगा  पंचपरमेश्‍वर   मदारीया चौक</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
-        <v>53500</v>
+        <v>185028</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>7912</v>
+        <v>184740</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>42951</v>
+        <v>42696</v>
       </c>
       <c r="K154" s="3" t="n">
-        <v>43036</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034349316 — ishvar mayaram ke ghar se gopal prabhulal ke ghar tak</t>
+          <t>1718001095/RC/22012034329689 — C C Road Nali nirman kailash ke ghar se purushottam ke ghar tak</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
-        <v>8828</v>
+        <v>99082</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>4128</v>
+        <v>48520</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>42961</v>
+        <v>42799</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034349317 — govind rathore ke ghar se shergandi gali tak</t>
+          <t>1718001095/RC/22012034335947 — CC Road</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>20866</v>
+        <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>9288</v>
+        <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42961</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034349319 — gopal prabhulal ke ghar se manful ke ghar tak</t>
+          <t>1718001095/RC/22012034340478 — सुदूर ग्राम सम्पर्क सड़क बेडावन  स्कूल के पास से भेरू महाराज के मंदिर तक</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>12038</v>
+        <v>1348000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>5160</v>
+        <v>845075.39</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42961</v>
+        <v>42898</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>43036</v>
+        <v>44026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034349323 — shantilal thavar ke ghar se babulal nayama ke ghar tak</t>
+          <t>1718001095/RC/22012034348185 — C C ROAD NALI NIRMAD NAI AABADI</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
-        <v>14160</v>
+        <v>53500</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>7052</v>
+        <v>7912</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>42985</v>
+        <v>42951</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034349324 — unhel road se mataji mandir tak</t>
+          <t>1718001095/RC/22012034349316 — ishvar mayaram ke ghar se gopal prabhulal ke ghar tak</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
-        <v>77842</v>
+        <v>8828</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>37840</v>
+        <v>4128</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>42996</v>
+        <v>42961</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365628 — sITALA MATA AOTALE KE SAMNE</t>
+          <t>1718001095/RC/22012034349317 — govind rathore ke ghar se shergandi gali tak</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>33150</v>
+        <v>20866</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>15810</v>
+        <v>9288</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>43038</v>
+        <v>42961</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>43530</v>
+        <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365630 — MOHANLAL NARAYAN BALAI KE GHAR SE KANKARDA ROAD TAK</t>
+          <t>1718001095/RC/22012034349319 — gopal prabhulal ke ghar se manful ke ghar tak</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
-        <v>19493</v>
+        <v>12038</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>18768</v>
+        <v>5160</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>43038</v>
+        <v>42961</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>43279</v>
+        <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365645 — nandram bhagawan ke ghar se sergandi gali tak</t>
+          <t>1718001095/RC/22012034349323 — shantilal thavar ke ghar se babulal nayama ke ghar tak</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>22035</v>
+        <v>14160</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>18792</v>
+        <v>7052</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>43222</v>
+        <v>42985</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>43285</v>
+        <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365650 — sarwanaroad se mangilal ke ghar tak</t>
+          <t>1718001095/RC/22012034349324 — unhel road se mataji mandir tak</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>68138</v>
+        <v>77842</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>58638</v>
+        <v>37840</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>43308</v>
+        <v>42996</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>43530</v>
+        <v>43036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365652 — MERJI KAPASIYA KE GHAR SE RATAN BAI MANGILAL KE GHAR TAK</t>
+          <t>1718001095/RC/22012034365628 — sITALA MATA AOTALE KE SAMNE</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>28815</v>
+        <v>33150</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>28362</v>
+        <v>15810</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>43215</v>
+        <v>43038</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>43531</v>
+        <v>43530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365654 — TARVANI PIPAL VALA CHOK</t>
+          <t>1718001095/RC/22012034365630 — MOHANLAL NARAYAN BALAI KE GHAR SE KANKARDA ROAD TAK</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>5513</v>
+        <v>19493</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>0</v>
+        <v>18768</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K165" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>43279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034365656 — LAXMINARAYAN NANDEDA KE GHAR SE SHANTIDHAM ROAD TAK</t>
+          <t>1718001095/RC/22012034365645 — nandram bhagawan ke ghar se sergandi gali tak</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>29520</v>
+        <v>22035</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>29232</v>
+        <v>18792</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>43315</v>
+        <v>43222</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>43530</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034374402 — CC Road</t>
+          <t>1718001095/RC/22012034365650 — sarwanaroad se mangilal ke ghar tak</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>0</v>
+        <v>68138</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>0</v>
+        <v>58638</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K167" s="3"/>
+        <v>43308</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>43530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034441613 — Cc road</t>
+          <t>1718001095/RC/22012034365652 — MERJI KAPASIYA KE GHAR SE RATAN BAI MANGILAL KE GHAR TAK</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>0</v>
+        <v>28815</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>0</v>
+        <v>28362</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K168" s="3"/>
+        <v>43215</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>43531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034443367 — C C ROAD NALI NIRAD nagchabutara chok se sarwana road tak</t>
+          <t>1718001095/RC/22012034365654 — TARVANI PIPAL VALA CHOK</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>25478</v>
+        <v>5513</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>23610</v>
+        <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
-        <v>43507</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034443373 — C C ROAD NALI NIMAD SERGANDI GALI</t>
+          <t>1718001095/RC/22012034365656 — LAXMINARAYAN NANDEDA KE GHAR SE SHANTIDHAM ROAD TAK</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>65175</v>
+        <v>29520</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>56030</v>
+        <v>29232</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>43514</v>
+        <v>43315</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>43661</v>
+        <v>43530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034443384 — C C ROAD NALI REPAIRING GOVERDHANLAL KANIRAM KE GHAR SE GOPAL KANIRAM KE GHAR TAK</t>
+          <t>1718001095/RC/22012034374402 — CC Road</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>2511</v>
+        <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034443392 — C C ROAD NALI REPAIRING RESHAM BAI KE GAHR SE SAMPAT BAI KE GHAR TAK</t>
+          <t>1718001095/RC/22012034441613 — Cc road</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>12240</v>
+        <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>11866</v>
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034448717 — C C ROAD NALI NIRMAN REPAIRING PATELDARWAJA SE ARUN SONI KE GHAR TAK</t>
+          <t>1718001095/RC/22012034443367 — C C ROAD NALI NIRAD nagchabutara chok se sarwana road tak</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>33780</v>
+        <v>25478</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>30870</v>
+        <v>23610</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>43533</v>
+        <v>43507</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>43661</v>
+        <v>43788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034449296 — C C ROAD NALI NIRMAD REPAIRING RAJENDRA KHAMORIYA KE GHAR SE RAMCHANDRA DOLI KE GHAR TAK</t>
+          <t>1718001095/RC/22012034443373 — C C ROAD NALI NIMAD SERGANDI GALI</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>41265</v>
+        <v>65175</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>34812</v>
+        <v>56030</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>43535</v>
+        <v>43514</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034449308 — C C ROAD NALI REPAIRING BADRILAL SHANKARLAL KE GHAR SE RANCHOD NARBA KE GHAR TAK</t>
+          <t>1718001095/RC/22012034443384 — C C ROAD NALI REPAIRING GOVERDHANLAL KANIRAM KE GHAR SE GOPAL KANIRAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>30855</v>
+        <v>2511</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>29544</v>
+        <v>2100</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>43535</v>
+        <v>43534</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034462756 — c c road nali repairing madariya chok se ghandhi chok tak</t>
+          <t>1718001095/RC/22012034443392 — C C ROAD NALI REPAIRING RESHAM BAI KE GAHR SE SAMPAT BAI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>27605</v>
+        <v>12240</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>28476</v>
+        <v>11866</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>43535</v>
+        <v>43534</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43661</v>
+        <v>43648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034462826 — c c road nali nirmad repairing punaji salitra ke ghar se ramprasad nayama ke ghar tak</t>
+          <t>1718001095/RC/22012034448717 — C C ROAD NALI NIRMAN REPAIRING PATELDARWAJA SE ARUN SONI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>8494</v>
+        <v>33780</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>7380</v>
+        <v>30870</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>43535</v>
+        <v>43533</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>43796</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034462928 — C C ROAD NALI NIRMAD REPAIRING RAJU BAI KE GHAR SE RADHESHYAM GEER KE GHAR TAK</t>
+          <t>1718001095/RC/22012034449296 — C C ROAD NALI NIRMAD REPAIRING RAJENDRA KHAMORIYA KE GHAR SE RAMCHANDRA DOLI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>4687</v>
+        <v>41265</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>4212</v>
+        <v>34812</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>43796</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034463053 — C C ROAD NALI NIRMAD REPAIRING MADARIYA CHOK SE NAGCHABUTRA CHOK TAK</t>
+          <t>1718001095/RC/22012034449308 — C C ROAD NALI REPAIRING BADRILAL SHANKARLAL KE GHAR SE RANCHOD NARBA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>34628</v>
+        <v>30855</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>32700</v>
+        <v>29544</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034463058 — c c road nali repairing nagu patwari ke ghar se kanhaiyalal ke ghar tak</t>
+          <t>1718001095/RC/22012034462756 — c c road nali repairing madariya chok se ghandhi chok tak</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>17208</v>
+        <v>27605</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>16004</v>
+        <v>28476</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>44025</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034463147 — C C ROAD NALI REPAIRING KAILASH MUNNALAL KE GHAR SE ISHVAR THANNA KE GHAR TAK</t>
+          <t>1718001095/RC/22012034462826 — c c road nali nirmad repairing punaji salitra ke ghar se ramprasad nayama ke ghar tak</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>20478</v>
+        <v>8494</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>19512</v>
+        <v>7380</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>43788</v>
+        <v>43796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034463154 — C C ROAD NALI REPAIRING BABULAL MADARIYA KE GHAR SE RAMCHANDRA RATHOR KE GHAR TAK</t>
+          <t>1718001095/RC/22012034462928 — C C ROAD NALI NIRMAD REPAIRING RAJU BAI KE GHAR SE RADHESHYAM GEER KE GHAR TAK</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>3999</v>
+        <v>4687</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>2088</v>
+        <v>4212</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>43661</v>
+        <v>43796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034463158 — C C ROAD NALI REPAIRING KAILASH SHANKARLAL KE GHAR SE KALA BAI SITARAM KE GHAR TAK</t>
+          <t>1718001095/RC/22012034463053 — C C ROAD NALI NIRMAD REPAIRING MADARIYA CHOK SE NAGCHABUTRA CHOK TAK</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>8159</v>
+        <v>34628</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>7380</v>
+        <v>32700</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>43788</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034506809 — nagu patwari ke ghar se hariram ramkisan ke ghar t</t>
+          <t>1718001095/RC/22012034463058 — c c road nali repairing nagu patwari ke ghar se kanhaiyalal ke ghar tak</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>6900</v>
+        <v>17208</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>6336</v>
+        <v>16004</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>43808</v>
+        <v>43535</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034509639 — SAMUDHAYIK BHAVAN SE ROAD TAK</t>
+          <t>1718001095/RC/22012034463147 — C C ROAD NALI REPAIRING KAILASH MUNNALAL KE GHAR SE ISHVAR THANNA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>37230</v>
+        <v>20478</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>36960</v>
+        <v>19512</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>43811</v>
+        <v>43535</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>44025</v>
+        <v>43788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034509646 — KACHRULAL SAVRUP KE GHAR SE RADHESHYAM  LAXMAN KE GHAR TAK</t>
+          <t>1718001095/RC/22012034463154 — C C ROAD NALI REPAIRING BABULAL MADARIYA KE GHAR SE RAMCHANDRA RATHOR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>24863</v>
+        <v>3999</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>24716</v>
+        <v>2088</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>43811</v>
+        <v>43535</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>44029</v>
+        <v>43661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034514666 — Cc road</t>
+          <t>1718001095/RC/22012034463158 — C C ROAD NALI REPAIRING KAILASH SHANKARLAL KE GHAR SE KALA BAI SITARAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>0</v>
+        <v>8159</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>0</v>
+        <v>7380</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>43764</v>
-[...1 lines deleted...]
-      <c r="K187" s="3"/>
+        <v>43535</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>43788</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034523704 — Pahuch marg  bedawan se shantidham tak</t>
+          <t>1718001095/RC/22012034506809 — nagu patwari ke ghar se hariram ramkisan ke ghar t</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>557958.02</v>
+        <v>6900</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>504903.14</v>
+        <v>6336</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>44197</v>
+        <v>43808</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>45203</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034524830 — cc road or nali nirman ghandhi chock bedawan</t>
+          <t>1718001095/RC/22012034509639 — SAMUDHAYIK BHAVAN SE ROAD TAK</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>16538</v>
+        <v>37230</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>20520</v>
+        <v>36960</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>44011</v>
+        <v>43811</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>44040</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034524835 — nali nirman mayaram kesuram ke ghar se bharat mangilal ke ghar tak</t>
+          <t>1718001095/RC/22012034509646 — KACHRULAL SAVRUP KE GHAR SE RADHESHYAM  LAXMAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>9900</v>
+        <v>24863</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>16140</v>
+        <v>24716</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>44107</v>
+        <v>43811</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>44458</v>
+        <v>44029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034524841 — cc road samudayik bhawan se egs school tak</t>
+          <t>1718001095/RC/22012034514666 — Cc road</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>31620</v>
+        <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>29640</v>
+        <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>44004</v>
-[...3 lines deleted...]
-      </c>
+        <v>43764</v>
+      </c>
+      <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034533185 — C c road nali nirman jagdish ke ghar se badrilal ke ghar tak</t>
+          <t>1718001095/RC/22012034523704 — Pahuch marg  bedawan se shantidham tak</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>31223</v>
+        <v>557958.02</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>33060</v>
+        <v>504903.14</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>44057</v>
+        <v>44197</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>44124</v>
+        <v>45203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034548885 — Gram panchayat chok c c or nali nirman</t>
+          <t>1718001095/RC/22012034524830 — cc road or nali nirman ghandhi chock bedawan</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>47798</v>
+        <v>16538</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>59840</v>
+        <v>20520</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>44171</v>
+        <v>44011</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>44458</v>
+        <v>44040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034575815 — c c road or nali nirman hariram ke ghar se panch bangla ki or</t>
+          <t>1718001095/RC/22012034524835 — nali nirman mayaram kesuram ke ghar se bharat mangilal ke ghar tak</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>71865</v>
+        <v>9900</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>71410</v>
+        <v>16140</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>44391</v>
+        <v>44107</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>44835</v>
+        <v>44458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034584111 — pachbangala se hariram ke ghar ki or</t>
+          <t>1718001095/RC/22012034524841 — cc road samudayik bhawan se egs school tak</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>52098</v>
+        <v>31620</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>56742</v>
+        <v>29640</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>44472</v>
+        <v>44004</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>44743</v>
+        <v>44114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034621942 — C C Road Nali Nirman gopal prabhulal ke ghar se kankarda Road tak</t>
+          <t>1718001095/RC/22012034533185 — C c road nali nirman jagdish ke ghar se badrilal ke ghar tak</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>42000</v>
+        <v>31223</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>41268</v>
+        <v>33060</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>44909</v>
+        <v>44057</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>44950</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034645947 — C C Road Nali Nirman patel darwaja se choudhary darwaja tak</t>
+          <t>1718001095/RC/22012034548885 — Gram panchayat chok c c or nali nirman</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>70000</v>
+        <v>47798</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>33712</v>
+        <v>59840</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>45367</v>
+        <v>44171</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>45526</v>
+        <v>44458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/22012034667694 — c c road repairing bagdiram ke ghar se dinesh ke ghar tak bedawan</t>
+          <t>1718001095/RC/22012034575815 — c c road or nali nirman hariram ke ghar se panch bangla ki or</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>69000</v>
+        <v>71865</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>33845</v>
+        <v>71410</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>45206</v>
+        <v>44391</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>45288</v>
+        <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RC/8 — मनरेगा+पंचपरमेश्‍वर सीसी व नाली निर्माण कार्य १.७५</t>
+          <t>1718001095/RC/22012034584111 — pachbangala se hariram ke ghar ki or</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>175000</v>
+        <v>52098</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>167288</v>
+        <v>56742</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>41182</v>
+        <v>44472</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>41485</v>
+        <v>44743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183658 — रतनलाल भुवान शौचालय</t>
+          <t>1718001095/RC/22012034621942 — C C Road Nali Nirman gopal prabhulal ke ghar se kankarda Road tak</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>4400</v>
+        <v>42000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>4388</v>
+        <v>41268</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>41645</v>
+        <v>44909</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>42175</v>
+        <v>44950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183677 — पुरोषत्तम जगन्नाथ शौचालय</t>
+          <t>1718001095/RC/22012034645947 — C C Road Nali Nirman patel darwaja se choudhary darwaja tak</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>4400</v>
+        <v>70000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>4388</v>
+        <v>33712</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>41645</v>
+        <v>45367</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>42130</v>
+        <v>45526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183680 — संपतबाई बालचन्द शौचालय</t>
+          <t>1718001095/RC/22012034667694 — c c road repairing bagdiram ke ghar se dinesh ke ghar tak bedawan</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>4400</v>
+        <v>69000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>4388</v>
+        <v>33845</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>41645</v>
+        <v>45206</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>42175</v>
+        <v>45288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183681 — कैलाश केशुराम शौचालय</t>
+          <t>1718001095/RC/8 — मनरेगा+पंचपरमेश्‍वर सीसी व नाली निर्माण कार्य १.७५</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>4400</v>
+        <v>175000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>4388</v>
+        <v>167288</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>41645</v>
+        <v>41182</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>42175</v>
+        <v>41485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183683 — हरीराम बद्रीलाल शौचालय</t>
+          <t>1718001095/RS/22012034183658 — रतनलाल भुवान शौचालय</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>42175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183686 — कनीराम बद्रीलाल शौचालय</t>
+          <t>1718001095/RS/22012034183677 — पुरोषत्तम जगन्नाथ शौचालय</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>42175</v>
+        <v>42130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183688 — कालुराम पुरोषत्तम शौचालय</t>
+          <t>1718001095/RS/22012034183680 — संपतबाई बालचन्द शौचालय</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K206" s="3"/>
+        <v>41645</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183689 — अंबाराम राधाकिशन शौचालय</t>
+          <t>1718001095/RS/22012034183681 — कैलाश केशुराम शौचालय</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K207" s="3"/>
+        <v>41645</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183692 — सुगनबाई धन्नालाल शौचालय</t>
+          <t>1718001095/RS/22012034183683 — हरीराम बद्रीलाल शौचालय</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>5400</v>
+        <v>4388</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>41802</v>
+        <v>41645</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>42175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034183693 — मनफुल धुलजी शौचालय</t>
+          <t>1718001095/RS/22012034183686 — कनीराम बद्रीलाल शौचालय</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>41645</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>42175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197086 — क्रष्णाबाई भंवरलाल शौचालय</t>
+          <t>1718001095/RS/22012034183688 — कालुराम पुरोषत्तम शौचालय</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197087 — रामप्रसाद काशीराम शौचालय</t>
+          <t>1718001095/RS/22012034183689 — अंबाराम राधाकिशन शौचालय</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197121 — रामलाल मांगीलाल शौचालय</t>
+          <t>1718001095/RS/22012034183692 — सुगनबाई धन्नालाल शौचालय</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>41802</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>42175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197124 — विष्णु मांगीलाल शौचालय</t>
+          <t>1718001095/RS/22012034183693 — मनफुल धुलजी शौचालय</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K213" s="3"/>
+        <v>41645</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197132 — बाबुलाल नानुराम शौचालय</t>
+          <t>1718001095/RS/22012034197086 — क्रष्णाबाई भंवरलाल शौचालय</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197133 — नन्दकिशोर रामनरसिंह शौचालय</t>
+          <t>1718001095/RS/22012034197087 — रामप्रसाद काशीराम शौचालय</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197136 — प्रभुलाल कनीराम शौचालय</t>
+          <t>1718001095/RS/22012034197121 — रामलाल मांगीलाल शौचालय</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197147 — हरिराम रामसुख शौचालय</t>
+          <t>1718001095/RS/22012034197124 — विष्णु मांगीलाल शौचालय</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197183 — भेरुलाल कचरुलाल शौचालय</t>
+          <t>1718001095/RS/22012034197132 — बाबुलाल नानुराम शौचालय</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K218" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K218" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197187 — सावित्रीबाई उर्फ श्यामुबाई भेरुलाल</t>
+          <t>1718001095/RS/22012034197133 — नन्दकिशोर रामनरसिंह शौचालय</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197193 — सिध्दनाथ अमराजी शौचालय</t>
+          <t>1718001095/RS/22012034197136 — प्रभुलाल कनीराम शौचालय</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034197198 — भगवानलाल फतेराम शौचालय</t>
+          <t>1718001095/RS/22012034197147 — हरिराम रामसुख शौचालय</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034219993 — मांगीलाल रामचंद्र शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034197183 — भेरुलाल कचरुलाल शौचालय</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034219996 — बालकृष्ण बालमुकुन्द शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034197187 — सावित्रीबाई उर्फ श्यामुबाई भेरुलाल</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034219997 — राजेंद्र कुमार बालमुकुन्द शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034197193 — सिध्दनाथ अमराजी शौचालय</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220000 — परमानन्द फूलचंद  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034197198 — भगवानलाल फतेराम शौचालय</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K225" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220006 — भागु बाई भेरुलाल  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034219993 — मांगीलाल रामचंद्र शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220010 — राधाबाई रामप्रकाश शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034219996 — बालकृष्ण बालमुकुन्द शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220016 — कन्हैयालाल केसूराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034219997 — राजेंद्र कुमार बालमुकुन्द शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220017 — बद्रीलाल बगदीराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220000 — परमानन्द फूलचंद  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220022 — मोतीराम दयाराम  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220006 — भागु बाई भेरुलाल  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220023 — रमेश छोगालाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220010 — राधाबाई रामप्रकाश शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220031 — फ़तेराम केसूराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220016 — कन्हैयालाल केसूराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220032 — पूनमचंद दोला शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220017 — बद्रीलाल बगदीराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220034 — दुर्गाबाई कन्हैयालाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220022 — मोतीराम दयाराम  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220035 — रणछोड़ नरवा शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220023 — रमेश छोगालाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220036 — सरजूबाई भेरुलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220031 — फ़तेराम केसूराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220038 — बालू नरबा शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220032 — पूनमचंद दोला शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220039 — भेरुलाल रतनलाल  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220034 — दुर्गाबाई कन्हैयालाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220041 — नागुराम उंकारलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220035 — रणछोड़ नरवा शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220043 — भेरुलाल कचरूलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220036 — सरजूबाई भेरुलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220044 — अमृतलाल कचरूलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220038 — बालू नरबा शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K241" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220047 — भागूबाई बंसीलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220039 — भेरुलाल रतनलाल  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220049 — थावरजी  रणछोड़  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220041 — नागुराम उंकारलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220051 — जुगलकिशोर  हीरालाल  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220043 — भेरुलाल कचरूलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K244" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220053 — रमेश रामनारायण शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220044 — अमृतलाल कचरूलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220055 — रंजीत रामनारायण शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220047 — भागूबाई बंसीलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220547 — कैलाश बगदीराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220049 — थावरजी  रणछोड़  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220548 — भूलीबाई रामचंद्र शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220051 — जुगलकिशोर  हीरालाल  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220549 — रामकन्या मदनलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220053 — रमेश रामनारायण शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220550 — राधेश्याम रतनलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220055 — रंजीत रामनारायण शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220551 — राधेश्याम लालाजी शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220547 — कैलाश बगदीराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220552 — जगदीश मायाराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220548 — भूलीबाई रामचंद्र शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220557 — कचरूलाल गंगाराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220549 — रामकन्या मदनलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220575 — रुगनाथ कन्हैयालाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220550 — राधेश्याम रतनलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220578 — प्रकाश भेरुलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220551 — राधेश्याम लालाजी शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220579 — लीलाबाई सीताराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220552 — जगदीश मायाराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220580 — ईश्वरलाल शंकरलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220557 — कचरूलाल गंगाराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220581 — रमेश दोला शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220575 — रुगनाथ कन्हैयालाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220583 — श्यामलाल नाथूजी शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220578 — प्रकाश भेरुलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220584 — श्यामलाल नानूराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220579 — लीलाबाई सीताराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41131</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220586 — अर्जुन रामस्वरूप शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220580 — ईश्वरलाल शंकरलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220587 — जगदीश कन्हैयालाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220581 — रमेश दोला शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>41137</v>
+        <v>41131</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220588 — बंशीलाल भुराजी शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220583 — श्यामलाल नाथूजी शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220590 — बाबूलाल शंकरलाल शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220584 — श्यामलाल नानूराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220649 — मांगीलाल केसूराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220586 — अर्जुन रामस्वरूप शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220651 — रमेश बगदीराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220587 — जगदीश कन्हैयालाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>41131</v>
+        <v>41137</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220652 — राजाराम भगीरथ शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220588 — बंशीलाल भुराजी शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220653 — शोभाराम जीतराम  शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220590 — बाबूलाल शंकरलाल शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220654 — शिणारायण केसूराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220649 — मांगीलाल केसूराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220705 — भेरुलाल सिधनाथ शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220651 — रमेश बगदीराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220706 — सिद्धनाथ हरचंद शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220652 — राजाराम भगीरथ शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41137</v>
+        <v>41131</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220707 — प्रकाश रामचंद्र शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220653 — शोभाराम जीतराम  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220709 — बद्रीलाल नानूराम शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220654 — शिणारायण केसूराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>41802</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034220713 — रामलाल कस्तूरचंद शौचालय निर्माण</t>
+          <t>1718001095/RS/22012034220705 — भेरुलाल सिधनाथ शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>41131</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034350670 — सुदूर ग्राम सम्पर्क सड़क  बेडावन हाईस्कूल से भेरू महाराज के मंदिर तक दल्लाहेडा की ओर</t>
+          <t>1718001095/RS/22012034220706 — सिद्धनाथ हरचंद शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>1348000</v>
+        <v>5400</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42848</v>
+        <v>41137</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034554106 — MA KI BAGHIA BEDAWAN SHALA PRANGAN</t>
+          <t>1718001095/RS/22012034220707 — प्रकाश रामचंद्र शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>5164.08</v>
+        <v>5400</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K276" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034570900 — nali nirman hariram ke ghar se panch bangala ki or</t>
+          <t>1718001095/RS/22012034220709 — बद्रीलाल नानूराम शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>41802</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>42175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034585622 — सामुदायिक स्वच्छता परिसर ग्राम पंचायत बेडावन</t>
+          <t>1718001095/RS/22012034220713 — रामलाल कस्तूरचंद शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>88000</v>
+        <v>5400</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>44934</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44517</v>
-[...3 lines deleted...]
-      </c>
+        <v>41131</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034585656 — nali nirman hariram ke ghar se panch bangala ki or</t>
+          <t>1718001095/RS/22012034350670 — सुदूर ग्राम सम्पर्क सड़क  बेडावन हाईस्कूल से भेरू महाराज के मंदिर तक दल्लाहेडा की ओर</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>1348000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44424</v>
+        <v>42848</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034585670 — nali nirman hariram ke ghar se panch bangala ki or</t>
+          <t>1718001095/RS/22012034554106 — MA KI BAGHIA BEDAWAN SHALA PRANGAN</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>24000</v>
+        <v>5164.08</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12363</v>
+        <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>44516</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034613870 — nadef nirman nai abadi bedawan</t>
+          <t>1718001095/RS/22012034570900 — nali nirman hariram ke ghar se panch bangala ki or</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034613881 — nadef nirman anganwadi bhavan ke pass bedawan</t>
+          <t>1718001095/RS/22012034585622 — सामुदायिक स्वच्छता परिसर ग्राम पंचायत बेडावन</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>0</v>
+        <v>88000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>44934</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K282" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K282" s="3" t="n">
+        <v>45535</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034613893 — nadef nirman anganwadi kankarda road bedawan</t>
+          <t>1718001095/RS/22012034585656 — nali nirman hariram ke ghar se panch bangala ki or</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034613901 — nadef nirman main road  bedawan</t>
+          <t>1718001095/RS/22012034585670 — nali nirman hariram ke ghar se panch bangala ki or</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>12363</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>45091</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034613938 — nadef nirman hariram ke ghar ke pass</t>
+          <t>1718001095/RS/22012034613870 — nadef nirman nai abadi bedawan</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034654881 — nali nirman ramnarsingh ke ghar se panchpangala ki or</t>
+          <t>1718001095/RS/22012034613881 — nadef nirman anganwadi bhavan ke pass bedawan</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>80000</v>
+        <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>29376</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012034700045 — Nali nirman Bedawan nirbhayram ke ghar ke pass pani ki tanki</t>
+          <t>1718001095/RS/22012034613893 — nadef nirman anganwadi kankarda road bedawan</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>1547</v>
+        <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012035117538 — nali nirman swagat dwar ke pass bedawan</t>
+          <t>1718001095/RS/22012034613901 — nadef nirman main road  bedawan</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>26212</v>
+        <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>13100</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012035117693 — nali nirman panchayat bhavan se dallaheda road tak bedawan</t>
+          <t>1718001095/RS/22012034613938 — nadef nirman hariram ke ghar ke pass</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>93482</v>
+        <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>44583</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1718001095/RS/22012035126901 — nali nirman ramesh devilal ke ghar se sarwana road puliya tak</t>
+          <t>1718001095/RS/22012034654881 — nali nirman ramnarsingh ke ghar se panchpangala ki or</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>119259</v>
+        <v>80000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>80661</v>
+        <v>29376</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45367</v>
+        <v>44708</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>45779</v>
+        <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034527262 — Nala traching bedawan</t>
+          <t>1718001095/RS/22012034700045 — Nali nirman Bedawan nirbhayram ke ghar ke pass pani ki tanki</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>107943.86</v>
+        <v>24000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>83450</v>
+        <v>1547</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>43907</v>
+        <v>45206</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>44025</v>
+        <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034555989 — Parcolation tank nirman bedawan</t>
+          <t>1718001095/RS/22012035117538 — nali nirman swagat dwar ke pass bedawan</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>329962.02</v>
+        <v>26212</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>213906</v>
+        <v>13100</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44267</v>
+        <v>45206</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>44469</v>
+        <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034582941 — Recharge pond bedawan</t>
+          <t>1718001095/RS/22012035117693 — nali nirman panchayat bhavan se dallaheda road tak bedawan</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>332962.02</v>
+        <v>93482</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>44583</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>45379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034618071 — Sokta gadda Kakrda road bedawan G P Bedawan</t>
+          <t>1718001095/RS/22012035126901 — nali nirman ramesh devilal ke ghar se sarwana road puliya tak</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>0</v>
+        <v>119259</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>0</v>
+        <v>80661</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>45779</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034618072 — Sokta gadda panch bangla bedawan G P Bedawan</t>
+          <t>1718001095/WC/22012034527262 — Nala traching bedawan</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>107943.86</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>83450</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>43907</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>44025</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034624465 — cheak dam ghanshyam durgalal ji ke khet ke pass</t>
+          <t>1718001095/WC/22012034555989 — Parcolation tank nirman bedawan</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>0</v>
+        <v>329962.02</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>213906</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44218</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>44267</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>44469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034658438 — Sokhta Gadda Gram Panchayat</t>
+          <t>1718001095/WC/22012034582941 — Recharge pond bedawan</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44300</v>
+        <v>44058</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034694009 — nala traching bedawan durgalal ke khet se ghanshym ke khet tak</t>
+          <t>1718001095/WC/22012034618071 — Sokta gadda Kakrda road bedawan G P Bedawan</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>333749.25</v>
+        <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>115271</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44357</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034737115 — sokta gadda kankada road g p bedawan</t>
+          <t>1718001095/WC/22012034618072 — Sokta gadda panch bangla bedawan G P Bedawan</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44300</v>
+        <v>44218</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034737138 — sokta gadda kankada road g p bedawan</t>
+          <t>1718001095/WC/22012034624465 — cheak dam ghanshyam durgalal ji ke khet ke pass</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44300</v>
+        <v>44218</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034784417 — Sokta gadda nirman main road Bedawan</t>
+          <t>1718001095/WC/22012034658438 — Sokhta Gadda Gram Panchayat</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>10044</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44459</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034786851 — Sokta gadda bedawan</t>
+          <t>1718001095/WC/22012034694009 — nala traching bedawan durgalal ke khet se ghanshym ke khet tak</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>14467.3</v>
+        <v>333749.25</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>6642</v>
+        <v>115271</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44481</v>
+        <v>44357</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>44841</v>
+        <v>44711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034786855 — CTR Roof water harvesting bedawam</t>
+          <t>1718001095/WC/22012034737115 — sokta gadda kankada road g p bedawan</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>12005.33</v>
+        <v>14467.3</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44479</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034834996 — Sokta gadda gram panchyat Bedawan 1</t>
+          <t>1718001095/WC/22012034737138 — sokta gadda kankada road g p bedawan</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>5970</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44479</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034834998 — Sokta gadda gram panchyat Bedawan 2</t>
+          <t>1718001095/WC/22012034784417 — Sokta gadda nirman main road Bedawan</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>3894</v>
+        <v>10044</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44479</v>
+        <v>44459</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>44650</v>
+        <v>44599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835003 — Sokta gadda gram panchyat Bedawan 3</t>
+          <t>1718001095/WC/22012034786851 — Sokta gadda bedawan</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>2796</v>
+        <v>6642</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44479</v>
+        <v>44481</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>44650</v>
+        <v>44841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835007 — Sokta gadda gram panchyat Bedawan 4</t>
+          <t>1718001095/WC/22012034786855 — CTR Roof water harvesting bedawam</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>14467.3</v>
+        <v>12005.33</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>2556</v>
+        <v>2316</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>44479</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>44599</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835011 — Sokta gadda gram panchyat Bedawan 5</t>
+          <t>1718001095/WC/22012034834996 — Sokta gadda gram panchyat Bedawan 1</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>1685</v>
+        <v>5970</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>44479</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>44599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835016 — Sokta gadda gram panchyat Bedawan 6</t>
+          <t>1718001095/WC/22012034834998 — Sokta gadda gram panchyat Bedawan 2</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>3894</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>44479</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>44650</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835018 — Sokta gadda gram panchyat Bedawan 7</t>
+          <t>1718001095/WC/22012034835003 — Sokta gadda gram panchyat Bedawan 3</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>2796</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44455</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>44479</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>44650</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835022 — Sokta gadda gram panchyat Bedawan 8</t>
+          <t>1718001095/WC/22012034835007 — Sokta gadda gram panchyat Bedawan 4</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>2556</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>44455</v>
-[...1 lines deleted...]
-      <c r="K311" s="3"/>
+        <v>44479</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>44599</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835033 — Sokta gadda gram panchyat Bedawan 9</t>
+          <t>1718001095/WC/22012034835011 — Sokta gadda gram panchyat Bedawan 5</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>1685</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>44455</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>44479</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>44599</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034835042 — Sokta gadda gram panchyat Bedawan 10</t>
+          <t>1718001095/WC/22012034835016 — Sokta gadda gram panchyat Bedawan 6</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44455</v>
+        <v>44424</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034846069 — sokta gadda bedawan 11</t>
+          <t>1718001095/WC/22012034835018 — Sokta gadda gram panchyat Bedawan 7</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44424</v>
+        <v>44455</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850941 — Sokta gadda g p Bedawan 12</t>
+          <t>1718001095/WC/22012034835022 — Sokta gadda gram panchyat Bedawan 8</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44424</v>
+        <v>44455</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850947 — Sokta gadda g p Bedawan 13</t>
+          <t>1718001095/WC/22012034835033 — Sokta gadda gram panchyat Bedawan 9</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44424</v>
+        <v>44455</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850951 — Sokta gadda g p Bedawan 14</t>
+          <t>1718001095/WC/22012034835042 — Sokta gadda gram panchyat Bedawan 10</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>44424</v>
+        <v>44455</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850958 — Sokta gadda g p Bedawan 15</t>
+          <t>1718001095/WC/22012034846069 — sokta gadda bedawan 11</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850966 — Sokta gadda g p Bedawan 16</t>
+          <t>1718001095/WC/22012034850941 — Sokta gadda g p Bedawan 12</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850975 — Sokta gadda g p Bedawan 17</t>
+          <t>1718001095/WC/22012034850947 — Sokta gadda g p Bedawan 13</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034850978 — Sokta gadda g p Bedawan 18</t>
+          <t>1718001095/WC/22012034850951 — Sokta gadda g p Bedawan 14</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034872582 — cheak dem nirman gram panchayat bedawan  ghanshyam ke khet ke pass</t>
+          <t>1718001095/WC/22012034850958 — Sokta gadda g p Bedawan 15</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012034872583 — cheak dem nirman gram panchayat bedawan  ghanshyam ke khet ke pass</t>
+          <t>1718001095/WC/22012034850966 — Sokta gadda g p Bedawan 16</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012035004281 — Nala traching Bedawan</t>
+          <t>1718001095/WC/22012034850975 — Sokta gadda g p Bedawan 17</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44789</v>
+        <v>44424</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012035004282 — Nala traching Bedawan</t>
+          <t>1718001095/WC/22012034850978 — Sokta gadda g p Bedawan 18</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44789</v>
+        <v>44424</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012035004283 — Nala traching Bedawan</t>
+          <t>1718001095/WC/22012034872582 — cheak dem nirman gram panchayat bedawan  ghanshyam ke khet ke pass</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44789</v>
+        <v>44424</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1718001095/WC/22012035004456 — Nala traching Bedawan sarwana road se shantidham ki or</t>
+          <t>1718001095/WC/22012034872583 — cheak dem nirman gram panchayat bedawan  ghanshyam ke khet ke pass</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>491245.49</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>100288.59</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44902</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KHACHAROD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D328" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E328" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F328" s="1" t="inlineStr">
+        <is>
+          <t>1718001095/WC/22012035004281 — Nala traching Bedawan</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K328" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D329" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E329" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F329" s="1" t="inlineStr">
+        <is>
+          <t>1718001095/WC/22012035004282 — Nala traching Bedawan</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K329" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C330" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D330" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E330" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F330" s="1" t="inlineStr">
+        <is>
+          <t>1718001095/WC/22012035004283 — Nala traching Bedawan</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K330" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D331" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E331" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F331" s="1" t="inlineStr">
+        <is>
+          <t>1718001095/WC/22012035004456 — Nala traching Bedawan sarwana road se shantidham ki or</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="n">
+        <v>491245.49</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>100288.59</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>44902</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>46019</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C328" s="1" t="inlineStr">
+      <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D328" s="1" t="inlineStr">
+      <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
-      <c r="E328" s="1" t="inlineStr">
+      <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F328" s="1" t="inlineStr">
+      <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1718001095/WC/22012035140961 — nala traching gahnshyam ke khet se kailash patel  ke khet ki or</t>
         </is>
       </c>
-      <c r="G328" s="1" t="inlineStr">
+      <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H328" s="2" t="n">
+      <c r="H332" s="2" t="n">
         <v>289789.08</v>
       </c>
-      <c r="I328" s="2" t="n">
+      <c r="I332" s="2" t="n">
         <v>5042</v>
       </c>
-      <c r="J328" s="3" t="n">
+      <c r="J332" s="3" t="n">
         <v>45206</v>
       </c>
-      <c r="K328" s="3"/>
+      <c r="K332" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>KHACHAROD</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D333" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E333" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F333" s="1" t="inlineStr">
+        <is>
+          <t>1718001095/WC/VB/YD/22012035337342 — Panchyat bhawan bedawan Roof Top Rain Water Harvesting Structure for Community bedawan</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>46298</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>