--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K144"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:05:38</t>
+          <t>Exported on: 2026-10-23 15:11:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -561,98 +561,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1718006013/DP/22012034624662 — सामुदायिक वृक्षा रोपण कार्य शांतिधाम माधोपुरा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1718006013/DP/22012034625140 — वृक्षा रोपण कार्य शांतिधाम माधोपुरा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>98518.3</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45602</v>
@@ -967,145 +967,145 @@
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035636011 — EK BAGIYA MAA KE NAAM SUGAN BAI UMASHANKAR MADHOPURA  SHG CODE 170028588459</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>54639.62</v>
+        <v>58002.56</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035636014 — EK BAGIYA MAA KE NAAM TARA BAI RAJENDRA MADHOPURA SHG CODE 170028588459</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>139628.96</v>
+        <v>147366.76</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035636018 — EK BAGIYA MAA KE NAAM RUKHMA BAI RAJENDRA MADHOPURA SHG CODE 170028588459</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>134357.96</v>
+        <v>143406.72</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -1202,51 +1202,51 @@
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035648083 — EK BAGIYA MAA KE NAAM TULSA BAI PANNALAL MADHOPURA SHG CODE 17005421753</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>197235.13</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>92801</v>
+        <v>98224.88</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -2352,98 +2352,98 @@
       <c r="J54" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/IAY/92957 — Construction of IAY House -IAY REG. NO. MP-18-006-013-001/33</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>42200</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/IAY/93704 — Construction of IAY House -IAY REG. NO. MP-18-006-013-001/31</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>42278</v>
@@ -4447,51 +4447,51 @@
       <c r="J97" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1718006013/RC/22012034831374 — cement concret ki nali nirmand masjid se lagakr yunush k ghar ki or madhopura</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>84000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45567</v>
@@ -4931,51 +4931,51 @@
       <c r="J107" s="3" t="n">
         <v>44922</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>45427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1718006013/RS/22012035131040 — nali nirmand nurhusan k ghar se fidahusan k ghar madhopura</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45451</v>
@@ -5072,51 +5072,51 @@
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1718006013/RS/22012035131043 — nali nirmand laxman k ghar se isarail k ghar ki or madhopura</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45451</v>