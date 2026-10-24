--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 17:39:30</t>
+          <t>Exported on: 2026-10-24 03:57:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: UJJAIN</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1718006013/DP/22012034624662 — सामुदायिक वृक्षा रोपण कार्य शांतिधाम माधोपुरा</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1718006013/DP/22012034625140 — वृक्षा रोपण कार्य शांतिधाम माधोपुरा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45602</v>
@@ -436,145 +436,145 @@
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035636011 — EK BAGIYA MAA KE NAAM SUGAN BAI UMASHANKAR MADHOPURA  SHG CODE 170028588459</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>4326</v>
+        <v>7688.94</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035636014 — EK BAGIYA MAA KE NAAM TARA BAI RAJENDRA MADHOPURA SHG CODE 170028588459</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>3962</v>
+        <v>11699.8</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035636018 — EK BAGIYA MAA KE NAAM RUKHMA BAI RAJENDRA MADHOPURA SHG CODE 170028588459</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>6263.88</v>
+        <v>15312.64</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -624,264 +624,264 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/22012035648083 — EK BAGIYA MAA KE NAAM TULSA BAI PANNALAL MADHOPURA SHG CODE 17005421753</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>197235.13</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>5423.88</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/IAY/92957 — Construction of IAY House -IAY REG. NO. MP-18-006-013-001/33</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>42200</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1718006013/IF/IAY/93704 — Construction of IAY House -IAY REG. NO. MP-18-006-013-001/31</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>42278</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1718006013/RC/22012034831374 — cement concret ki nali nirmand masjid se lagakr yunush k ghar ki or madhopura</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>84000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1718006013/RS/22012035131040 — nali nirmand nurhusan k ghar se fidahusan k ghar madhopura</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BADNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1718006013/RS/22012035131043 — nali nirmand laxman k ghar se isarail k ghar ki or madhopura</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>88000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45451</v>