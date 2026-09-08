--- v0 (2026-09-07)
+++ v1 (2026-09-08)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K11"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 22:09:02</t>
+          <t>Exported on: 2026-09-08 21:13:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">