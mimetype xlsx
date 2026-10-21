--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K228"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 04:54:11</t>
+          <t>Exported on: 2026-10-21 10:31:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -463,51 +463,51 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of workshed for Livelihood activity (Grps) / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of workshed for Livelihood activity (Grps) / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719005013/AV/22012034576679 — Construction of workshed for livelihood activity for groups (Segrigation shed) GP Tukrana</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>580135.28</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>276736.53</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44595</v>
@@ -698,73 +698,73 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1719005013/DP/22012034589132 — Vasudha Vandan- Amrit Vatika (75) Gram Panchayat Tukrana</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>11157</v>
+        <v>11457</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45185</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
@@ -792,98 +792,98 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1719005013/FP/22012034639533 — Flood Controal Retaining wall Shantidham k pas Tukrana</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>618178.16</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>6</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1719005013/IC/22012034886624 — Samudayik Koop Nirman karya Goye me GP Tukrana</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45567</v>
@@ -1893,51 +1893,51 @@
       <c r="J45" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/22012035469996 — Dug well richarge pit gitabai / ganpat ji tukrana</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
@@ -3359,51 +3359,51 @@
       <c r="J75" s="3" t="n">
         <v>42774</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/36229 — Construction of IAY House -IAY REG. NO. MP-19-005-013-001/14</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>42325</v>
@@ -4288,51 +4288,51 @@
       <c r="J94" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/4741799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113626706</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>17982</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45631</v>
@@ -4386,51 +4386,51 @@
       <c r="J96" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>45962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/48460 — Construction of IAY House -IAY REG. NO. MP-19-005-013-001/13</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>42342</v>
@@ -4531,126 +4531,126 @@
       <c r="J99" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5357580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119830759</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>17916</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5358657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114710116</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>18270</v>
+        <v>23253</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K101" s="3" t="n">
-        <v>46243</v>
+        <v>46298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
@@ -4921,100 +4921,100 @@
       <c r="J107" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5371830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122467103</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K108" s="3" t="n">
-        <v>46259</v>
+        <v>46298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5373552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120351665</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45801</v>
@@ -5117,98 +5117,98 @@
       <c r="J111" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5376433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132474812</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5377118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115177030</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45781</v>
@@ -5260,73 +5260,73 @@
       <c r="J114" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5378915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120350730</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
-        <v>16182</v>
+        <v>23082</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5356,78 +5356,80 @@
       <c r="J116" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5662668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120350136</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>16182</v>
+        <v>23682</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45930</v>
       </c>
-      <c r="K117" s="3"/>
+      <c r="K117" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5452,194 +5454,194 @@
       <c r="J118" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5687238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115176919</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>10701</v>
+        <v>14601</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5797160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114709270</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5797686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120351418</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/5797862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115177289</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45913</v>
@@ -5938,51 +5940,51 @@
       <c r="J128" s="3" t="n">
         <v>43089</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>43906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/IAY/94084 — Construction of IAY House -IAY REG. NO. MP-19-005-013-001/03</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>42308</v>
@@ -7386,51 +7388,51 @@
       <c r="J158" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1719005013/RC/22012034848473 — dud deri se bherulal ke makan tak cc road tukrana</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>97000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>83781</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>46024</v>
@@ -10109,51 +10111,51 @@
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1719005013/WC/22012035232614 — Construction of Percolation tank Tukrana Pahadi ke niche</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>701044.38</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45567</v>
@@ -10683,51 +10685,51 @@
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1719005013/WH/22012034939052 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45030</v>