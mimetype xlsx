--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K254"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 14:45:56</t>
+          <t>Exported on: 2026-10-19 19:11:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2254,145 +2254,145 @@
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/22012035595467 — Ek Bagiya Maa ke Naam REENA BAI AHIRWAR</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>273473.28</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>117639</v>
+        <v>124839</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/22012035603587 — Ek bagiya maa k naam sushmitha Bai</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>116197.1</v>
+        <v>123397.1</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/22012035603592 — Ek bagiya maa k naam sanju Bai</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>112543.1</v>
+        <v>120043.1</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -2442,51 +2442,51 @@
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/22012035605708 — Ek bagiya ma ke naam SANJA BAI GANGWAL</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>79262.6</v>
+        <v>93962.6</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -2806,51 +2806,51 @@
       <c r="J64" s="3" t="n">
         <v>42352</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>42948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/36253 — Construction of IAY House -IAY REG. NO. MP-19-005-036-001/86</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>42325</v>
@@ -3392,78 +3392,80 @@
       <c r="J76" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>45702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/4724697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148150221</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45591</v>
       </c>
-      <c r="K77" s="3"/>
+      <c r="K77" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -3488,78 +3490,80 @@
       <c r="J78" s="3" t="n">
         <v>45618</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/4807327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146793002</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45610</v>
       </c>
-      <c r="K79" s="3"/>
+      <c r="K79" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -3584,147 +3588,149 @@
       <c r="J80" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/5254431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149694450</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>20880</v>
+        <v>22980</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K81" s="3"/>
+      <c r="K81" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/5261711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146561590</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/5270538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146791388</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45780</v>
@@ -3925,51 +3931,51 @@
       <c r="J87" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/5290870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146814096</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45807</v>
@@ -4464,98 +4470,98 @@
       <c r="J98" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>45966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/94009 — Construction of IAY House -IAY REG. NO. MP-19-005-036-001/156</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>42297</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1719005036/IF/IAY/94010 — Construction of IAY House -IAY REG. NO. MP-19-005-036-001/6</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>42297</v>
@@ -10171,51 +10177,51 @@
       <c r="J215" s="3" t="n">
         <v>45170</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Staggered Trench / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1719005036/WC/22012034379725 — MWC-2017 (MISSION WATER CONSERVATION ) STAGGERED CONTOUR TRENCH  lahori MGNREGS WATRESHED</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>731000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>201185</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>43378</v>