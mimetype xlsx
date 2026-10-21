--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K416"/>
+  <dimension ref="A1:K424"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:37:27</t>
+          <t>Exported on: 2026-10-21 12:54:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -322,51 +322,51 @@
       <c r="J12" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>43532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1719006009/AV/22012034390118 — Panchayat bhawan nirman barnavad</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>579200</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>361926.04</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43474</v>
@@ -2101,51 +2101,51 @@
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/22012034584065 — nandan faloudyan dolatram-ramsingh barnawad</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>161671.42</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>17760</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44035</v>
@@ -2573,51 +2573,51 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/22012035275499 — Kapildhara Kup nirman mohansingh fullsingh</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45629</v>
@@ -2814,98 +2814,98 @@
       <c r="J64" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/22012035499348 — Kapildhara kup nirman Jagdesh chandra Aatmaram  OBC Barnawad</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>292212.8</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>191052.98</v>
+        <v>193167.98</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>46107</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/22012035499379 — Kapildhara kup nirman Bherulal Govardhan lal ST Barnawad</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>292212.8</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45761</v>
@@ -3261,51 +3261,51 @@
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/22012035622110 — Ek Bagiya maa ke naam lalita bai / bhagirath bhilala SHG EAK LUVYA GP Barnawad</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>76833</v>
+        <v>83133</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Horticulture / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -6667,51 +6667,51 @@
       <c r="J143" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>45350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/4589102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121581277</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45626</v>
@@ -7008,98 +7008,98 @@
       <c r="J150" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/4719436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141590611</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>17118</v>
+        <v>20718</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/4721134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141895560</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>46073</v>
@@ -7741,51 +7741,51 @@
       <c r="J165" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5457166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147887302</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45866</v>
@@ -7888,120 +7888,120 @@
       <c r="J168" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5461808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121429964</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5462298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121426549</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8031,127 +8031,129 @@
       <c r="J171" s="3" t="n">
         <v>45855</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5464457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121719892</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5465097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141894202</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45917</v>
       </c>
-      <c r="K173" s="3"/>
+      <c r="K173" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8176,51 +8178,51 @@
       <c r="J174" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5466119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141772867</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45910</v>
@@ -8372,51 +8374,51 @@
       <c r="J178" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5496723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148175423</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45909</v>
@@ -8468,51 +8470,51 @@
       <c r="J180" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5504042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147217034</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45957</v>
@@ -8566,145 +8568,147 @@
       <c r="J182" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5504046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147261941</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45962</v>
       </c>
-      <c r="K183" s="3"/>
+      <c r="K183" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5504047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147263096</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5504048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147263247</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45766</v>
@@ -9050,51 +9054,51 @@
       <c r="J192" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K192" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5506886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121938306</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45962</v>
@@ -9197,120 +9201,122 @@
       <c r="J195" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5507774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141589176</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>10962</v>
+        <v>16362</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45957</v>
       </c>
-      <c r="K196" s="3"/>
+      <c r="K196" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5507775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141589519</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>9657</v>
+        <v>16857</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9340,127 +9346,129 @@
       <c r="J198" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5507980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121558315</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5508040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121654492</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45962</v>
       </c>
-      <c r="K200" s="3"/>
+      <c r="K200" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9583,120 +9591,120 @@
       <c r="J203" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5509445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141896739</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>7830</v>
+        <v>15030</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5509447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147262380</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>9630</v>
+        <v>11430</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9726,145 +9734,149 @@
       <c r="J206" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5509547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127316020</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45960</v>
       </c>
-      <c r="K207" s="3"/>
+      <c r="K207" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5509751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121431207</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>9396</v>
+        <v>16596</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45909</v>
       </c>
-      <c r="K208" s="3"/>
+      <c r="K208" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5509873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142048172</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45957</v>
@@ -9918,100 +9930,100 @@
       <c r="J210" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133089954</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K211" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133089955</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45960</v>
@@ -10063,122 +10075,122 @@
       <c r="J213" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133089967</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>11196</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122356571</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10208,51 +10220,51 @@
       <c r="J216" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147179472</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45866</v>
@@ -10355,167 +10367,167 @@
       <c r="J219" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147218203</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>12267</v>
+        <v>15867</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5510976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147180467</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>15894</v>
+        <v>18894</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5511033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141588788</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>12762</v>
+        <v>14562</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10790,100 +10802,100 @@
       <c r="J228" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5512857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121586807</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5512890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121424736</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45960</v>
@@ -11082,100 +11094,100 @@
       <c r="J234" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5560214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121843478</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5561284 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147180525</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45831</v>
@@ -11325,51 +11337,51 @@
       <c r="J239" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5576739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147216877</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45959</v>
@@ -11423,78 +11435,80 @@
       <c r="J241" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5604719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128077044</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>9630</v>
+        <v>11430</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45960</v>
       </c>
-      <c r="K242" s="3"/>
+      <c r="K242" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11519,290 +11533,290 @@
       <c r="J243" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5619196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121938266</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5649276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141563884</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>14328</v>
+        <v>19728</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5650278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147218311</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5650480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147177925</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5650528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141587863</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5650529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141894392</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>21912</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45909</v>
@@ -11905,73 +11919,73 @@
       <c r="J251" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5651123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147263769</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>15660</v>
+        <v>18660</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12001,145 +12015,147 @@
       <c r="J253" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147261513</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>7830</v>
+        <v>20430</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45918</v>
       </c>
-      <c r="K254" s="3"/>
+      <c r="K254" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147662667</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141895655</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45961</v>
@@ -12191,51 +12207,51 @@
       <c r="J257" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141896496</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45911</v>
@@ -12289,292 +12305,292 @@
       <c r="J259" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147261282</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147262984</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147263942</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121024836</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45991</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121012162</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>11430</v>
+        <v>15030</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147178470</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45985</v>
@@ -12628,98 +12644,98 @@
       <c r="J266" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121406673</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141894353</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45960</v>
@@ -12771,172 +12787,174 @@
       <c r="J269" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141590551</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141590827</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121656835</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>14094</v>
+        <v>21294</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45917</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12961,167 +12979,167 @@
       <c r="J273" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147263365</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121427138</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>9396</v>
+        <v>11196</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148204439</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>1566</v>
+        <v>5166</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13151,245 +13169,247 @@
       <c r="J277" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121402603</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45917</v>
       </c>
-      <c r="K278" s="3"/>
+      <c r="K278" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121652470</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141772825</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121422659</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5659668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141588586</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45917</v>
@@ -13443,214 +13463,214 @@
       <c r="J283" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5666046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133089932</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>12996</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5672839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141895095</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>14562</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5672841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141896147</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>5166</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5672899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121403421</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>3132</v>
+        <v>13932</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13680,241 +13700,241 @@
       <c r="J288" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5688979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147263906</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>17694</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5708824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121556462</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5776201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141894239</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5799464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141587509</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>12996</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5799823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121427741</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>17694</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45917</v>
@@ -13968,145 +13988,147 @@
       <c r="J294" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5799977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141587155</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>12996</v>
+        <v>14796</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5800299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147249480</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>12996</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45962</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5800857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121012310</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45918</v>
@@ -14160,310 +14182,310 @@
       <c r="J298" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5869735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121419605</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5869955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141772131</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/5878630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147180418</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6101573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121012235</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6102581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141894421</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6104527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121938080</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -14483,5396 +14505,5772 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>15618</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6105391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147218768</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6105805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133089952</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/61095 — Construction of IAY House -IAY REG. NO. MP-19-006-009-001/014</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>42365</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/61096 — Construction of IAY House -IAY REG. NO. MP-19-006-009-001/019</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>1800</v>
+        <v>12600</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>42365</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/61097 — Construction of IAY House -IAY REG. NO. MP-19-006-009-001/02</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42365</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/61098 — Construction of IAY House -IAY REG. NO. MP-19-006-009-001/0257</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42365</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6110616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121025276</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6110622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122839135</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6110625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141895991</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1719006009/IF/IAY/6110628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141894183</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/6365008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148185916</t>
+          <t>1719006009/IF/IAY/6273945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141895189</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>46238</v>
+        <v>45763</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/808729 — Construction of IAY House -IAY REG. NO. MP1288709</t>
+          <t>1719006009/IF/IAY/6276260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147262129</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>15532</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43062</v>
-[...3 lines deleted...]
-      </c>
+        <v>45740</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/810484 — Construction of IAY House -IAY REG. NO. MP1444288</t>
+          <t>1719006009/IF/IAY/6295935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121011728</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43062</v>
-[...3 lines deleted...]
-      </c>
+        <v>45763</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/815961 — Construction of IAY House -IAY REG. NO. MP1863828</t>
+          <t>1719006009/IF/IAY/6300888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148210615</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43062</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/816832 — Construction of IAY House -IAY REG. NO. MP1940891</t>
+          <t>1719006009/IF/IAY/6352530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148196250</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>15824</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43061</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/820088 — Construction of IAY House -IAY REG. NO. MP2229906</t>
+          <t>1719006009/IF/IAY/6365008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148185916</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>15648</v>
+        <v>7200</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43069</v>
-[...3 lines deleted...]
-      </c>
+        <v>46291</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/822528 — Construction of IAY House -IAY REG. NO. MP2491648</t>
+          <t>1719006009/IF/IAY/6380938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121012507</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>45766</v>
+      </c>
+      <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/822663 — Construction of IAY House -IAY REG. NO. MP2515137</t>
+          <t>1719006009/IF/IAY/6381228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147662735</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>15636</v>
+        <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43062</v>
-[...3 lines deleted...]
-      </c>
+        <v>45763</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/822742 — Construction of IAY House -IAY REG. NO. MP2529477</t>
+          <t>1719006009/IF/IAY/6397410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122937526</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43060</v>
-[...3 lines deleted...]
-      </c>
+        <v>46099</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/824570 — Construction of IAY House -IAY REG. NO. MP2829234</t>
+          <t>1719006009/IF/IAY/808729 — Construction of IAY House -IAY REG. NO. MP1288709</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15652</v>
+        <v>15532</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>43060</v>
+        <v>43062</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43255</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/824573 — Construction of IAY House -IAY REG. NO. MP2829352</t>
+          <t>1719006009/IF/IAY/810484 — Construction of IAY House -IAY REG. NO. MP1444288</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>15488</v>
+        <v>15480</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43061</v>
+        <v>43062</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43329</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/824575 — Construction of IAY House -IAY REG. NO. MP2830446</t>
+          <t>1719006009/IF/IAY/815961 — Construction of IAY House -IAY REG. NO. MP1863828</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>15824</v>
+        <v>15480</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>43062</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43255</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/825273 — Construction of IAY House -IAY REG. NO. MP2963205</t>
+          <t>1719006009/IF/IAY/816832 — Construction of IAY House -IAY REG. NO. MP1940891</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>15824</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43060</v>
+        <v>43061</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>43290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/828025 — Construction of IAY House -IAY REG. NO. MP3509295</t>
+          <t>1719006009/IF/IAY/820088 — Construction of IAY House -IAY REG. NO. MP2229906</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>15480</v>
+        <v>15648</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43062</v>
+        <v>43069</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43222</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/828835 — Construction of IAY House -IAY REG. NO. MP3724087</t>
+          <t>1719006009/IF/IAY/822528 — Construction of IAY House -IAY REG. NO. MP2491648</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15502</v>
+        <v>15516</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43062</v>
+        <v>43038</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43298</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/828877 — Construction of IAY House -IAY REG. NO. MP3737087</t>
+          <t>1719006009/IF/IAY/822663 — Construction of IAY House -IAY REG. NO. MP2515137</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15576</v>
+        <v>15636</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>43062</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/829014 — Construction of IAY House -IAY REG. NO. MP3778576</t>
+          <t>1719006009/IF/IAY/822742 — Construction of IAY House -IAY REG. NO. MP2529477</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15624</v>
+        <v>15480</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43062</v>
+        <v>43060</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43301</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/829195 — Construction of IAY House -IAY REG. NO. MP3842374</t>
+          <t>1719006009/IF/IAY/824570 — Construction of IAY House -IAY REG. NO. MP2829234</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>15576</v>
+        <v>15652</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43062</v>
+        <v>43060</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43298</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1719006009/IF/IAY/829586 — Construction of IAY House -IAY REG. NO. MP3971425</t>
+          <t>1719006009/IF/IAY/824573 — Construction of IAY House -IAY REG. NO. MP2829352</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>14912</v>
+        <v>15488</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43062</v>
+        <v>43061</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>43273</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1719006009/LD/3799405096 — gramin kridangan ms school barnavad (khel medan)</t>
+          <t>1719006009/IF/IAY/824575 — Construction of IAY House -IAY REG. NO. MP2830446</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>474000</v>
+        <v>15480</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>373645.4</v>
+        <v>15824</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41626</v>
+        <v>43062</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43095</v>
+        <v>43255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034156085 — पंच पर्मेश्वर</t>
+          <t>1719006009/IF/IAY/825273 — Construction of IAY House -IAY REG. NO. MP2963205</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>15824</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41274</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>43060</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>43290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034196124 — c.c. road pp nrega kanhheyala to ramdevra barnavad</t>
+          <t>1719006009/IF/IAY/828025 — Construction of IAY House -IAY REG. NO. MP3509295</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>170000</v>
+        <v>15480</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>149473.46</v>
+        <v>15480</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41639</v>
+        <v>43062</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>42171</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034205994 — cc road pp nrega ram devra to anokilala barnavad</t>
+          <t>1719006009/IF/IAY/828835 — Construction of IAY House -IAY REG. NO. MP3724087</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>81600</v>
+        <v>15480</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>79369.47</v>
+        <v>15502</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41689</v>
+        <v>43062</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>42180</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034205995 — cc road pp nrega gp bhavan ke samne barnavad</t>
+          <t>1719006009/IF/IAY/828877 — Construction of IAY House -IAY REG. NO. MP3737087</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>87400</v>
+        <v>15480</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>84765.4</v>
+        <v>15576</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>41689</v>
+        <v>43062</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>42171</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034210613 — KHET SADAK BASANT TUBWEL TO RAMESH KHET BARNAVAD</t>
+          <t>1719006009/IF/IAY/829014 — Construction of IAY House -IAY REG. NO. MP3778576</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>1413000</v>
+        <v>15480</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>715235.3</v>
+        <v>15624</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41703</v>
+        <v>43062</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43095</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034210615 — KHET SADAK BARNAVAD TO BASANT TUBEWEL BARNAD</t>
+          <t>1719006009/IF/IAY/829195 — Construction of IAY House -IAY REG. NO. MP3842374</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>1413000</v>
+        <v>15480</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>710347.23</v>
+        <v>15576</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>41703</v>
+        <v>43062</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43095</v>
+        <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034222062 — cc road panchparmeshwar barnawad</t>
+          <t>1719006009/IF/IAY/829586 — Construction of IAY House -IAY REG. NO. MP3971425</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>14912</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>43062</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>43273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034298669 — CC road pp nrega Shankarla ke ghar se paintar ke ghar tak barnawad</t>
+          <t>1719006009/LD/3799405096 — gramin kridangan ms school barnavad (khel medan)</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>170000</v>
+        <v>474000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>52379</v>
+        <v>373645.4</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42448</v>
+        <v>41626</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43189</v>
+        <v>43095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034298671 — Antrik marg nirman midil school ke pass se colony tak barnavad</t>
+          <t>1719006009/RC/22012034156085 — पंच पर्मेश्वर</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>348100</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42231</v>
+        <v>41274</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034303904 — c.c. raod kaml ki makan se suresh ke makan barnavad</t>
+          <t>1719006009/RC/22012034196124 — c.c. road pp nrega kanhheyala to ramdevra barnavad</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>170000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>149473.46</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>41639</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034304164 — c.c.raod mahesh to ramash Barnavad</t>
+          <t>1719006009/RC/22012034205994 — cc road pp nrega ram devra to anokilala barnavad</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>0</v>
+        <v>81600</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>79369.47</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>42180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034320568 — c.c.road &amp; nalinerman Barnavad</t>
+          <t>1719006009/RC/22012034205995 — cc road pp nrega gp bhavan ke samne barnavad</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>87400</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>84765.4</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034368145 — cc Road</t>
+          <t>1719006009/RC/22012034210613 — KHET SADAK BASANT TUBWEL TO RAMESH KHET BARNAVAD</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>1413000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>715235.3</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43060</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034382289 — CC road 14vitt ramchandra ke makan se ratanlal prjapati ke makan tak barnavad</t>
+          <t>1719006009/RC/22012034210615 — KHET SADAK BARNAVAD TO BASANT TUBEWEL BARNAD</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>44190</v>
+        <v>1413000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>710347.23</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034382291 — CC road pp 14vitt patel chowk barnavad</t>
+          <t>1719006009/RC/22012034222062 — cc road panchparmeshwar barnawad</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>104458</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43136</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034383921 — CC road 14vitt nrega satera maharaj barnavad</t>
+          <t>1719006009/RC/22012034298669 — CC road pp nrega Shankarla ke ghar se paintar ke ghar tak barnawad</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>44190</v>
+        <v>170000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>40750</v>
+        <v>52379</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43148</v>
+        <v>42448</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43571</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034384554 — CC road pp nrega mahendra singh ke makan se rameshchandra ji ke makan tak barnawad</t>
+          <t>1719006009/RC/22012034298671 — Antrik marg nirman midil school ke pass se colony tak barnavad</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>48495</v>
+        <v>348100</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>48546</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43375</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034384558 — CC road pp nrega gangadhar ke makan se shankarlal ke makan tak barnavad</t>
+          <t>1719006009/RC/22012034303904 — c.c. raod kaml ki makan se suresh ke makan barnavad</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>44190</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>27734</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43173</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034438983 — CC road nirman</t>
+          <t>1719006009/RC/22012034304164 — c.c.raod mahesh to ramash Barnavad</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43327</v>
+        <v>42395</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034449129 — cc rod anokhilal k ghar se shanti dham tak barnawad</t>
+          <t>1719006009/RC/22012034320568 — c.c.road &amp; nalinerman Barnavad</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>68512</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>64714</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43534</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034504922 — CC road nirman rammandir se hajari kumhar ke ghar tak barnavad</t>
+          <t>1719006009/RC/22012034368145 — cc Road</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>21802</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>22260</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>43794</v>
-[...3 lines deleted...]
-      </c>
+        <v>43060</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034504923 — CC road nirman punamchandra ke ghar se balunat ke ghar tak samu bahawan ki or barnavad</t>
+          <t>1719006009/RC/22012034382289 — CC road 14vitt ramchandra ke makan se ratanlal prjapati ke makan tak barnavad</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>82440</v>
+        <v>44190</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>82368</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>43794</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034514096 — c.c.raod nerman</t>
+          <t>1719006009/RC/22012034382291 — CC road pp 14vitt patel chowk barnavad</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>105000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>104458</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>43758</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>43136</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>43571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034531627 — CC road nirman hanuman mandir parisar GP barnawad</t>
+          <t>1719006009/RC/22012034383921 — CC road 14vitt nrega satera maharaj barnavad</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>101300</v>
+        <v>44190</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>100320</v>
+        <v>40750</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44042</v>
+        <v>43148</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>44453</v>
+        <v>43571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034533427 — CC road nirman Manglik bhawan se nogar singh ke makan or any gali Barnawad</t>
+          <t>1719006009/RC/22012034384554 — CC road pp nrega mahendra singh ke makan se rameshchandra ji ke makan tak barnawad</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>85406</v>
+        <v>48495</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>84750</v>
+        <v>48546</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44056</v>
+        <v>43375</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>44418</v>
+        <v>43606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034558102 — cc road</t>
+          <t>1719006009/RC/22012034384558 — CC road pp nrega gangadhar ke makan se shankarlal ke makan tak barnavad</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>44190</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>27734</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>43173</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>43892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034563563 — CC road nirman shantidham parisar barnavad</t>
+          <t>1719006009/RC/22012034438983 — CC road nirman</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44106</v>
+        <v>43327</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034564382 — CC road nirman shantidham parisar barnavad</t>
+          <t>1719006009/RC/22012034449129 — cc rod anokhilal k ghar se shanti dham tak barnawad</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>68512</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>64714</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>43956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034564383 — CC road nirman shantidham parisar barnavad</t>
+          <t>1719006009/RC/22012034504922 — CC road nirman rammandir se hajari kumhar ke ghar tak barnavad</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>117286</v>
+        <v>21802</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>22260</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>43794</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>43997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034575650 — CC road nirman shantidham parisar barnavad</t>
+          <t>1719006009/RC/22012034504923 — CC road nirman punamchandra ke ghar se balunat ke ghar tak samu bahawan ki or barnavad</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>117286</v>
+        <v>82440</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>116831</v>
+        <v>82368</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44422</v>
+        <v>43794</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>45435</v>
+        <v>43956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034628413 — C C ROAD</t>
+          <t>1719006009/RC/22012034514096 — c.c.raod nerman</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44895</v>
+        <v>43758</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034628421 — C C ROAD</t>
+          <t>1719006009/RC/22012034531627 — CC road nirman hanuman mandir parisar GP barnawad</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>101300</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>100320</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44895</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>44042</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>44453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034638894 — CC ROAD SAH NALI NIRMAN KARYA BALCHANDRA KE MAKAN SE BHATAN TAK BARNAWAD</t>
+          <t>1719006009/RC/22012034533427 — CC road nirman Manglik bhawan se nogar singh ke makan or any gali Barnawad</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>74500</v>
+        <v>85406</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>64090</v>
+        <v>84750</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45097</v>
+        <v>44056</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>45391</v>
+        <v>44418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034638897 — CC ROAD NALI NIRMAN RANCHOD KE MAKAN SE RAMCHANDRA TAK BARNAWAD</t>
+          <t>1719006009/RC/22012034558102 — cc road</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>53000</v>
+        <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>44200</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45118</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034638902 — CC ROAD NIRMAN PM ROAD SE ARJUNSINGH KE MAKAN TAK</t>
+          <t>1719006009/RC/22012034563563 — CC road nirman shantidham parisar barnavad</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>30132.64</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45485</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034657024 — cc road nirman karya devisingh ke makan se shitla mata mandir</t>
+          <t>1719006009/RC/22012034564382 — CC road nirman shantidham parisar barnavad</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>59000</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>58806</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034657032 — cc road nirman karya pirmalik chabutra se shiv mandir tak barnawad</t>
+          <t>1719006009/RC/22012034564383 — CC road nirman shantidham parisar barnavad</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>131000</v>
+        <v>117286</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>130140</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034673743 — cc road</t>
+          <t>1719006009/RC/22012034575650 — CC road nirman shantidham parisar barnavad</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>117286</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>116831</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>44422</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>45435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034684439 — cc road nirman lalit ke makan se manohar ke makan tak pavan ke makan se kailash ke makan tak</t>
+          <t>1719006009/RC/22012034628413 — C C ROAD</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>63835.62</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45570</v>
-[...3 lines deleted...]
-      </c>
+        <v>44895</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034833358 — CC ROAD NIRMAN MOHAN SINGH SE SANDEEP KE MAKAN TAK</t>
+          <t>1719006009/RC/22012034628421 — C C ROAD</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>10100</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>9657</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45776</v>
-[...3 lines deleted...]
-      </c>
+        <v>44895</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034833359 — CC road nirman dp ke pass se lakhan singh ke makan tak</t>
+          <t>1719006009/RC/22012034638894 — CC ROAD SAH NALI NIRMAN KARYA BALCHANDRA KE MAKAN SE BHATAN TAK BARNAWAD</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>67000</v>
+        <v>74500</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>65700</v>
+        <v>64090</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45790</v>
+        <v>45097</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>45959</v>
+        <v>45391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034841826 — cc Road nirman karya laxminarayan ke makan se bheru lal ke plaatt tak</t>
+          <t>1719006009/RC/22012034638897 — CC ROAD NALI NIRMAN RANCHOD KE MAKAN SE RAMCHANDRA TAK BARNAWAD</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>58000</v>
+        <v>53000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>56549.04</v>
+        <v>44200</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45848</v>
+        <v>45118</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>46061</v>
+        <v>45393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034841828 — cc Road nirman karya biharilal ke makan se mukesh ke makan tak</t>
+          <t>1719006009/RC/22012034638902 — CC ROAD NIRMAN PM ROAD SE ARJUNSINGH KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>61000</v>
+        <v>31000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>57681</v>
+        <v>30132.64</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>46055</v>
+        <v>45485</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>46202</v>
+        <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034846848 — Test ccroad</t>
+          <t>1719006009/RC/22012034657024 — cc road nirman karya devisingh ke makan se shitla mata mandir</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>59000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>58806</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45865</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>45640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RC/22012034846859 — test c c road</t>
+          <t>1719006009/RC/22012034657032 — cc road nirman karya pirmalik chabutra se shiv mandir tak barnawad</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>7000</v>
+        <v>131000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>130140</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45757</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>45468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RS/22012034679858 — Nali nirman roadmal ke makan se haricharan mukes se laxminarayan dp tak barnavad</t>
+          <t>1719006009/RC/22012034673743 — cc road</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>25636</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45082</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RS/22012034685411 — Nali nirman kary mukesh ke makan se mohan ke bade tak barnawada</t>
+          <t>1719006009/RC/22012034684439 — cc road nirman lalit ke makan se manohar ke makan tak pavan ke makan se kailash ke makan tak</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>36000</v>
+        <v>64000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>34680</v>
+        <v>63835.62</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44950</v>
+        <v>45570</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45640</v>
+        <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RS/22012034696359 — CONVERD NALI NIRMAN KARYA HANUMAN MANDIR SE RAMKARAN TAK BARNAWAD</t>
+          <t>1719006009/RC/22012034833358 — CC ROAD NIRMAN MOHAN SINGH SE SANDEEP KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>49000</v>
+        <v>10100</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>48841</v>
+        <v>9657</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45266</v>
+        <v>45776</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>45640</v>
+        <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719006009/RS/22012034706543 — nali nirman karya bherulal ke makan se pm road tak barnawad</t>
+          <t>1719006009/RC/22012034833359 — CC road nirman dp ke pass se lakhan singh ke makan tak</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>12000</v>
+        <v>67000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>11934</v>
+        <v>65700</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45204</v>
+        <v>45790</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>45468</v>
+        <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/177 — कुप निर्माण हितग्राही मुलक जगन्‍नाथ-भोनाजी</t>
+          <t>1719006009/RC/22012034841826 — cc Road nirman karya laxminarayan ke makan se bheru lal ke plaatt tak</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>97300</v>
+        <v>58000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>95405.63</v>
+        <v>56549.04</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39839</v>
+        <v>45848</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>40086</v>
+        <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/178 — कुप निर्माण हितग्राही मुलक एमलसिह-धनसिंह</t>
+          <t>1719006009/RC/22012034841828 — cc Road nirman karya biharilal ke makan se mukesh ke makan tak</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>97300</v>
+        <v>61000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>81418.73</v>
+        <v>57681</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39839</v>
+        <v>46055</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>39997</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/179 — कुप निर्माण हितग्राही मुलक केशरसिह-धनसिंह</t>
+          <t>1719006009/RC/22012034846848 — Test ccroad</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>97300</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>97336.33</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39838</v>
-[...3 lines deleted...]
-      </c>
+        <v>45865</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/180 — कुप निर्माण हितग्राही मुलक नोगरसिंह-बदुलाल</t>
+          <t>1719006009/RC/22012034846859 — test c c road</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>97300</v>
+        <v>7000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>89804.01</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39839</v>
-[...3 lines deleted...]
-      </c>
+        <v>45757</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/204 — कुप निर्माण हितग्राही मुलक बंशीलाल-रामसिंह</t>
+          <t>1719006009/RS/22012034679858 — Nali nirman roadmal ke makan se haricharan mukes se laxminarayan dp tak barnavad</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>97300</v>
+        <v>31000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>64920.82</v>
+        <v>25636</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>39847</v>
+        <v>45082</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>39994</v>
+        <v>45640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/205 — कुप निर्माण हितग्राही मुलक कीशनलाल-भुराजी</t>
+          <t>1719006009/RS/22012034685411 — Nali nirman kary mukesh ke makan se mohan ke bade tak barnawada</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>97300</v>
+        <v>36000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>78220.74</v>
+        <v>34680</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39839</v>
+        <v>44950</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>40379</v>
+        <v>45640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/206 — कुप निर्माण हितग्राही मुलक धनसिह-नीर्भयसिंह</t>
+          <t>1719006009/RS/22012034696359 — CONVERD NALI NIRMAN KARYA HANUMAN MANDIR SE RAMKARAN TAK BARNAWAD</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>97300</v>
+        <v>49000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>99132.36</v>
+        <v>48841</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39839</v>
+        <v>45266</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>40006</v>
+        <v>45640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034566482 — rain water harventing anganvadi bhavan barnawad</t>
+          <t>1719006009/RS/22012034706543 — nali nirman karya bherulal ke makan se pm road tak barnawad</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>17459.98</v>
+        <v>12000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>14230</v>
+        <v>11934</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44028</v>
+        <v>45204</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>44242</v>
+        <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034566483 — rain water harventing primary school barnawad</t>
+          <t>1719006009/WC/177 — कुप निर्माण हितग्राही मुलक जगन्‍नाथ-भोनाजी</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>18775.14</v>
+        <v>97300</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>14290</v>
+        <v>95405.63</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44028</v>
+        <v>39839</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>44242</v>
+        <v>40086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034566484 — rain water harventing e kachh bhavan barnawad</t>
+          <t>1719006009/WC/178 — कुप निर्माण हितग्राही मुलक एमलसिह-धनसिंह</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>18249.08</v>
+        <v>97300</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>14200</v>
+        <v>81418.73</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44028</v>
+        <v>39839</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>44242</v>
+        <v>39997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034566737 — sochta gada bhatan par barnawad</t>
+          <t>1719006009/WC/179 — कुप निर्माण हितग्राही मुलक केशरसिह-धनसिंह</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>97300</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>97336.33</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>39838</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>40381</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034566738 — sochta gada kalony barnawad</t>
+          <t>1719006009/WC/180 — कुप निर्माण हितग्राही मुलक नोगरसिंह-बदुलाल</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>97300</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>89804.01</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>39839</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>40458</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034567455 — Soakh pit Gadda bhatan nadi par</t>
+          <t>1719006009/WC/204 — कुप निर्माण हितग्राही मुलक बंशीलाल-रामसिंह</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>14283.77</v>
+        <v>97300</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>8940</v>
+        <v>64920.82</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44028</v>
+        <v>39847</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>44554</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034567546 — soakh pit gadda kalony barnawad</t>
+          <t>1719006009/WC/205 — कुप निर्माण हितग्राही मुलक कीशनलाल-भुराजी</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>14283.77</v>
+        <v>97300</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>6948</v>
+        <v>78220.74</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44481</v>
+        <v>39839</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>45399</v>
+        <v>40379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034575545 — soakh pit gadda sosaiti ke pass barnawad</t>
+          <t>1719006009/WC/206 — कुप निर्माण हितग्राही मुलक धनसिह-नीर्भयसिंह</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>14283.77</v>
+        <v>97300</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>9457</v>
+        <v>99132.36</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44481</v>
+        <v>39839</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>45424</v>
+        <v>40006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034575547 — soakh pit gadda kalony  me barnawad</t>
+          <t>1719006009/WC/22012034566482 — rain water harventing anganvadi bhavan barnawad</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>14283.77</v>
+        <v>17459.98</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>14230</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>44028</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>44242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034597081 — samudaik dabri nirman kary barnawad</t>
+          <t>1719006009/WC/22012034566483 — rain water harventing primary school barnawad</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>109055.32</v>
+        <v>18775.14</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>50700</v>
+        <v>14290</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44190</v>
+        <v>44028</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>45959</v>
+        <v>44242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Block Plantation-Biodrainage- Gov blding premises / Block Plantation of Biodrainage Trees in Government building premises for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034717911 — Rain water harvesting panchayat bhavan barnawad</t>
+          <t>1719006009/WC/22012034566484 — rain water harventing e kachh bhavan barnawad</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>18249.08</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>14200</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>44028</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>44242</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034719929 — soakh pit gadda kalony barnawad</t>
+          <t>1719006009/WC/22012034566737 — sochta gada bhatan par barnawad</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034719930 — soakh pit gadda kalony barnawad</t>
+          <t>1719006009/WC/22012034566738 — sochta gada kalony barnawad</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034719935 — soakh pit gadda sosaiti ke pass barnawad</t>
+          <t>1719006009/WC/22012034567455 — Soakh pit Gadda bhatan nadi par</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>14467.3</v>
+        <v>14283.77</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>8940</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>44028</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>44554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012034726753 — Deepning and repair of flood channel kumersing ke makan se santidhamtak</t>
+          <t>1719006009/WC/22012034567546 — soakh pit gadda kalony barnawad</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>412218.46</v>
+        <v>14283.77</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>42576</v>
+        <v>6948</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44355</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>44481</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>45399</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012035172725 — CPT NIRMAN KARYA BHATAN NADI SE GRAM ABADI GOA KALONY TAK BARNAWAD</t>
+          <t>1719006009/WC/22012034575545 — soakh pit gadda sosaiti ke pass barnawad</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>9457</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>44481</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>45424</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012035293069 — Dag well Recharjpit sha Kup ki pass barnawad</t>
+          <t>1719006009/WC/22012034575547 — soakh pit gadda kalony  me barnawad</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>23899.46</v>
+        <v>14283.77</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>21639.84</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>45781</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012035318517 — Percolation tank</t>
+          <t>1719006009/WC/22012034597081 — samudaik dabri nirman kary barnawad</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>109055.32</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>50700</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45865</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>44190</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>45959</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/22012035318522 — Test for geotag</t>
+          <t>1719006009/WC/22012034717911 — Rain water harvesting panchayat bhavan barnawad</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45865</v>
+        <v>44300</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/258 — कुप निर्माण हितग्राही मुलक जोरावरसिह-बनेसिह</t>
+          <t>1719006009/WC/22012034719929 — soakh pit gadda kalony barnawad</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>97300</v>
+        <v>14467.3</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>142881.35</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/296 — कुप निर्माण सामुदायिक मुलक शमशान घाट में</t>
+          <t>1719006009/WC/22012034719930 — soakh pit gadda kalony barnawad</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>315000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>193087.71</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>39847</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/297 — कुप निर्माण हितग्राही मुलक गंगाराम-धन्‍नाजी</t>
+          <t>1719006009/WC/22012034719935 — soakh pit gadda sosaiti ke pass barnawad</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>97300</v>
+        <v>14467.3</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>101261.62</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>39843</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Repair &amp; Maintenance of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WC/595 — सामुदायिक कुप निर्माण भाटा नाला के पास बरनावद</t>
+          <t>1719006009/WC/22012034726753 — Deepning and repair of flood channel kumersing ke makan se santidhamtak</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>499900</v>
+        <v>412218.46</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>484115.22</v>
+        <v>42576</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41290</v>
-[...3 lines deleted...]
-      </c>
+        <v>44355</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1719006009/WH/19960231 — Talab Jirnodar barnawad</t>
+          <t>1719006009/WC/22012035172725 — CPT NIRMAN KARYA BHATAN NADI SE GRAM ABADI GOA KALONY TAK BARNAWAD</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>195431</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42826</v>
+        <v>45315</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C416" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D416" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E416" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F416" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/22012035293069 — Dag well Recharjpit sha Kup ki pass barnawad</t>
+        </is>
+      </c>
+      <c r="G416" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="n">
+        <v>23899.46</v>
+      </c>
+      <c r="I416" s="2" t="n">
+        <v>21639.84</v>
+      </c>
+      <c r="J416" s="3" t="n">
+        <v>45781</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>46057</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C417" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E417" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F417" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/22012035318517 — Percolation tank</t>
+        </is>
+      </c>
+      <c r="G417" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I417" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J417" s="3" t="n">
+        <v>45865</v>
+      </c>
+      <c r="K417" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C418" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E418" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F418" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/22012035318522 — Test for geotag</t>
+        </is>
+      </c>
+      <c r="G418" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="n">
+        <v>10000</v>
+      </c>
+      <c r="I418" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J418" s="3" t="n">
+        <v>45865</v>
+      </c>
+      <c r="K418" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C419" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D419" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E419" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F419" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/258 — कुप निर्माण हितग्राही मुलक जोरावरसिह-बनेसिह</t>
+        </is>
+      </c>
+      <c r="G419" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="n">
+        <v>97300</v>
+      </c>
+      <c r="I419" s="2" t="n">
+        <v>142881.35</v>
+      </c>
+      <c r="J419" s="3" t="n">
+        <v>39872</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>39997</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C420" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D420" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E420" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F420" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/296 — कुप निर्माण सामुदायिक मुलक शमशान घाट में</t>
+        </is>
+      </c>
+      <c r="G420" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="n">
+        <v>315000</v>
+      </c>
+      <c r="I420" s="2" t="n">
+        <v>193087.71</v>
+      </c>
+      <c r="J420" s="3" t="n">
+        <v>39847</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>40693</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/297 — कुप निर्माण हितग्राही मुलक गंगाराम-धन्‍नाजी</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>97300</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>101261.62</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>39843</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>40458</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WC/595 — सामुदायिक कुप निर्माण भाटा नाला के पास बरनावद</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>499900</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>484115.22</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>41290</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>42780</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1719006009/WH/19960231 — Talab Jirnodar barnawad</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>195431</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J423" s="3" t="n">
+        <v>42826</v>
+      </c>
+      <c r="K423" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C416" s="1" t="inlineStr">
+      <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D416" s="1" t="inlineStr">
+      <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E416" s="1" t="inlineStr">
+      <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F416" s="1" t="inlineStr">
+      <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1719006009/WH/22012034447934 — Talab ki pall ka sudrikaran barnavad</t>
         </is>
       </c>
-      <c r="G416" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H416" s="2" t="n">
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
         <v>443574.28</v>
       </c>
-      <c r="I416" s="2" t="n">
+      <c r="I424" s="2" t="n">
         <v>334383</v>
       </c>
-      <c r="J416" s="3" t="n">
+      <c r="J424" s="3" t="n">
         <v>44372</v>
       </c>
-      <c r="K416" s="3" t="n">
+      <c r="K424" s="3" t="n">
         <v>45776</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>