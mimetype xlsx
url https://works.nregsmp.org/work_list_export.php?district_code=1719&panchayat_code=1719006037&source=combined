--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K512"/>
+  <dimension ref="A1:K560"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:31:53</t>
+          <t>Exported on: 2026-10-19 14:29:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -559,98 +559,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44331</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719006037/AV/22012034653546 — PULIYA NIRMAN KARY NALE PAR JALODA SHA</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>600519.06</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>537800.3</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719006037/AV/22012034654391 — Puliya Nirman Nale par Shantidham Ke Pass Jaloda Sha</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>714433.36</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>624160.35</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45363</v>
@@ -945,51 +945,51 @@
       <c r="J25" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>45206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1719006037/DP/22012034407395 — Samudayik vriksharopan shantidham prangan jalodasha</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>342000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>18723</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43305</v>
@@ -1086,98 +1086,98 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Shelter Belt Trees-Comm / Road Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Road Line Plantation of Shelter Belt Trees-Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1719006037/DP/22012034580890 — samudayik vracharopan pm rod ke kinare 1 jaloda sha</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>435463.33</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>15504</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45148</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1719006037/DP/22012034580893 — samudayik vracharopan pm rod kinare 2 jaloda sha</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>435965.28</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>20104</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45148</v>
@@ -1417,145 +1417,145 @@
       <c r="J35" s="3" t="n">
         <v>42355</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>42950</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1719006037/IC/22012034886946 — samudayik kup nirman kesu ke ghar ke pass gram jaloda ramnagar</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1719006037/IC/22012034887131 — samudayik kup nirman ramnagar dera gp jaloda</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1719006037/IC/22012034892093 — Samudayik kup nirman dera Jaloda sha</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45791</v>
@@ -2585,51 +2585,51 @@
       <c r="J59" s="3" t="n">
         <v>43961</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>45746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012034553173 — kapil dhara kup richarj pits nirman ramesh-bherulal jaloda sha</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>73273.6</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43969</v>
@@ -2679,51 +2679,51 @@
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012034659254 — kapil dhara kup richarj pits nirman  shyam s/o balu ji</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>104652</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44287</v>
@@ -3106,51 +3106,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035052281 — kapil dhara kup  richarj pit samuh nirman rodsingh narayan singh</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>249188.14</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>109002.02</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45474</v>
@@ -3439,521 +3439,521 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279529 — kapildhara kup nirman shanti bai pati khanna jati banjara  jaloda</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>265795.23</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279530 — kapildhara kup nirman mitha bai ramesh  jati banjara  jaloda</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279534 — kapildhara kup nirman babulal pita dhanna jati banjara  jaloda</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279537 — kapildhara kup nirman shanti bai pati khanna Prakash Pita Guljar jati banjara  jaloda</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279539 — kapildhara kup nirman Hari Singh pita lalusingh  jati banjara  jaloda</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279543 — kapildhara kup nirman kalu pita hajari  jati banjara  jaloda</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279546 — khet talab nirman kaluram pita hajarilal jaloda</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035279551 — khet talab nirman narayan ke khet ke pass jaloda</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035280267 — KHET TALAB NIRMAN KARYA MITHA BAI PATI RAMESH GRAM JALODA</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035280346 — KHET TALAB NIRMAN MITHA BAI PATI RAMESH GRAM  JALODA</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>395370.35</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>92121.9</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035282081 — khet talab nirman karya kalu pita hajari gram jaloda</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45629</v>
@@ -4003,145 +4003,145 @@
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035381445 — kapildhara kup nirman hitgrahi sarita bai pati vishnu jaloda</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035381546 — Dugwell recharge pits nirman Sidhhnath singh pita rughnath jalodaSha</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035381645 — JGSA 2025 Recharge structure kapildhara kup nirman Sidhhnath pita rugnath singh gp jaloda</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45754</v>
@@ -4193,286 +4193,286 @@
       <c r="J93" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035381851 — JGSA 2025 Recharge structure kapildhara kup nirman Shankarlal pita ram  singh WC/ 267 gp jaloda</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>23899.46</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035547713 — KHET TALAB NIRMAN KARYA SUPENDRA NAYAK PITA MUNNALAL GRAM PANCHAYAT JALODA SHA</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>121266.95</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>6766.08</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035547741 — KHET TALAB NIRMAN KARYA PRAKASH PITA GULJAR GRAM PANCHAYAT JALODA SHA</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>121266.95</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>6766.08</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035547777 — KHET TALAB NIRMAN KARYA RUKHYAM BAI PATI BHIM SINGH NAYAK GRAM JALODA GRAM PANCHAYAT JALODA SHA</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>121266.95</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>4685.58</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035558054 — Kapildhara kup nirman sajan bai pati unkar singh nayak gram jaloda gp jaloda</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>262336.49</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035558743 — Kapildhara kup nirman Shanti bai banjara pati ratanlal gram panchayat Jaloda  sha</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45791</v>
@@ -10794,51 +10794,51 @@
       <c r="J228" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5239405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117471470</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45860</v>
@@ -11521,78 +11521,80 @@
       <c r="J243" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5553198 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118516833</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>22365</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45831</v>
       </c>
-      <c r="K244" s="3"/>
+      <c r="K244" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12107,78 +12109,80 @@
       <c r="J255" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5734498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118285996</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>22392</v>
+        <v>23292</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45931</v>
       </c>
-      <c r="K256" s="3"/>
+      <c r="K256" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12242,4125 +12246,4125 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521347</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521364</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521793</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521918</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521943</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522000</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522213</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858440</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858474</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>16128</v>
+        <v>19428</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858485</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858519</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117775677</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126537750</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>19728</v>
+        <v>23328</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113768388</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127903842</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>0</v>
+        <v>24966</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126545014</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>19800</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121976092</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113710190</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113710634</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121965580</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121972965</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121573563</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123173339</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119825609</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113710428</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524100</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524129</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524229</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524294</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522184</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858254</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858269</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858306</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>16128</v>
+        <v>19728</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114155332</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123547397</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123549512</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123550212</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523548</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523666</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>14562</v>
+        <v>19662</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523697</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>9864</v>
+        <v>11664</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117775431</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891565 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119825462</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522356</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522573</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121573207</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>9864</v>
+        <v>11664</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121975338</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124829329</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124826564</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126621022</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124831336</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124831778</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113622330</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>19728</v>
+        <v>23328</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114849312</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470480</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470494</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523084</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523102</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523243</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523271</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523299</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523788</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523964</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127751251</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470109</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891672 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470212</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470220</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119358711</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521486</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521511</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>9864</v>
+        <v>11664</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521648</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>19728</v>
+        <v>23328</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521668</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521686</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522819</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522956</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121562253</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121571518</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>9864</v>
+        <v>13464</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121981419</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538725</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5891711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521185</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5910707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130029492</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5918915 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127905496</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5919842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130030073</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5925012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130032927</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/5926376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128063237</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/6069645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106892077</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/6076542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117775241</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>12528</v>
+        <v>16128</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/IAY/6079007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119358424</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -16380,7967 +16384,10225 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>15492</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>43302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/6353354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521282</t>
+          <t>1719006037/IF/IAY/6253903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470234</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>46224</v>
+        <v>46057</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/6353695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522341</t>
+          <t>1719006037/IF/IAY/6253904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470580</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>46248</v>
+        <v>46154</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/6354623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119825471</t>
+          <t>1719006037/IF/IAY/6255574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118516894</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>46224</v>
+        <v>46057</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/784371 — Construction of IAY House -IAY REG. NO. MP1436633</t>
+          <t>1719006037/IF/IAY/6257032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119825790</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/791025 — Construction of IAY House -IAY REG. NO. MP1870616</t>
+          <t>1719006037/IF/IAY/6257636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119826285</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/791198 — Construction of IAY House -IAY REG. NO. MP1884347</t>
+          <t>1719006037/IF/IAY/6257688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521469</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43035</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/795810 — Construction of IAY House -IAY REG. NO. MP2231820</t>
+          <t>1719006037/IF/IAY/6257689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521822</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46181</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/796374 — Construction of IAY House -IAY REG. NO. MP2269088</t>
+          <t>1719006037/IF/IAY/6257691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521905</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/797326 — Construction of IAY House -IAY REG. NO. MP2343727</t>
+          <t>1719006037/IF/IAY/6257694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522839</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/805341 — Construction of IAY House -IAY REG. NO. MP3415134</t>
+          <t>1719006037/IF/IAY/6257696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523364</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/805511 — Construction of IAY House -IAY REG. NO. MP3447500</t>
+          <t>1719006037/IF/IAY/6257697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523412</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/805528 — Construction of IAY House -IAY REG. NO. MP3450111</t>
+          <t>1719006037/IF/IAY/6259203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121966815</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/806040 — Construction of IAY House -IAY REG. NO. MP3533638</t>
+          <t>1719006037/IF/IAY/6259219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121979639</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/806246 — Construction of IAY House -IAY REG. NO. MP3563400</t>
+          <t>1719006037/IF/IAY/6261189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123173617</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42944</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/806260 — Construction of IAY House -IAY REG. NO. MP3564900</t>
+          <t>1719006037/IF/IAY/6261890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124089189</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719006037/IF/IAY/806265 — Construction of IAY House -IAY REG. NO. MP3566472</t>
+          <t>1719006037/IF/IAY/6263386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125297697</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>43035</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719006037/LD/19 — सामुदायिक खैल मैदान माध्‍यमिक शाला नर्सरी jaloda</t>
+          <t>1719006037/IF/IAY/6266351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126589451</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>246500</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>199276.88</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41260</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719006037/LD/22012034227587 — Shantiham Mandir se aage nale ke pass gram jaloda</t>
+          <t>1719006037/IF/IAY/6268049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128057656</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>975200</v>
+        <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>613816.9</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42201</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719006037/LD/22012034534490 — charagrha nirman karya pirmalik ki pahadi ke pass jaloda</t>
+          <t>1719006037/IF/IAY/6268052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128059225</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>792213.45</v>
+        <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44106</v>
+        <v>46057</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034156253 — पंच पर्मेश्वर</t>
+          <t>1719006037/IF/IAY/6273471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141812346</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41274</v>
+        <v>46057</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034168794 — cc Road vidhayak Nidhi jaloda</t>
+          <t>1719006037/IF/IAY/6274759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145217132</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>179800</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>47652</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41290</v>
-[...3 lines deleted...]
-      </c>
+        <v>46150</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034173525 — cc road pp II manrega jaloda sha sedi ji to patwa</t>
+          <t>1719006037/IF/IAY/6281598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121572663</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>102400</v>
+        <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>100356.63</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41464</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034175992 — ccroad panchparmsve manrega  jaloda sha I patwari</t>
+          <t>1719006037/IF/IAY/6281858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118516409</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>110500</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>105360.14</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41478</v>
-[...3 lines deleted...]
-      </c>
+        <v>46148</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034201112 — cc road pp(III)P.School to sidhnath to nathulal to</t>
+          <t>1719006037/IF/IAY/6282232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113710845</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>139700</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41378</v>
+        <v>46155</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034201113 — cc road pp nrega Ps road to sidhnath to brhmannad wali gali Jaloda sha</t>
+          <t>1719006037/IF/IAY/6284549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858237</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>139700</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>131529.11</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41669</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034219650 — KHET SADAK SIVHARE JI TO RIJAVATA ROAD JALODA SHA</t>
+          <t>1719006037/IF/IAY/6287619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523846</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>1413000</v>
+        <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>1009685.88</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41795</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034222146 — cc road panch parmeswer jaloda sha</t>
+          <t>1719006037/IF/IAY/6288513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130031813</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41501</v>
+        <v>46148</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034284493 — CC road nali pp nrega bahadur singh ke makan se kesarsingh ke makan tak jaloda sha</t>
+          <t>1719006037/IF/IAY/6288917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522804</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>194900</v>
+        <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>173941.57</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42761</v>
-[...3 lines deleted...]
-      </c>
+        <v>46155</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034284494 — CC road pp nrega bansilal to school sivnarayan makan to jaman road or gali jaloda sha</t>
+          <t>1719006037/IF/IAY/6292838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858498</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>143500</v>
+        <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>123886.27</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42257</v>
-[...3 lines deleted...]
-      </c>
+        <v>46155</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034287676 — CC road pp nrega amar ratan se sivnarayan or ramnagar jaloda</t>
+          <t>1719006037/IF/IAY/6292840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858532</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>143200</v>
+        <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>48032.75</v>
+        <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42306</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034304100 — CC road nali nirman nilam singh ke makan se makhn singh jaloda</t>
+          <t>1719006037/IF/IAY/6292843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858563</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>194900</v>
+        <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>146031.89</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42762</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034318265 — CC road nali pp nrega school se suresh ke makan tak jaloda sha</t>
+          <t>1719006037/IF/IAY/6293260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524647</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>171000</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>100354</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42741</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034320608 — c.c.road &amp; nalie narman Jaloda Sha.</t>
+          <t>1719006037/IF/IAY/6293826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130031341</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42597</v>
+        <v>46057</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034326528 — SUDUR GRAM SADAK SAMPARK GRAM JALODA SHA SE RIJAWTA JOD KI OR JALODA SHA</t>
+          <t>1719006037/IF/IAY/6297235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146772749</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>1236000</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>1052239.71</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42783</v>
-[...3 lines deleted...]
-      </c>
+        <v>46150</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034395401 — cc.c.rod niraman men rod se babulal ke makan tak</t>
+          <t>1719006037/IF/IAY/6297237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146772832</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>102300</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>102138</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43376</v>
-[...3 lines deleted...]
-      </c>
+        <v>46150</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034395404 — cc.c.rod niraman men rod se babulal ke makan tak</t>
+          <t>1719006037/IF/IAY/6299624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117470468</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>102300</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43327</v>
+        <v>46057</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034439601 — CC road</t>
+          <t>1719006037/IF/IAY/6299628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118285904</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43327</v>
+        <v>46148</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034468451 — CC road nali nirman puliya se shantidham tak jaloda sha</t>
+          <t>1719006037/IF/IAY/6300683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121970767</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>83339</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>83298</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43666</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034468452 — CC road nirman hanuman mandir se puliya tak jaloda sha</t>
+          <t>1719006037/IF/IAY/6300884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119523113</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>67503</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>65472</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43666</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034470055 — CC road nirman mandir ke pass wali gali kundi ke pass wala chowk jaloda sha</t>
+          <t>1719006037/IF/IAY/6307980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145216820</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>37800</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>43374</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43672</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034504930 — CC road rodu da ke makan se mandir ke pass and main road se ratanlal ke makan ta or main road</t>
+          <t>1719006037/IF/IAY/6331266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121970278</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>89888</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>95868</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43807</v>
-[...3 lines deleted...]
-      </c>
+        <v>46163</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034514101 — CC road nirman mukhy marg se shantidham tak ramnagar dera</t>
+          <t>1719006037/IF/IAY/6352796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524681</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>125800</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43740</v>
+        <v>46057</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034526978 — sudur sadak aproch road nirman gp se rijawta road ki or jaloda sha</t>
+          <t>1719006037/IF/IAY/6353354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521282</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>1121818.43</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>741850.03</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44025</v>
-[...3 lines deleted...]
-      </c>
+        <v>46224</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034540014 — CC road nirman kary PS parisar Jaloda sha</t>
+          <t>1719006037/IF/IAY/6353528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119524612</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>117262</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>117248</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>44184</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034549376 — CC road nirman yogendra sharma ke makan se amritlal ke makan se babulal ke makan tak jaloda sha</t>
+          <t>1719006037/IF/IAY/6353695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119522341</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>124825</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>124814</v>
+        <v>7200</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>44184</v>
-[...3 lines deleted...]
-      </c>
+        <v>46248</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034558891 — cc road</t>
+          <t>1719006037/IF/IAY/6354623 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119825471</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44106</v>
+        <v>46224</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034565701 — cc road nirman prdhanmantri road se amar singh ke makan tak</t>
+          <t>1719006037/IF/IAY/6388033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119825762</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>25300</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44222</v>
+        <v>46181</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034628501 — C C ROAD</t>
+          <t>1719006037/IF/IAY/6397360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128055960</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44895</v>
+        <v>46057</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034655128 — cc road and nali nirman radheshyam ke makna se guddu ke makan tak ramnagar dera jaloda sha</t>
+          <t>1719006037/IF/IAY/6397393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119826102</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>70500</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>62854.22</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034655130 — cc road nali nirman kary unkarsingh ke makan se kanheya ke makan tak ramnagar dera jaloda sha</t>
+          <t>1719006037/IF/IAY/6397484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115858430</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>94000</v>
+        <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>87674.79</v>
+        <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45565</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034655131 — cc road and nali nirman bheem singh se guddi ke makan tak jaloda</t>
+          <t>1719006037/IF/IAY/6397765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119521808</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>70500</v>
+        <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>58844.01</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45366</v>
-[...3 lines deleted...]
-      </c>
+        <v>46057</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034674522 — CC road nirman kary prdhamantri road se samudayik kup tak</t>
+          <t>1719006037/IF/IAY/784371 — Construction of IAY House -IAY REG. NO. MP1436633</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>170700</v>
+        <v>15480</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034839433 — CC road nirman ramdev mandir se mataji chabutra ramnagar dera</t>
+          <t>1719006037/IF/IAY/791025 — Construction of IAY House -IAY REG. NO. MP1870616</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>150200</v>
+        <v>15480</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>128928.97</v>
+        <v>15480</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45957</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>42972</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848207 — cc road nirman pm road se amarsingh ke makan tak chabutra aadi dera gp jaloda</t>
+          <t>1719006037/IF/IAY/791198 — Construction of IAY House -IAY REG. NO. MP1884347</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>25300</v>
+        <v>15480</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>43035</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>43123</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848211 — cc road nirman</t>
+          <t>1719006037/IF/IAY/795810 — Construction of IAY House -IAY REG. NO. MP2231820</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>170700</v>
+        <v>15480</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>43129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848212 — cc road nirman karya</t>
+          <t>1719006037/IF/IAY/796374 — Construction of IAY House -IAY REG. NO. MP2269088</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>125800</v>
+        <v>15480</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>42972</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848213 — cc road nirman jaloda</t>
+          <t>1719006037/IF/IAY/797326 — Construction of IAY House -IAY REG. NO. MP2343727</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>150200</v>
+        <v>15480</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>42972</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>43129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848214 — ccroad nirman kalaji maharaj se ramnagar upar ka dera jaloda</t>
+          <t>1719006037/IF/IAY/805341 — Construction of IAY House -IAY REG. NO. MP3415134</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>85550</v>
+        <v>15480</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>43129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848216 — c c road nirman karya puliya se samudayik kup tak jaloda</t>
+          <t>1719006037/IF/IAY/805511 — Construction of IAY House -IAY REG. NO. MP3447500</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>53000</v>
+        <v>15480</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848245 — C C ROAD NALI NIRMAN PRADHAN MANTRI KE ROAD SE SCHOOL TAK JALODA</t>
+          <t>1719006037/IF/IAY/805528 — Construction of IAY House -IAY REG. NO. MP3450111</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>61550</v>
+        <v>15480</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>43153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RC/22012034848253 — c c road nirman sah nali nirman pani ki tanki se rakesh nayak ke makan tak ramnagar jaloda</t>
+          <t>1719006037/IF/IAY/806040 — Construction of IAY House -IAY REG. NO. MP3533638</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>54700</v>
+        <v>15480</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>42972</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034373603 — tute fute sochalay nirman karya mahendra singh sujan singh jaloda sha</t>
+          <t>1719006037/IF/IAY/806246 — Construction of IAY House -IAY REG. NO. MP3563400</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>11500</v>
+        <v>15480</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>43302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375272 — tute fute sochalay nirman karya hitgrahi jitendra-baldevsingh jaloda sha</t>
+          <t>1719006037/IF/IAY/806260 — Construction of IAY House -IAY REG. NO. MP3564900</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>11500</v>
+        <v>15480</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>42874</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>43095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375273 — tute fute sochlay nirman karya hitgrahi amratsingh -chandr singh rajput jaloda sha</t>
+          <t>1719006037/IF/IAY/806265 — Construction of IAY House -IAY REG. NO. MP3566472</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>9800</v>
+        <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>43035</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>43302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375275 — tute fute sochalay nirman karya hitgrahi lilam singh -antar singh jaloda sha</t>
+          <t>1719006037/LD/19 — सामुदायिक खैल मैदान माध्‍यमिक शाला नर्सरी jaloda</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>9800</v>
+        <v>246500</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>199276.88</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>41260</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>42613</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375276 — tute fute sochalay nirman karya hitgrahi rajaram- pirulal jaloda sha</t>
+          <t>1719006037/LD/22012034227587 — Shantiham Mandir se aage nale ke pass gram jaloda</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>9800</v>
+        <v>975200</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>613816.9</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>42201</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>42794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375277 — tute fute sochalay nirman karya hitgrahi gokal -pirulal jaloda sha</t>
+          <t>1719006037/LD/22012034534490 — charagrha nirman karya pirmalik ki pahadi ke pass jaloda</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>9800</v>
+        <v>792213.45</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42597</v>
+        <v>44106</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375278 — tute fute sochalay nirman karya hitgrahi lilam singh-guljar singh jaloda sha</t>
+          <t>1719006037/RC/22012034156253 — पंच पर्मेश्वर</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43028</v>
+        <v>41274</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375282 — tute fute sochalay nirman karya hitgrahi manohar -ramchandra jaloda sha</t>
+          <t>1719006037/RC/22012034168794 — cc Road vidhayak Nidhi jaloda</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>9800</v>
+        <v>179800</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>47652</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>41290</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>42094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375285 — tute fute sochalay nirman karya hitgrahi lalu-bapulal jaloda sha</t>
+          <t>1719006037/RC/22012034173525 — cc road pp II manrega jaloda sha sedi ji to patwa</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>9800</v>
+        <v>102400</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>100356.63</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>41464</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>42093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375286 — tute fute sochalay nirman karya hitgrahi premnarayan-narayan singh jaloda sha</t>
+          <t>1719006037/RC/22012034175992 — ccroad panchparmsve manrega  jaloda sha I patwari</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>9800</v>
+        <v>110500</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>105360.14</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>41478</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>42093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375287 — tute fute sochalay nirman karya hitgrahi chandarsingh-dhansingh  jaloda sha</t>
+          <t>1719006037/RC/22012034201112 — cc road pp(III)P.School to sidhnath to nathulal to</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>9800</v>
+        <v>139700</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42597</v>
+        <v>41378</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375334 — tute fute sochalay nirman karya mansingh-kalusingh harijan jaloda sha</t>
+          <t>1719006037/RC/22012034201113 — cc road pp nrega Ps road to sidhnath to brhmannad wali gali Jaloda sha</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>9800</v>
+        <v>139700</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>131529.11</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>41669</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>42342</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375393 — tute fute sochalay nirman karya hitdrahi radhesyam-kalusingh  jaloda sha</t>
+          <t>1719006037/RC/22012034219650 — KHET SADAK SIVHARE JI TO RIJAVATA ROAD JALODA SHA</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>9800</v>
+        <v>1413000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>1009685.88</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>41795</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>42731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375394 — tute fute sochalay nirman karya  hitgrahi govindsingh -alamsingh jaloda sha</t>
+          <t>1719006037/RC/22012034222146 — cc road panch parmeswer jaloda sha</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42998</v>
+        <v>41501</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375395 — tute fute sochalay nirman karya  hitgrahi devkaran-ramchandra jaloda sha</t>
+          <t>1719006037/RC/22012034284493 — CC road nali pp nrega bahadur singh ke makan se kesarsingh ke makan tak jaloda sha</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>9800</v>
+        <v>194900</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>173941.57</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>42761</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>42950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375396 — tute fute sochalay nirman karya  hitgrahi virendrasingh-chandarsingh jaloda sha</t>
+          <t>1719006037/RC/22012034284494 — CC road pp nrega bansilal to school sivnarayan makan to jaman road or gali jaloda sha</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>9800</v>
+        <v>143500</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>123886.27</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>42257</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>42731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375460 — tute fute sochalay nirman karya hitgrahi mohanlal-dhulji harijan jaloda sha</t>
+          <t>1719006037/RC/22012034287676 — CC road pp nrega amar ratan se sivnarayan or ramnagar jaloda</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>9800</v>
+        <v>143200</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>48032.75</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>42306</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375465 — tute fute sochalay nirman karya hitgrahi syam-balu ji harijan jaloda sha</t>
+          <t>1719006037/RC/22012034304100 — CC road nali nirman nilam singh ke makan se makhn singh jaloda</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>9800</v>
+        <v>194900</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>146031.89</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>42762</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375466 — tute fute sochalay nirman karya hitgrahi raghunandan-shankarlal jaloda sha</t>
+          <t>1719006037/RC/22012034318265 — CC road nali pp nrega school se suresh ke makan tak jaloda sha</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>9800</v>
+        <v>171000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>100354</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>42741</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>42950</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034375467 — tute fute sochalay nirman karya hitgrahi laxminarayan-mohanlal jaloda sha</t>
+          <t>1719006037/RC/22012034320608 — c.c.road &amp; nalie narman Jaloda Sha.</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034376471 — tute fute sochalay nirman karya  hitgrahi mohan-nagjiram jaloda sha</t>
+          <t>1719006037/RC/22012034326528 — SUDUR GRAM SADAK SAMPARK GRAM JALODA SHA SE RIJAWTA JOD KI OR JALODA SHA</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>9800</v>
+        <v>1236000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>1052239.71</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>42783</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>43859</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034376472 — tute fute sochalay nirman karya  hitgrahi jagdish-sivnarayan das jaloda sha</t>
+          <t>1719006037/RC/22012034395401 — cc.c.rod niraman men rod se babulal ke makan tak</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>9800</v>
+        <v>102300</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>102138</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>43376</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>43706</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034376473 — tute fute sochalay nirman karya  hitgrahi jhanaksingh-mangilal jaloda sha</t>
+          <t>1719006037/RC/22012034395404 — cc.c.rod niraman men rod se babulal ke makan tak</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>9800</v>
+        <v>102300</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42998</v>
+        <v>43327</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034376474 — tute fute sochalay nirman karya  hitgrahi naryan-mansingh banjara jaloda sha</t>
+          <t>1719006037/RC/22012034439601 — CC road</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42597</v>
+        <v>43327</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034376475 — tute fute sochalay nirman karya  hitgrahi shankarlal-ramnarayan das jaloda sha</t>
+          <t>1719006037/RC/22012034468451 — CC road nali nirman puliya se shantidham tak jaloda sha</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>9800</v>
+        <v>83339</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>83298</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>43666</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>44191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377511 — tute fute sochalay nirman karya  hitgrahi narayan das -chatardas  jaloda sha</t>
+          <t>1719006037/RC/22012034468452 — CC road nirman hanuman mandir se puliya tak jaloda sha</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>9800</v>
+        <v>67503</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>65472</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>43666</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>44119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377512 — tute fute sochalay nirman karya  hitgrahi amar singh-rama ji jaloda sha</t>
+          <t>1719006037/RC/22012034470055 — CC road nirman mandir ke pass wali gali kundi ke pass wala chowk jaloda sha</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>9800</v>
+        <v>37800</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>43374</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>43672</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>43741</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377514 — tute fute sochalay nirman karya  hitgrahi madhu bai-ram singh bhil jaloda sha</t>
+          <t>1719006037/RC/22012034504930 — CC road rodu da ke makan se mandir ke pass and main road se ratanlal ke makan ta or main road</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>9800</v>
+        <v>89888</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>95868</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>43807</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>44058</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377515 — tute fute sochalay nirman karya  hitgrahi radhesyam-lalu ji banjara jaloda sha</t>
+          <t>1719006037/RC/22012034514101 — CC road nirman mukhy marg se shantidham tak ramnagar dera</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>9800</v>
+        <v>125800</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42597</v>
+        <v>43740</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377517 — tute fute sochalay nirman karya  hitgrahi premnarayan-rama ji jaloda sha</t>
+          <t>1719006037/RC/22012034526978 — sudur sadak aproch road nirman gp se rijawta road ki or jaloda sha</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>9800</v>
+        <v>1121818.43</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>741850.03</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>44025</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>46182</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377520 — tute fute sochalay nirman karya  hitgrahi ramsingh-savisingh rajput jaloda sha</t>
+          <t>1719006037/RC/22012034540014 — CC road nirman kary PS parisar Jaloda sha</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>9800</v>
+        <v>117262</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>117248</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>44455</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377521 — tute fute sochalay nirman karya  hitgrahi munnalal-ramlal banjara jaloda sha</t>
+          <t>1719006037/RC/22012034549376 — CC road nirman yogendra sharma ke makan se amritlal ke makan se babulal ke makan tak jaloda sha</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>9800</v>
+        <v>124825</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>124814</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>44184</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>44455</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377522 — tute fute sochalay nirman karya  hitgrahi mohanlal-sivnarayan jaloda sha</t>
+          <t>1719006037/RC/22012034558891 — cc road</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42998</v>
+        <v>44106</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377523 — tute fute sochalay nirman karya  hitgrahi anokhidas-sevadas jaloda sha</t>
+          <t>1719006037/RC/22012034565701 — cc road nirman prdhanmantri road se amar singh ke makan tak</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>9800</v>
+        <v>25300</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42998</v>
+        <v>44222</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377527 — tute fute sochalay nirman karya  hitgrahi omsingh-guljarsingh jaloda sha</t>
+          <t>1719006037/RC/22012034628501 — C C ROAD</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42597</v>
+        <v>44895</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377528 — tute fute sochalay nirman karya  hitgrahi mansingh-samndarsingh jaloda sha</t>
+          <t>1719006037/RC/22012034655128 — cc road and nali nirman radheshyam ke makna se guddu ke makan tak ramnagar dera jaloda sha</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>9800</v>
+        <v>70500</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>62854.22</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>45892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377529 — tute fute sochalay nirman karya  hitgrahi ramesh-bhavar ji jaloda sha</t>
+          <t>1719006037/RC/22012034655130 — cc road nali nirman kary unkarsingh ke makan se kanheya ke makan tak ramnagar dera jaloda sha</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>9800</v>
+        <v>94000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>87674.79</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>45565</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>45892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377532 — tute fute sochalay nirman karya  hitgrahi guljarsingh-hajarilal jaloda sha</t>
+          <t>1719006037/RC/22012034655131 — cc road and nali nirman bheem singh se guddi ke makan tak jaloda</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>9800</v>
+        <v>70500</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>58844.01</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>45892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377534 — tute fute sochalay nirman karya  hitgrahi satyanarayan-dhansingh jaloda sha</t>
+          <t>1719006037/RC/22012034674522 — CC road nirman kary prdhamantri road se samudayik kup tak</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>9800</v>
+        <v>170700</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42597</v>
+        <v>45317</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377535 — tute fute sochalay nirman karya  hitgrahi gulabsingh-narayansingh jaloda sha</t>
+          <t>1719006037/RC/22012034839433 — CC road nirman ramdev mandir se mataji chabutra ramnagar dera</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>9800</v>
+        <v>150200</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>128928.97</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42998</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>45957</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377536 — tute fute sochalay nirman karya  hitgrahi dinesh-dhul ji jaloda sha</t>
+          <t>1719006037/RC/22012034848207 — cc road nirman pm road se amarsingh ke makan tak chabutra aadi dera gp jaloda</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>9800</v>
+        <v>25300</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42998</v>
+        <v>45754</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377538 — tute fute sochalay nirman karya  hitgrahi vishnu-rugnnath jaloda sha</t>
+          <t>1719006037/RC/22012034848211 — cc road nirman</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>9800</v>
+        <v>170700</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42597</v>
+        <v>45754</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377539 — tute fute sochalay nirman karya  hitgrahi shankar singh-chandar singh jaloda sha</t>
+          <t>1719006037/RC/22012034848212 — cc road nirman karya</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>9800</v>
+        <v>125800</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42597</v>
+        <v>45754</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377541 — tute fute sochalay nirman karya  hitgrahi kesarsingh-dhul ji jaloda sha</t>
+          <t>1719006037/RC/22012034848213 — cc road nirman jaloda</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>9800</v>
+        <v>150200</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42998</v>
+        <v>45754</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034377542 — tute fute sochalay nirman karya  hitgrahi jagdish-rupa ji jaloda sha</t>
+          <t>1719006037/RC/22012034848214 — ccroad nirman kalaji maharaj se ramnagar upar ka dera jaloda</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>9800</v>
+        <v>85550</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42998</v>
+        <v>45754</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034378053 — tute fute sochalay nirman karya hitgrahi ramprasha-badrilal jaloda sha</t>
+          <t>1719006037/RC/22012034848216 — c c road nirman karya puliya se samudayik kup tak jaloda</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>11500</v>
+        <v>53000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42597</v>
+        <v>45754</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034378054 — tute fute sochalay nirman karya hitgrahi ishvarsingh -samndarsingh jaloda sha</t>
+          <t>1719006037/RC/22012034848245 — C C ROAD NALI NIRMAN PRADHAN MANTRI KE ROAD SE SCHOOL TAK JALODA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>11500</v>
+        <v>61550</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42597</v>
+        <v>45754</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034378055 — tute fute sochalay nirman karya hitgrahi jitendra-dharmsingh jaloda sha</t>
+          <t>1719006037/RC/22012034848253 — c c road nirman sah nali nirman pani ki tanki se rakesh nayak ke makan tak ramnagar jaloda</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>11500</v>
+        <v>54700</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42597</v>
+        <v>45754</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034378056 — tute fute sochalay nirman karya hitgrahi santosh-biharilal jaloda sha</t>
+          <t>1719006037/RS/22012034373603 — tute fute sochalay nirman karya mahendra singh sujan singh jaloda sha</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42597</v>
+        <v>42998</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380746 — tute fute sochalay nirman karya  hitgrahi biharilal-durga ji jaloda sha</t>
+          <t>1719006037/RS/22012034375272 — tute fute sochalay nirman karya hitgrahi jitendra-baldevsingh jaloda sha</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>9800</v>
+        <v>11500</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380748 — tute fute sochalay nirman karya  hitgrahi mangilal-nagga ji jaloda sha</t>
+          <t>1719006037/RS/22012034375273 — tute fute sochlay nirman karya hitgrahi amratsingh -chandr singh rajput jaloda sha</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380750 — tute fute sochalay nirman karya  hitgrahi mangilal-rupa ji jaloda sha</t>
+          <t>1719006037/RS/22012034375275 — tute fute sochalay nirman karya hitgrahi lilam singh -antar singh jaloda sha</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380752 — tute fute sochalay nirman karya  hitgrahi biharilal-hema ji jaloda sha</t>
+          <t>1719006037/RS/22012034375276 — tute fute sochalay nirman karya hitgrahi rajaram- pirulal jaloda sha</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380753 — tute fute sochalay nirman karya  hitgrahi suva bai-bhavsingh jaloda sha</t>
+          <t>1719006037/RS/22012034375277 — tute fute sochalay nirman karya hitgrahi gokal -pirulal jaloda sha</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380754 — tute fute sochalay nirman karya  hitgrahi prabhulal-bapulal jaloda sha</t>
+          <t>1719006037/RS/22012034375278 — tute fute sochalay nirman karya hitgrahi lilam singh-guljar singh jaloda sha</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42597</v>
+        <v>43028</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380755 — tute fute sochalay nirman karya  hitgrahi kelashchandra-shankarlal jaloda sha</t>
+          <t>1719006037/RS/22012034375282 — tute fute sochalay nirman karya hitgrahi manohar -ramchandra jaloda sha</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034380756 — tute fute sochalay nirman karya  hitgrahi rajaram-ramsingh jaloda sha</t>
+          <t>1719006037/RS/22012034375285 — tute fute sochalay nirman karya hitgrahi lalu-bapulal jaloda sha</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>11500</v>
+        <v>9800</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>42597</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034626034 — samudayik swachta parisar nirman karya men rod ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034375286 — tute fute sochalay nirman karya hitgrahi premnarayan-narayan singh jaloda sha</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44423</v>
+        <v>42597</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034626035 — samudayik swachta parisar nirman karya men rod ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034375287 — tute fute sochalay nirman karya hitgrahi chandarsingh-dhansingh  jaloda sha</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44423</v>
+        <v>42597</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1719006037/RS/22012034626038 — samudayik swachta parisar nirman karya jaloda sha</t>
+          <t>1719006037/RS/22012034375334 — tute fute sochalay nirman karya mansingh-kalusingh harijan jaloda sha</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>66000</v>
+        <v>9800</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>44064</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44677</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034379487 — talab  gaharikaran</t>
+          <t>1719006037/RS/22012034375393 — tute fute sochalay nirman karya hitdrahi radhesyam-kalusingh  jaloda sha</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43060</v>
+        <v>42597</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476538 — chek deem nirman karya santidham ke paas odi ke khal pr jaloda sha</t>
+          <t>1719006037/RS/22012034375394 — tute fute sochalay nirman karya  hitgrahi govindsingh -alamsingh jaloda sha</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43621</v>
+        <v>42998</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476541 — chek deem nirman karya santidham ke paas odi ke khal pr jaloda sha</t>
+          <t>1719006037/RS/22012034375395 — tute fute sochalay nirman karya  hitgrahi devkaran-ramchandra jaloda sha</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43621</v>
+        <v>42998</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476542 — hand pamp richarj pit balak p.v. school parisar jaloda sha</t>
+          <t>1719006037/RS/22012034375396 — tute fute sochalay nirman karya  hitgrahi virendrasingh-chandarsingh jaloda sha</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>13427.22</v>
+        <v>9800</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>9120</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44014</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476545 — hand pamp richarj pit m.v. school parisar jaloda sha</t>
+          <t>1719006037/RS/22012034375460 — tute fute sochalay nirman karya hitgrahi mohanlal-dhulji harijan jaloda sha</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>13427.22</v>
+        <v>9800</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>9120</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44014</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476546 — hand pamp richarj pit balak p.v. school parisar jaloda sha</t>
+          <t>1719006037/RS/22012034375465 — tute fute sochalay nirman karya hitgrahi syam-balu ji harijan jaloda sha</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43621</v>
+        <v>42597</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476547 — hand pamp richarj pit balak p.v. school parisar ramnagar  jaloda sha</t>
+          <t>1719006037/RS/22012034375466 — tute fute sochalay nirman karya hitgrahi raghunandan-shankarlal jaloda sha</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>13427.22</v>
+        <v>9800</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>9072</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44035</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476548 — samudayik kup richarj pits narsali  jaloda sha</t>
+          <t>1719006037/RS/22012034375467 — tute fute sochalay nirman karya hitgrahi laxminarayan-mohanlal jaloda sha</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43621</v>
+        <v>42597</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034476555 — samudayik kup richarj pits narsali  jaloda sha</t>
+          <t>1719006037/RS/22012034376471 — tute fute sochalay nirman karya  hitgrahi mohan-nagjiram jaloda sha</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>13427.22</v>
+        <v>9800</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>9612</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44013</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034560175 — samudayik dabari nirman karya jaloda sha</t>
+          <t>1719006037/RS/22012034376472 — tute fute sochalay nirman karya  hitgrahi jagdish-sivnarayan das jaloda sha</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>332572.21</v>
+        <v>9800</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>280440</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034560200 — chekdem nirman karya chopda ke khal pr jaloda sha</t>
+          <t>1719006037/RS/22012034376473 — tute fute sochalay nirman karya  hitgrahi jhanaksingh-mangilal jaloda sha</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43966</v>
+        <v>42998</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034563360 — countur tranch nirman pirmalik ki pahadi pr jaloda sha</t>
+          <t>1719006037/RS/22012034376474 — tute fute sochalay nirman karya  hitgrahi naryan-mansingh banjara jaloda sha</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>602809.5</v>
+        <v>9800</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>538714</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44020</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034580927 — cuntur tranch nirman karya 2 pirmalik ki pahadi pr jaloda sha</t>
+          <t>1719006037/RS/22012034376475 — tute fute sochalay nirman karya  hitgrahi shankarlal-ramnarayan das jaloda sha</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>199088.18</v>
+        <v>9800</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>176764</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44120</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034634441 — countur tranch nirman karya tajbadli pr jaloda sha</t>
+          <t>1719006037/RS/22012034377511 — tute fute sochalay nirman karya  hitgrahi narayan das -chatardas  jaloda sha</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>206513.25</v>
+        <v>9800</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44279</v>
+        <v>42597</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034634451 — percoletion tank nirman karya taj badli ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034377512 — tute fute sochalay nirman karya  hitgrahi amar singh-rama ji jaloda sha</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>337715.44</v>
+        <v>9800</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44279</v>
+        <v>42998</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034634456 — percoletion tank nirman karya umriya taj ki pahadi ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034377514 — tute fute sochalay nirman karya  hitgrahi madhu bai-ram singh bhil jaloda sha</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>337715.44</v>
+        <v>9800</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44279</v>
+        <v>42998</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034634457 — percoletion tank nirman karya umriya taj ki pahadi ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034377515 — tute fute sochalay nirman karya  hitgrahi radhesyam-lalu ji banjara jaloda sha</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44279</v>
+        <v>42597</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034634458 — percoletion tank nirman karya umriya taj ki pahadi ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034377517 — tute fute sochalay nirman karya  hitgrahi premnarayan-rama ji jaloda sha</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44279</v>
+        <v>42597</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034648078 — countur tranch nirman karya pirmalik ki pahadi 3 pr jaloda sha</t>
+          <t>1719006037/RS/22012034377520 — tute fute sochalay nirman karya  hitgrahi ramsingh-savisingh rajput jaloda sha</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>315724.49</v>
+        <v>9800</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>210144</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44352</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034648085 — countur tranch nirman karya tajbadli  ki pahadi 1 pr jaloda sha</t>
+          <t>1719006037/RS/22012034377521 — tute fute sochalay nirman karya  hitgrahi munnalal-ramlal banjara jaloda sha</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>329456.3</v>
+        <v>9800</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>258898</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034715563 — roof water harvesting panchayat bhawan jaloda sha</t>
+          <t>1719006037/RS/22012034377522 — tute fute sochalay nirman karya  hitgrahi mohanlal-sivnarayan jaloda sha</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>22173.14</v>
+        <v>9800</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>10974</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44442</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034715574 — roof water harvesting middle school jaloda sha</t>
+          <t>1719006037/RS/22012034377523 — tute fute sochalay nirman karya  hitgrahi anokhidas-sevadas jaloda sha</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>22173.14</v>
+        <v>9800</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44217</v>
+        <v>42998</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034715608 — gully plug stractur pirmalik ki pahadi pr jaloda sha</t>
+          <t>1719006037/RS/22012034377527 — tute fute sochalay nirman karya  hitgrahi omsingh-guljarsingh jaloda sha</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>55240.37</v>
+        <v>9800</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44337</v>
+        <v>42597</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034715611 — gully plug stractur umriya taj ki pahadi pr jaloda sha</t>
+          <t>1719006037/RS/22012034377528 — tute fute sochalay nirman karya  hitgrahi mansingh-samndarsingh jaloda sha</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>55240.37</v>
+        <v>9800</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44337</v>
+        <v>42998</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034736960 — parcoletion tenk nirman karya pirmalik ki pahadi ke pass jaloda sha</t>
+          <t>1719006037/RS/22012034377529 — tute fute sochalay nirman karya  hitgrahi ramesh-bhavar ji jaloda sha</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>423218.61</v>
+        <v>9800</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>162144</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44352</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034988128 — Water Harvesting Pond GP Jaloda</t>
+          <t>1719006037/RS/22012034377532 — tute fute sochalay nirman karya  hitgrahi guljarsingh-hajarilal jaloda sha</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>928143.26</v>
+        <v>9800</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>639504</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44869</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012034988767 — Gully Plug GP Jaloda</t>
+          <t>1719006037/RS/22012034377534 — tute fute sochalay nirman karya  hitgrahi satyanarayan-dhansingh jaloda sha</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44652</v>
+        <v>42597</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012035146900 — chekdem rapta nirman karya dabari ke khal pr jaloda</t>
+          <t>1719006037/RS/22012034377535 — tute fute sochalay nirman karya  hitgrahi gulabsingh-narayansingh jaloda sha</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45201</v>
+        <v>42998</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012035146912 — chek deem nirman karya rugnath singh ke pass wale khal pr jaloda sha</t>
+          <t>1719006037/RS/22012034377536 — tute fute sochalay nirman karya  hitgrahi dinesh-dhul ji jaloda sha</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45201</v>
+        <v>42998</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012035146920 — chek dem nirman karya bramanand ji kekuva ke pass khal pr jaloda sha</t>
+          <t>1719006037/RS/22012034377538 — tute fute sochalay nirman karya  hitgrahi vishnu-rugnnath jaloda sha</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45201</v>
+        <v>42597</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/22012035276343 — JGSA 2025 Recharge structure Samudayik kup gp jaloda</t>
+          <t>1719006037/RS/22012034377539 — tute fute sochalay nirman karya  hitgrahi shankar singh-chandar singh jaloda sha</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>23899.46</v>
+        <v>9800</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>19058.84</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45794</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/262 — कुप निर्माण हितग्राही मुलक शंकरलाल-रामाजी</t>
+          <t>1719006037/RS/22012034377541 — tute fute sochalay nirman karya  hitgrahi kesarsingh-dhul ji jaloda sha</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>149000</v>
+        <v>9800</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>103520.23</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>39852</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/263 — कुप निर्माण हितग्राही मुलक मेघराज-मानसिंह</t>
+          <t>1719006037/RS/22012034377542 — tute fute sochalay nirman karya  hitgrahi jagdish-rupa ji jaloda sha</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>149000</v>
+        <v>9800</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>145952.42</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>42998</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/264 — कुप निर्माण हितग्राही मुलक घनश्‍याम-बद्रिलाल</t>
+          <t>1719006037/RS/22012034378053 — tute fute sochalay nirman karya hitgrahi ramprasha-badrilal jaloda sha</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>149000</v>
+        <v>11500</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>147678.16</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>39867</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/265 — कुप निर्माण हितग्राही मुलक सिध्‍दनाथ-रूगनाथ</t>
+          <t>1719006037/RS/22012034378054 — tute fute sochalay nirman karya hitgrahi ishvarsingh -samndarsingh jaloda sha</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>149000</v>
+        <v>11500</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>145149.98</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/266 — कुप निर्माण‍ हितग्राही मुलक बाबुलाल-समन्‍दरसिंह</t>
+          <t>1719006037/RS/22012034378055 — tute fute sochalay nirman karya hitgrahi jitendra-dharmsingh jaloda sha</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>149000</v>
+        <v>11500</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>149000.37</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/275 — कुप निर्माण हितग्राही मुलक शिवनारायण-नग्‍गाजी</t>
+          <t>1719006037/RS/22012034378056 — tute fute sochalay nirman karya hitgrahi santosh-biharilal jaloda sha</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>149000</v>
+        <v>11500</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>145665</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/277 — कुप निर्माण हितग्राही मुलक नाथूलाल-रामाजी</t>
+          <t>1719006037/RS/22012034380746 — tute fute sochalay nirman karya  hitgrahi biharilal-durga ji jaloda sha</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>149000</v>
+        <v>9800</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>148079.92</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>39853</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/278 — कुप निर्माण हितग्राही मुलक लीलाबाई-रमेशचन्‍द्र</t>
+          <t>1719006037/RS/22012034380748 — tute fute sochalay nirman karya  hitgrahi mangilal-nagga ji jaloda sha</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>149000</v>
+        <v>9800</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>146599.56</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/320 — कुप निर्माण हितग्राही मुलक भीमसिंह-राधेयाम</t>
+          <t>1719006037/RS/22012034380750 — tute fute sochalay nirman karya  hitgrahi mangilal-rupa ji jaloda sha</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>149000</v>
+        <v>9800</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>148933.5</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>39907</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WC/630 — कपिलधारा कुप निर्माण हितग्राही मुलक नारायणसिंह - लक्ष्‍मणसिंह पिछडावर्ग</t>
+          <t>1719006037/RS/22012034380752 — tute fute sochalay nirman karya  hitgrahi biharilal-hema ji jaloda sha</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>262000</v>
+        <v>9800</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>245742.9</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41290</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WH/22012034454718 — Stop dam jirnoddhar marammat karya bada nala GP Jaloda Sha</t>
+          <t>1719006037/RS/22012034380753 — tute fute sochalay nirman karya  hitgrahi suva bai-bhavsingh jaloda sha</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44471</v>
+        <v>42597</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WH/22012034454719 — Stop dam jirnoddhar marammat karya Choupra Khal GP Jaloda Shajapur</t>
+          <t>1719006037/RS/22012034380754 — tute fute sochalay nirman karya  hitgrahi prabhulal-bapulal jaloda sha</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44471</v>
+        <v>42597</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1719006037/WH/22012034908856 — STOP DEM JIRNODHHAR/ MARAMMAT KARYA BADANALA GP JALODA</t>
+          <t>1719006037/RS/22012034380755 — tute fute sochalay nirman karya  hitgrahi kelashchandra-shankarlal jaloda sha</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>64000</v>
+        <v>9800</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>48656</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44642</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Toilets</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/RS/22012034380756 — tute fute sochalay nirman karya  hitgrahi rajaram-ramsingh jaloda sha</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>11500</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>42597</v>
+      </c>
+      <c r="K512" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C512" s="1" t="inlineStr">
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/RS/22012034626034 — samudayik swachta parisar nirman karya men rod ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>44423</v>
+      </c>
+      <c r="K513" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/RS/22012034626035 — samudayik swachta parisar nirman karya men rod ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>44423</v>
+      </c>
+      <c r="K514" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Community Sanitary Complex</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/RS/22012034626038 — samudayik swachta parisar nirman karya jaloda sha</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>66000</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>44064</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>44677</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>45414</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034379487 — talab  gaharikaran</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>43060</v>
+      </c>
+      <c r="K516" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476538 — chek deem nirman karya santidham ke paas odi ke khal pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>43621</v>
+      </c>
+      <c r="K517" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476541 — chek deem nirman karya santidham ke paas odi ke khal pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>43621</v>
+      </c>
+      <c r="K518" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476542 — hand pamp richarj pit balak p.v. school parisar jaloda sha</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>9120</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>44014</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>44211</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476545 — hand pamp richarj pit m.v. school parisar jaloda sha</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>9120</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>44014</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44180</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476546 — hand pamp richarj pit balak p.v. school parisar jaloda sha</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>43621</v>
+      </c>
+      <c r="K521" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476547 — hand pamp richarj pit balak p.v. school parisar ramnagar  jaloda sha</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>9072</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>44035</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44211</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476548 — samudayik kup richarj pits narsali  jaloda sha</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>43621</v>
+      </c>
+      <c r="K523" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034476555 — samudayik kup richarj pits narsali  jaloda sha</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>13427.22</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>9612</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>44013</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>44211</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034560175 — samudayik dabari nirman karya jaloda sha</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>332572.21</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>280440</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>43999</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>44119</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034560200 — chekdem nirman karya chopda ke khal pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>43966</v>
+      </c>
+      <c r="K526" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034563360 — countur tranch nirman pirmalik ki pahadi pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>602809.5</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>538714</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>44020</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>44211</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034580927 — cuntur tranch nirman karya 2 pirmalik ki pahadi pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>199088.18</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>176764</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>44120</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>44311</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034634441 — countur tranch nirman karya tajbadli pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>206513.25</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>44279</v>
+      </c>
+      <c r="K529" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034634451 — percoletion tank nirman karya taj badli ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>337715.44</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>44279</v>
+      </c>
+      <c r="K530" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034634456 — percoletion tank nirman karya umriya taj ki pahadi ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>337715.44</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>44279</v>
+      </c>
+      <c r="K531" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034634457 — percoletion tank nirman karya umriya taj ki pahadi ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>44279</v>
+      </c>
+      <c r="K532" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E533" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034634458 — percoletion tank nirman karya umriya taj ki pahadi ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>44279</v>
+      </c>
+      <c r="K533" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034648078 — countur tranch nirman karya pirmalik ki pahadi 3 pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>315724.49</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>210144</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>44352</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>44767</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034648085 — countur tranch nirman karya tajbadli  ki pahadi 1 pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>329456.3</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>258898</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>44336</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>44767</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C536" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D536" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E536" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F536" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034715563 — roof water harvesting panchayat bhawan jaloda sha</t>
+        </is>
+      </c>
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
+        <v>22173.14</v>
+      </c>
+      <c r="I536" s="2" t="n">
+        <v>10974</v>
+      </c>
+      <c r="J536" s="3" t="n">
+        <v>44442</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>45380</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C537" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D537" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E537" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F537" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034715574 — roof water harvesting middle school jaloda sha</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>22173.14</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>44217</v>
+      </c>
+      <c r="K537" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034715608 — gully plug stractur pirmalik ki pahadi pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
+        <v>55240.37</v>
+      </c>
+      <c r="I538" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J538" s="3" t="n">
+        <v>44337</v>
+      </c>
+      <c r="K538" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034715611 — gully plug stractur umriya taj ki pahadi pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>55240.37</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>44337</v>
+      </c>
+      <c r="K539" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034736960 — parcoletion tenk nirman karya pirmalik ki pahadi ke pass jaloda sha</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>423218.61</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>162144</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>44352</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>44675</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034988128 — Water Harvesting Pond GP Jaloda</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>928143.26</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>639504</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>44869</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>45956</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012034988767 — Gully Plug GP Jaloda</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K542" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012035146900 — chekdem rapta nirman karya dabari ke khal pr jaloda</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K543" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012035146912 — chek deem nirman karya rugnath singh ke pass wale khal pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I544" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J544" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K544" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012035146920 — chek dem nirman karya bramanand ji kekuva ke pass khal pr jaloda sha</t>
+        </is>
+      </c>
+      <c r="G545" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I545" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J545" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K545" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/22012035276343 — JGSA 2025 Recharge structure Samudayik kup gp jaloda</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>23899.46</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>19058.84</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>45794</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>46123</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/262 — कुप निर्माण हितग्राही मुलक शंकरलाल-रामाजी</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>103520.23</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>39852</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>40993</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/263 — कुप निर्माण हितग्राही मुलक मेघराज-मानसिंह</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>145952.42</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>39851</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>39934</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/264 — कुप निर्माण हितग्राही मुलक घनश्‍याम-बद्रिलाल</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>147678.16</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>39867</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>40268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/265 — कुप निर्माण हितग्राही मुलक सिध्‍दनाथ-रूगनाथ</t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>145149.98</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>39851</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>40268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/266 — कुप निर्माण‍ हितग्राही मुलक बाबुलाल-समन्‍दरसिंह</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>149000.37</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>39851</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>40268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/275 — कुप निर्माण हितग्राही मुलक शिवनारायण-नग्‍गाजी</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>145665</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>39851</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>39927</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/277 — कुप निर्माण हितग्राही मुलक नाथूलाल-रामाजी</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>148079.92</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>39853</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>40993</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/278 — कुप निर्माण हितग्राही मुलक लीलाबाई-रमेशचन्‍द्र</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>146599.56</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>39851</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>39927</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/320 — कुप निर्माण हितग्राही मुलक भीमसिंह-राधेयाम</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>149000</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>148933.5</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>39907</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>40268</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WC/630 — कपिलधारा कुप निर्माण हितग्राही मुलक नारायणसिंह - लक्ष्‍मणसिंह पिछडावर्ग</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>262000</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>245742.9</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>41290</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>42094</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D512" s="1" t="inlineStr">
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WH/22012034454718 — Stop dam jirnoddhar marammat karya bada nala GP Jaloda Sha</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K557" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WH/22012034454719 — Stop dam jirnoddhar marammat karya Choupra Khal GP Jaloda Shajapur</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K558" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E512" s="1" t="inlineStr">
+      <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F512" s="1" t="inlineStr">
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1719006037/WH/22012034908856 — STOP DEM JIRNODHHAR/ MARAMMAT KARYA BADANALA GP JALODA</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>64000</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>48656</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>44642</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>45113</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>MOMAN BADODIYA</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1719006037/WH/22012034908860 — STOP DEM JIRNODHHAR/ MARAMMAT KARYA CHOPDA KHAL GP JALODA SHAJAPUR</t>
         </is>
       </c>
-      <c r="G512" s="1" t="inlineStr">
+      <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="H512" s="2" t="n">
+      <c r="H560" s="2" t="n">
         <v>41000</v>
       </c>
-      <c r="I512" s="2" t="n">
+      <c r="I560" s="2" t="n">
         <v>37500</v>
       </c>
-      <c r="J512" s="3" t="n">
+      <c r="J560" s="3" t="n">
         <v>44642</v>
       </c>
-      <c r="K512" s="3" t="n">
+      <c r="K560" s="3" t="n">
         <v>45113</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>