--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K395"/>
+  <dimension ref="A1:K402"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:54:19</t>
+          <t>Exported on: 2026-10-22 03:27:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -608,51 +608,51 @@
       <c r="J18" s="3" t="n">
         <v>45073</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719007014/AV/22012034646685 — खेल मैदान कार्य पंचायत भवन परिसर चापडिया</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>806120.83</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>24129</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45204</v>
@@ -3446,51 +3446,51 @@
         <v>348</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>43377</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1719007014/DP/22012034575482 — सामुदायिक कूप निर्माण ग्राम चापड़िया</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>618036.87</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>544939.68</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45064</v>
@@ -3540,51 +3540,51 @@
         <v>884</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719007014/DP/22012034614047 — सामुदायिक वुक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45383</v>
@@ -6225,51 +6225,51 @@
       <c r="J133" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>43863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012034471999 — Khet talab nirman soram bai hemraj singh</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>295000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>19752</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>43533</v>
@@ -8063,51 +8063,51 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035130627 — Individuals Agriculture Land Plantation Project Babulal Bherusingh chapdiya</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>68663</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45201</v>
@@ -8157,192 +8157,192 @@
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45054</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035130636 — Individuals Agriculture Land Plantation Project Sujan Vijaysingh chapdiya</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>132769.6</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>45240</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035144936 — Individuals Agriculture Land Plantation Project Dhapu Bai Hiralal chapdiya</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>103818</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035152808 — Individuals Agriculture Land Plantation Project Makhan Amar Singh Chapdiya</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>104107.2</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035152816 — Individuals Agriculture Land Plantation Project Elam Devji Chapdiya</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>132985.6</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>94635</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45205</v>
@@ -8441,78 +8441,80 @@
       <c r="J179" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035221565 — Kapildhara Koop Nirman Kamal Singh Jagdish Chapdiya</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>385307.96</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>378855</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45367</v>
       </c>
-      <c r="K180" s="3"/>
+      <c r="K180" s="3" t="n">
+        <v>46272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -8874,51 +8876,51 @@
       <c r="J188" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035363660 — JGSA 2025 Recharge Structure Kapil Dhara kup Narayansingh  IF/22012035363213</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45759</v>
@@ -9066,51 +9068,51 @@
         <v>4959</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/22012035506659 — Khet Talab Nirman Karya Sujan Singh Chapdiya</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>69180.72</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45761</v>
@@ -12441,1248 +12443,1264 @@
       <c r="J261" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5886784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113789612</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>18816</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5886971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113790629</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>19287</v>
+        <v>23277</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46115</v>
       </c>
-      <c r="K263" s="3"/>
+      <c r="K263" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118848215</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129997683</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113790296</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336230</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336407</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887116 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116337152</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>15708</v>
+        <v>20208</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122829764</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>4200</v>
+        <v>14700</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46037</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117669612</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46115</v>
       </c>
-      <c r="K271" s="3"/>
+      <c r="K271" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117669236</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>20577</v>
+        <v>23277</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46115</v>
       </c>
-      <c r="K272" s="3"/>
+      <c r="K272" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5887192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122830318</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>19287</v>
+        <v>23277</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46115</v>
       </c>
-      <c r="K273" s="3"/>
+      <c r="K273" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5951996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336334</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5951997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336841</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5951999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336919</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>21349</v>
+        <v>21699</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46115</v>
       </c>
-      <c r="K276" s="3"/>
+      <c r="K276" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5952000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336947</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5952001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116337281</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5955348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114867070</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46120</v>
       </c>
-      <c r="K279" s="3"/>
+      <c r="K279" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5960389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114756868</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5962725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116337237</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15423</v>
+        <v>15723</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5963722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129998034</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>20616</v>
+        <v>23016</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46120</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5963723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129998082</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>11223</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46115</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5966219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336510</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>11508</v>
+        <v>17808</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5966220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336597</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>19077</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46115</v>
       </c>
-      <c r="K285" s="3"/>
+      <c r="K285" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5966221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336674</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/5966735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113789832</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>4200</v>
+        <v>6300</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -13810,5062 +13828,5393 @@
       <c r="J290" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/6108716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117669285</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>14688</v>
+        <v>18288</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K291" s="3"/>
+      <c r="K291" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719007014/IF/IAY/62058 — Construction of IAY House -IAY REG. NO. MP-19-007-014-001/5</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>42366</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/IAY/642971 — Construction of IAY House -IAY REG. NO. MP1181596</t>
+          <t>1719007014/IF/IAY/6249089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106665459</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/IAY/814569 — Construction of IAY House -IAY REG. NO. MP1751075</t>
+          <t>1719007014/IF/IAY/6291402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336004</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>15520</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>43262</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/IAY/820783 — Construction of IAY House -IAY REG. NO. MP2299413</t>
+          <t>1719007014/IF/IAY/6293538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129997183</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>14616</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>43262</v>
-[...3 lines deleted...]
-      </c>
+        <v>46157</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/IAY/825362 — Construction of IAY House -IAY REG. NO. MP2985801</t>
+          <t>1719007014/IF/IAY/6300852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116336641</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42985</v>
-[...3 lines deleted...]
-      </c>
+        <v>46167</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/IAY/825391 — Construction of IAY House -IAY REG. NO. MP2990631</t>
+          <t>1719007014/IF/IAY/6371722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141492145</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42985</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/IAY/826039 — Construction of IAY House -IAY REG. NO. MP3104840</t>
+          <t>1719007014/IF/IAY/6371745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114866986</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42985</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/नवीनकूप निर्माण बाबूलाल मोधोसिंह चाप — नवीनकूप निर्माण बाबूलाल मोधोसिंह चापडिया कोहलिया</t>
+          <t>1719007014/IF/IAY/6392357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129997960</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>44000</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>61027</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>39591</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034307456 — Santidham set nirman Kohliya santidham parisar</t>
+          <t>1719007014/IF/IAY/642971 — Construction of IAY House -IAY REG. NO. MP1181596</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>180000</v>
+        <v>15030</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>42940</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034307522 — santidham set gram chapdiya</t>
+          <t>1719007014/IF/IAY/814569 — Construction of IAY House -IAY REG. NO. MP1751075</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>15520</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>43262</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>44000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034314858 — KHEL MAIDAN NIRMAN CHAPADIYA</t>
+          <t>1719007014/IF/IAY/820783 — Construction of IAY House -IAY REG. NO. MP2299413</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>14616</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42887</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>43262</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>43599</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034583251 — Levelling And Develapment Of Panchayat Bhavan Parisar</t>
+          <t>1719007014/IF/IAY/825362 — Construction of IAY House -IAY REG. NO. MP2985801</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>15308</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44806</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>42985</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>43223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034583252 — Levelling And Develapment Of Shantidham Parisar chapdiya</t>
+          <t>1719007014/IF/IAY/825391 — Construction of IAY House -IAY REG. NO. MP2990631</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>44806</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>42985</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>43223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034583253 — Levelling And Develapment Of Shantidham Parisar chapdiya</t>
+          <t>1719007014/IF/IAY/826039 — Construction of IAY House -IAY REG. NO. MP3104840</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44806</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>42985</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>43146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034583255 — Levelling And Develapment Of Shantidham Parsar Chapdiya Chapar</t>
+          <t>1719007014/IF/नवीनकूप निर्माण बाबूलाल मोधोसिंह चाप — नवीनकूप निर्माण बाबूलाल मोधोसिंह चापडिया कोहलिया</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>61027</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>44806</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>39591</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>40627</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1719007014/LD/22012034597103 — खेल मैदान निर्माण कार्य चापड़िया</t>
+          <t>1719007014/LD/22012034307456 — Santidham set nirman Kohliya santidham parisar</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45153</v>
+        <v>42761</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maintenance of Bharat Nirman Seva Kendra / Repair and Maintenance of Bharat Nirman Seva Kendra Building for Community</t>
+          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1719007014/OP/9425892362 — CHAPDIYA ME PANCHAYAT BHAWAN NIRMAN</t>
+          <t>1719007014/LD/22012034307522 — santidham set gram chapdiya</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>514000</v>
+        <v>180000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>509468</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42786</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034156538 — panch parmeshwar+manrega se CC road and nali nirman babulal ke makan se goha tak chapdiya</t>
+          <t>1719007014/LD/22012034314858 — KHEL MAIDAN NIRMAN CHAPADIYA</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41214</v>
+        <v>42887</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034156539 — grawal road P V shamshan ghat tak</t>
+          <t>1719007014/LD/22012034583251 — Levelling And Develapment Of Panchayat Bhavan Parisar</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>41214</v>
+        <v>44806</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034156540 — panch parmeshwar+manrega se CC road and nali nirman harijan mohalla se ramdevji tak</t>
+          <t>1719007014/LD/22012034583252 — Levelling And Develapment Of Shantidham Parisar chapdiya</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41214</v>
+        <v>44806</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034156541 — grawal road gaon se gajota mandir tak</t>
+          <t>1719007014/LD/22012034583253 — Levelling And Develapment Of Shantidham Parisar chapdiya</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41214</v>
+        <v>44806</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034156542 — panch parmeshwar+manrega se CC road and nali nirman harijan mohalla se M V tak kohliya</t>
+          <t>1719007014/LD/22012034583255 — Levelling And Develapment Of Shantidham Parsar Chapdiya Chapar</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41214</v>
+        <v>44806</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034172719 — panch parmeshwar+manrega se cc road and nali nirma</t>
+          <t>1719007014/LD/22012034597103 — खेल मैदान निर्माण कार्य चापड़िया</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>17736</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41451</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maintenance of Bharat Nirman Seva Kendra / Repair and Maintenance of Bharat Nirman Seva Kendra Building for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034201763 — CHAPDIYA ME PP+MANREGA SE CC ROAD AND NALI NIRMAN</t>
+          <t>1719007014/OP/9425892362 — CHAPDIYA ME PANCHAYAT BHAWAN NIRMAN</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>155000</v>
+        <v>514000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>36792</v>
+        <v>509468</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41671</v>
+        <v>42786</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>42608</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034206831 — CHAPDIYA ME KHET SADAK NIRMAN AMLAWATI ROAD SE BHA</t>
+          <t>1719007014/RC/22012034156538 — panch parmeshwar+manrega se CC road and nali nirman babulal ke makan se goha tak chapdiya</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>1440000</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>1207676</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41695</v>
-[...3 lines deleted...]
-      </c>
+        <v>41214</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034213012 — CHAPDIYA KE KOHLIYA ME PP+MANREGA SE CC ROAD AND N</t>
+          <t>1719007014/RC/22012034156539 — grawal road P V shamshan ghat tak</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41501</v>
+        <v>41214</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034221960 — pp+manrega se cc road and nali nirman amlawati roa</t>
+          <t>1719007014/RC/22012034156540 — panch parmeshwar+manrega se CC road and nali nirman harijan mohalla se ramdevji tak</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>208000</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>187670</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41920</v>
-[...3 lines deleted...]
-      </c>
+        <v>41214</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034221961 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007014/RC/22012034156541 — grawal road gaon se gajota mandir tak</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41665</v>
+        <v>41214</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034221962 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007014/RC/22012034156542 — panch parmeshwar+manrega se CC road and nali nirman harijan mohalla se M V tak kohliya</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41665</v>
+        <v>41214</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034292504 — C.C.ROAD NALI NIRMAN CHAPDIYA</t>
+          <t>1719007014/RC/22012034172719 — panch parmeshwar+manrega se cc road and nali nirma</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>90000</v>
+        <v>155000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>90630</v>
+        <v>17736</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42350</v>
+        <v>41451</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>42524</v>
+        <v>42608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034299691 — cc road santosh ke makan se ravi ke makan tak</t>
+          <t>1719007014/RC/22012034201763 — CHAPDIYA ME PP+MANREGA SE CC ROAD AND NALI NIRMAN</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>125000</v>
+        <v>155000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>96372</v>
+        <v>36792</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42423</v>
+        <v>41671</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>43711</v>
+        <v>42608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034304259 — cc road</t>
+          <t>1719007014/RC/22012034206831 — CHAPDIYA ME KHET SADAK NIRMAN AMLAWATI ROAD SE BHA</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>0</v>
+        <v>1440000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>1207676</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>41695</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>42458</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034304261 — cc road nali</t>
+          <t>1719007014/RC/22012034213012 — CHAPDIYA KE KOHLIYA ME PP+MANREGA SE CC ROAD AND N</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42395</v>
+        <v>41501</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034320810 — cc road and nali nirman</t>
+          <t>1719007014/RC/22012034221960 — pp+manrega se cc road and nali nirman amlawati roa</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>208000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>187670</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42597</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>41920</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>42306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034369760 — GOPAL SINGH KE MAKAN SE KAMALSINGH KE MAKAN TAK C.C. ROAD NALI NIRMAN</t>
+          <t>1719007014/RC/22012034221961 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43062</v>
+        <v>41665</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034369798 — CC ROAD</t>
+          <t>1719007014/RC/22012034221962 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43062</v>
+        <v>41665</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034379301 — sudur gram sadak sampark pradhanmantri road  se Pappu singh ke makan tan chapdiya</t>
+          <t>1719007014/RC/22012034292504 — C.C.ROAD NALI NIRMAN CHAPDIYA</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>1500000</v>
+        <v>90000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>90630</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43054</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>42524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034396032 — C C Road Nirman Work  Rajendra singh se lakhan singh ke makan Tak</t>
+          <t>1719007014/RC/22012034299691 — cc road santosh ke makan se ravi ke makan tak</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>111167</v>
+        <v>125000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>89936</v>
+        <v>96372</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43775</v>
+        <v>42423</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43882</v>
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034397162 — C C Road And  Nali  Nirman work Hanuman Mandir parisar me</t>
+          <t>1719007014/RC/22012034304259 — cc road</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>98589</v>
+        <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43358</v>
+        <v>42395</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034438536 — सी सी रोड  निर्माण कार्य  ग्राम में</t>
+          <t>1719007014/RC/22012034304261 — cc road nali</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43480</v>
+        <v>42395</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034513412 — C C  Road Nirman Work</t>
+          <t>1719007014/RC/22012034320810 — cc road and nali nirman</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43855</v>
+        <v>42597</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034513429 — cc road</t>
+          <t>1719007014/RC/22012034369760 — GOPAL SINGH KE MAKAN SE KAMALSINGH KE MAKAN TAK C.C. ROAD NALI NIRMAN</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43798</v>
+        <v>43062</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034518602 — एप्रोच रोड निर्माण  सीमेंट कांकीट  रोड से  शांतिधाम  तक  ग्राम पंचायत  चापडिया में</t>
+          <t>1719007014/RC/22012034369798 — CC ROAD</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>694416.63</v>
+        <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>668805.64</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43957</v>
-[...3 lines deleted...]
-      </c>
+        <v>43062</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034521690 — एप्रोच रोड निर्माण  सीमेन्टम कांकीट रोड से शांतिधाम तक ग्राम पंचायत चापडिया</t>
+          <t>1719007014/RC/22012034379301 — sudur gram sadak sampark pradhanmantri road  se Pappu singh ke makan tan chapdiya</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>1500000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43922</v>
+        <v>43054</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034522205 — Aprocha Road Nirman Work Chapdiya  Harijan Aawas  Colony  Se chhapr  Shantidham  Road Tak</t>
+          <t>1719007014/RC/22012034396032 — C C Road Nirman Work  Rajendra singh se lakhan singh ke makan Tak</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>111167</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>89936</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>43775</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>43882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034553399 — C C Road Nirman Work  ravi Ke Makan Se Chand singh Ke Makan Tak</t>
+          <t>1719007014/RC/22012034397162 — C C Road And  Nali  Nirman work Hanuman Mandir parisar me</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>63495</v>
+        <v>98589</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>62700</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44204</v>
-[...3 lines deleted...]
-      </c>
+        <v>43358</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034566626 — C C Road And nali Nirman Work Gopal Singh Ke makan Se Anil Ke makan Tak</t>
+          <t>1719007014/RC/22012034438536 — सी सी रोड  निर्माण कार्य  ग्राम में</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>69669</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44358</v>
+        <v>43480</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034574311 — C C Road And  Nali  Nirman Work  Gopal singh Ke Makan  Se Anil  Ke Makan Tak</t>
+          <t>1719007014/RC/22012034513412 — C C  Road Nirman Work</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>116115</v>
+        <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>115680</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>43855</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034615085 — CC road nirman vijendra se govind teen se Hanuman mandir ke makan tak gram chapdiya</t>
+          <t>1719007014/RC/22012034513429 — cc road</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44652</v>
+        <v>43798</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034615086 — CC road nirman vijendra se govind teen se Hanuman mandir ke makan tak gram chapdiya</t>
+          <t>1719007014/RC/22012034518602 — एप्रोच रोड निर्माण  सीमेंट कांकीट  रोड से  शांतिधाम  तक  ग्राम पंचायत  चापडिया में</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>66324</v>
+        <v>694416.63</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>66096</v>
+        <v>668805.64</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44707</v>
+        <v>43957</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44896</v>
+        <v>44788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034616460 — पुलिया पाल विस्तारीकरण निर्माण कार्य ग्राम चापड़िया</t>
+          <t>1719007014/RC/22012034521690 — एप्रोच रोड निर्माण  सीमेन्टम कांकीट रोड से शांतिधाम तक ग्राम पंचायत चापडिया</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>47060</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>26799</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44869</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034616462 — सी सी रोड निर्माण मेन रोड से पंचायत भवन तक</t>
+          <t>1719007014/RC/22012034522205 — Aprocha Road Nirman Work Chapdiya  Harijan Aawas  Colony  Se chhapr  Shantidham  Road Tak</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>77562</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>44268</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44851</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034620900 — सिमेंट कंक्रीट नाली निर्माण  मुकेश ठेकेदार के मकान से ज्ञानसिंह के मकान तक</t>
+          <t>1719007014/RC/22012034553399 — C C Road Nirman Work  ravi Ke Makan Se Chand singh Ke Makan Tak</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>72685</v>
+        <v>63495</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>68032.74</v>
+        <v>62700</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44898</v>
+        <v>44204</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>45117</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034639990 — सीसी रोड निर्माण कार्य रतनसिंह के मकान से कमल सिंह के मकान तक ग्राम चापडीया</t>
+          <t>1719007014/RC/22012034566626 — C C Road And nali Nirman Work Gopal Singh Ke makan Se Anil Ke makan Tak</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>68545</v>
+        <v>69669</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>63565.2</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44358</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034659128 — सीसी रोड नाली निर्माण सुबाक से बनेसिंह के मकान तक आवास कॉलोनी चापड़िया</t>
+          <t>1719007014/RC/22012034574311 — C C Road And  Nali  Nirman Work  Gopal singh Ke Makan  Se Anil  Ke Makan Tak</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>22263</v>
+        <v>116115</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>22055.8</v>
+        <v>115680</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45204</v>
+        <v>44385</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>45307</v>
+        <v>44553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034678419 — CC Road Nirman Kary chapdiya</t>
+          <t>1719007014/RC/22012034615085 — CC road nirman vijendra se govind teen se Hanuman mandir ke makan tak gram chapdiya</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45317</v>
+        <v>44652</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034822259 — CC Raod Nirman awas Colony Puliya se Kumer singh Ke makan tak</t>
+          <t>1719007014/RC/22012034615086 — CC road nirman vijendra se govind teen se Hanuman mandir ke makan tak gram chapdiya</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>170500</v>
+        <v>66324</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>66096</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45413</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>44707</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>44896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034830093 — सीसी रोड निर्माण कार्य आवास कॉलोनी पुलिया से कुमेर सिंह के मकान तक</t>
+          <t>1719007014/RC/22012034616460 — पुलिया पाल विस्तारीकरण निर्माण कार्य ग्राम चापड़िया</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>53100</v>
+        <v>47060</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>52973.1</v>
+        <v>26799</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45640</v>
+        <v>44869</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>45963</v>
+        <v>45287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034830097 — सीसी रोड निर्माण कार्य आवास कॉलोनी से कुमेर सिंह  एलम सिंह के मकान तक</t>
+          <t>1719007014/RC/22012034616462 — सी सी रोड निर्माण मेन रोड से पंचायत भवन तक</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>66300</v>
+        <v>77562</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>66207.93</v>
+        <v>44268</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45640</v>
+        <v>44851</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>45959</v>
+        <v>45287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034852719 — सीसी रोड नाली निर्माण कार्य राम मंदिर प्रांगण से गोपाल सिंह के मकान तक</t>
+          <t>1719007014/RC/22012034620900 — सिमेंट कंक्रीट नाली निर्माण  मुकेश ठेकेदार के मकान से ज्ञानसिंह के मकान तक</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>38558</v>
+        <v>72685</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>68032.74</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>44898</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>45117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034852823 — सीसी रोड नाली निर्माण कार्य एलम सिंह के मकान से कलाजी महाराज तक</t>
+          <t>1719007014/RC/22012034639990 — सीसी रोड निर्माण कार्य रतनसिंह के मकान से कमल सिंह के मकान तक ग्राम चापडीया</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>65217</v>
+        <v>68545</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>63565.2</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>45773</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>45692</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/2/सी0सी0 र — सी0सी0 रोड एवं नाली निर्माण हरिजन मोहल्‍ला से प्रा0शाला भवन चापडिया</t>
+          <t>1719007014/RC/22012034659128 — सीसी रोड नाली निर्माण सुबाक से बनेसिंह के मकान तक आवास कॉलोनी चापड़िया</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>100000</v>
+        <v>22263</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>99598</v>
+        <v>22055.8</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>40691</v>
+        <v>45204</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>40992</v>
+        <v>45307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RS/22012034351083 — INDIVIDUAL HH LATRINE BPL(15)  GP CHAPADIYA gram chapdiya</t>
+          <t>1719007014/RC/22012034678419 — CC Road Nirman Kary chapdiya</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>147000</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>145236</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42898</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RS/22012034351586 — INDIVIDUAL HH LATRINE APL (30)  GP CHAPADIYA gram chapdiya</t>
+          <t>1719007014/RC/22012034822259 — CC Raod Nirman awas Colony Puliya se Kumer singh Ke makan tak</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>360000</v>
+        <v>170500</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>330996</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42920</v>
-[...3 lines deleted...]
-      </c>
+        <v>45413</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RS/22012034351619 — INDIVIDUAL HH LETRINE BPL(17) GP CHAPDIYA gram kohliya</t>
+          <t>1719007014/RC/22012034830093 — सीसी रोड निर्माण कार्य आवास कॉलोनी पुलिया से कुमेर सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>166600</v>
+        <v>53100</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>165564</v>
+        <v>52973.1</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42937</v>
+        <v>45640</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43465</v>
+        <v>45963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RS/22012034351635 — INDIVIDUAL HH LETRINE APL(12) GP CHAPDIYA gram kohliya</t>
+          <t>1719007014/RC/22012034830097 — सीसी रोड निर्माण कार्य आवास कॉलोनी से कुमेर सिंह  एलम सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>144000</v>
+        <v>66300</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>143784</v>
+        <v>66207.93</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42937</v>
+        <v>45640</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43465</v>
+        <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RS/22012034696873 — नाली निर्माण कार्य देव महाराज मंदिर से मिडिल स्कूल तक ग्राम चापडीया</t>
+          <t>1719007014/RC/22012034852719 — सीसी रोड नाली निर्माण कार्य राम मंदिर प्रांगण से गोपाल सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>40600</v>
+        <v>38558</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>38894.4</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45124</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034423191 — Nala trenches nirman work  Chapdiya</t>
+          <t>1719007014/RC/22012034852823 — सीसी रोड नाली निर्माण कार्य एलम सिंह के मकान से कलाजी महाराज तक</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>262334</v>
+        <v>65217</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>159630</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>43377</v>
-[...3 lines deleted...]
-      </c>
+        <v>45773</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034718190 — Reacharge pit handpump ravi ke makan ke pas</t>
+          <t>1719007014/RC/2/सी0सी0 र — सी0सी0 रोड एवं नाली निर्माण हरिजन मोहल्‍ला से प्रा0शाला भवन चापडिया</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>14467.3</v>
+        <v>100000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>99598</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>40691</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>40992</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034721749 — Roop Water Harvesting Nirman Work  Middle School  Bhavan par  Gram Chapdiya</t>
+          <t>1719007014/RS/22012034351083 — INDIVIDUAL HH LATRINE BPL(15)  GP CHAPADIYA gram chapdiya</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>12134</v>
+        <v>147000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>12159</v>
+        <v>145236</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44347</v>
+        <v>42898</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>44503</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034721763 — Roop Water Harvesting Nirman Work  Middle School  Bhavan par  Gram  Kihliya</t>
+          <t>1719007014/RS/22012034351586 — INDIVIDUAL HH LATRINE APL (30)  GP CHAPADIYA gram chapdiya</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>12134</v>
+        <v>360000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>9566</v>
+        <v>330996</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44347</v>
+        <v>42920</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>45178</v>
+        <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034721771 — Roop Water Harvesting Nirman Work  P S School  Gram Chapdiya</t>
+          <t>1719007014/RS/22012034351619 — INDIVIDUAL HH LETRINE BPL(17) GP CHAPDIYA gram kohliya</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>12134</v>
+        <v>166600</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>11580</v>
+        <v>165564</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44347</v>
+        <v>42937</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>44502</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034721786 — Roop Water Harvesting Nirman Work  Aaganwadi Bhavan par  Gram Chapdiya</t>
+          <t>1719007014/RS/22012034351635 — INDIVIDUAL HH LETRINE APL(12) GP CHAPDIYA gram kohliya</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>12134</v>
+        <v>144000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>11966</v>
+        <v>143784</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44347</v>
+        <v>42937</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44522</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034721789 — Roop Water Harvesting Nirman Work  Panchyat Bhavan par</t>
+          <t>1719007014/RS/22012034696873 — नाली निर्माण कार्य देव महाराज मंदिर से मिडिल स्कूल तक ग्राम चापडीया</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>12134</v>
+        <v>40600</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>12159</v>
+        <v>38894.4</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44347</v>
+        <v>45124</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>44510</v>
+        <v>45461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034724827 — Roof Water Harvesting  E-  Kaksh</t>
+          <t>1719007014/WC/22012034423191 — Nala trenches nirman work  Chapdiya</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>12134</v>
+        <v>262334</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>12159</v>
+        <v>159630</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44347</v>
+        <v>43377</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>44503</v>
+        <v>43878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034732298 — NALA DESILTING GRAM CHAPDIYA 1</t>
+          <t>1719007014/WC/22012034718190 — Reacharge pit handpump ravi ke makan ke pas</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>152658.2</v>
+        <v>14467.3</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>126054</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44353</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034732313 — NALA DESILTING GRAM CHAPDIYA 2</t>
+          <t>1719007014/WC/22012034721749 — Roop Water Harvesting Nirman Work  Middle School  Bhavan par  Gram Chapdiya</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>152658.2</v>
+        <v>12134</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>131016</v>
+        <v>12159</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44353</v>
+        <v>44347</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>45052</v>
+        <v>44503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034732317 — NALA DESILTING GRAM CHAPDIYA 3</t>
+          <t>1719007014/WC/22012034721763 — Roop Water Harvesting Nirman Work  Middle School  Bhavan par  Gram  Kihliya</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>152658.2</v>
+        <v>12134</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>129858</v>
+        <v>9566</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44353</v>
+        <v>44347</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>45052</v>
+        <v>45178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034732328 — NALA DESILTING GRAM CHAPDIYA 4</t>
+          <t>1719007014/WC/22012034721771 — Roop Water Harvesting Nirman Work  P S School  Gram Chapdiya</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>152658.2</v>
+        <v>12134</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>128329</v>
+        <v>11580</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44353</v>
+        <v>44347</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>45052</v>
+        <v>44502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034758208 — Recharge pit Handpump check dem ke pas Chapdiya</t>
+          <t>1719007014/WC/22012034721786 — Roop Water Harvesting Nirman Work  Aaganwadi Bhavan par  Gram Chapdiya</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>20396.41</v>
+        <v>12134</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>11966</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>44347</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>44522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034758209 — Recharge pit handpump talab ke pas kohliya</t>
+          <t>1719007014/WC/22012034721789 — Roop Water Harvesting Nirman Work  Panchyat Bhavan par</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>20396.41</v>
+        <v>12134</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>12159</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>44347</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>44510</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034758210 — Recharge pit handpump talab ke pas kohliya</t>
+          <t>1719007014/WC/22012034724827 — Roof Water Harvesting  E-  Kaksh</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>12134</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>12159</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>44347</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>44503</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034758211 — Recharge pit handpump talab ke pas kohliya</t>
+          <t>1719007014/WC/22012034732298 — NALA DESILTING GRAM CHAPDIYA 1</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>152658.2</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>126054</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>44353</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>45128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034758213 — Recharge pit handpump colony Kohliya</t>
+          <t>1719007014/WC/22012034732313 — NALA DESILTING GRAM CHAPDIYA 2</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>20396.41</v>
+        <v>152658.2</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>131016</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>44353</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>45052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034758214 — Recharge pit handpump colony Kohliya</t>
+          <t>1719007014/WC/22012034732317 — NALA DESILTING GRAM CHAPDIYA 3</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>152658.2</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>129858</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>44353</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>45052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034937258 — Recharge pit handpump badi kundi ke pas</t>
+          <t>1719007014/WC/22012034732328 — NALA DESILTING GRAM CHAPDIYA 4</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>21124.4</v>
+        <v>152658.2</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>128329</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>44353</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>45052</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034937280 — Recharge pit handpump premsingh ke makan ke pas</t>
+          <t>1719007014/WC/22012034758208 — Recharge pit Handpump check dem ke pas Chapdiya</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>21124.4</v>
+        <v>20396.41</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44652</v>
+        <v>44287</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012034995276 — रिचार्ज ट्रेंज ग्राम चापडीया</t>
+          <t>1719007014/WC/22012034758209 — Recharge pit handpump talab ke pas kohliya</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>20396.41</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44791</v>
+        <v>44287</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012035171216 — Construction of Gabion Structure GP Chapdiya CGWP</t>
+          <t>1719007014/WC/22012034758210 — Recharge pit handpump talab ke pas kohliya</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>52541.48</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>48488</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/22012035197126 — Check dam cum Pulia Nirman Karya GP Chapdiya</t>
+          <t>1719007014/WC/22012034758211 — Recharge pit handpump talab ke pas kohliya</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>1398486.65</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45317</v>
+        <v>44287</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/9993669210 — talab gehrikaran chapadiya gov. talab</t>
+          <t>1719007014/WC/22012034758213 — Recharge pit handpump colony Kohliya</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>20396.41</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42395</v>
+        <v>44287</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/नवीन कूप निर्माण बाबूलाल माधोसिंह को — नवीन कूप निर्माण बाबूलाल माधोसिंह कोहलिया पंचायत चापडिया</t>
+          <t>1719007014/WC/22012034758214 — Recharge pit handpump colony Kohliya</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>13246</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>39591</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/नवीनकूप निर्माण बाबूलाल माधोसिंह कोह — नवीनकूप निर्माण बाबूलाल माधोसिंह कोहलिया</t>
+          <t>1719007014/WC/22012034937258 — Recharge pit handpump badi kundi ke pas</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>44000</v>
+        <v>21124.4</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>39030</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>39666</v>
+        <v>44652</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WC/सार्वजनिक कूप निर्माण हरिजन मोहल्‍ला — सार्वजनिक कूप निर्माण हरिजन मोहल्‍ला कोहलिया</t>
+          <t>1719007014/WC/22012034937280 — Recharge pit handpump premsingh ke makan ke pas</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>126000</v>
+        <v>21124.4</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>3107</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39793</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/19957104 — talab gaharikaran khohaliya talab</t>
+          <t>1719007014/WC/22012034995276 — रिचार्ज ट्रेंज ग्राम चापडीया</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42395</v>
+        <v>44791</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/19957105 — talab ghaharikaran gram chapadiya</t>
+          <t>1719007014/WC/22012035171216 — Construction of Gabion Structure GP Chapdiya CGWP</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>100000</v>
+        <v>52541.48</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>48488</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>45582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/19957125 — Talab marammat (gehrikaran) gram chapdiya ki talai kasra no 266</t>
+          <t>1719007014/WC/22012035197126 — Check dam cum Pulia Nirman Karya GP Chapdiya</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>100000</v>
+        <v>1398486.65</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42279</v>
+        <v>45317</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/19957127 — Talab marammat (gehrikaran) kohliya talab gram chapdiya</t>
+          <t>1719007014/WC/9993669210 — talab gehrikaran chapadiya gov. talab</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42279</v>
+        <v>42395</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/19960690 — Renovation of Shashkiye talab gram Chapdiya</t>
+          <t>1719007014/WC/नवीन कूप निर्माण बाबूलाल माधोसिंह को — नवीन कूप निर्माण बाबूलाल माधोसिंह कोहलिया पंचायत चापडिया</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>774000</v>
+        <v>44000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>660215.04</v>
+        <v>13246</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42878</v>
+        <v>39591</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43529</v>
+        <v>39546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/19960691 — Renovation of Shashkiye talab of gram Kohliya</t>
+          <t>1719007014/WC/नवीनकूप निर्माण बाबूलाल माधोसिंह कोह — नवीनकूप निर्माण बाबूलाल माधोसिंह कोहलिया</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>788000</v>
+        <v>44000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>39030</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42845</v>
+        <v>39666</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/22012034445734 — Renovation of shashkiya Talab Gram Kohliya</t>
+          <t>1719007014/WC/सार्वजनिक कूप निर्माण हरिजन मोहल्‍ला — सार्वजनिक कूप निर्माण हरिजन मोहल्‍ला कोहलिया</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>126000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>0</v>
+        <v>3107</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>39793</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>41926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/22012034446992 — शासकिय तालाब पाल नवीनीकरण ग्राम कोहलिया</t>
+          <t>1719007014/WH/19957104 — talab gaharikaran khohaliya talab</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>44287</v>
+        <v>42395</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1719007014/WH/22012034920762 — शासकीय तालाब पाल जीर्णोधार कार्य बड़ा तालाब कोहलिया</t>
+          <t>1719007014/WH/19957105 — talab ghaharikaran gram chapadiya</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>650000</v>
+        <v>100000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>539718</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44634</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C395" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D395" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E395" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F395" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/19957125 — Talab marammat (gehrikaran) gram chapdiya ki talai kasra no 266</t>
+        </is>
+      </c>
+      <c r="G395" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I395" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J395" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K395" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/19957127 — Talab marammat (gehrikaran) kohliya talab gram chapdiya</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>42279</v>
+      </c>
+      <c r="K396" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C397" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D397" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E397" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F397" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/19960690 — Renovation of Shashkiye talab gram Chapdiya</t>
+        </is>
+      </c>
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
+        <v>774000</v>
+      </c>
+      <c r="I397" s="2" t="n">
+        <v>660215.04</v>
+      </c>
+      <c r="J397" s="3" t="n">
+        <v>42878</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>43529</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C398" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D398" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E398" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F398" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/19960691 — Renovation of Shashkiye talab of gram Kohliya</t>
+        </is>
+      </c>
+      <c r="G398" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="n">
+        <v>788000</v>
+      </c>
+      <c r="I398" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J398" s="3" t="n">
+        <v>42845</v>
+      </c>
+      <c r="K398" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C399" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D399" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E399" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F399" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/22012034445734 — Renovation of shashkiya Talab Gram Kohliya</t>
+        </is>
+      </c>
+      <c r="G399" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I399" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K399" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C400" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D400" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E400" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F400" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/22012034446992 — शासकिय तालाब पाल नवीनीकरण ग्राम कोहलिया</t>
+        </is>
+      </c>
+      <c r="G400" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I400" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J400" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K400" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C401" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D401" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E401" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F401" s="1" t="inlineStr">
+        <is>
+          <t>1719007014/WH/22012034920762 — शासकीय तालाब पाल जीर्णोधार कार्य बड़ा तालाब कोहलिया</t>
+        </is>
+      </c>
+      <c r="G401" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="n">
+        <v>650000</v>
+      </c>
+      <c r="I401" s="2" t="n">
+        <v>539718</v>
+      </c>
+      <c r="J401" s="3" t="n">
+        <v>44634</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>45050</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C395" s="1" t="inlineStr">
+      <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D395" s="1" t="inlineStr">
+      <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E395" s="1" t="inlineStr">
+      <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F395" s="1" t="inlineStr">
+      <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1719007014/WH/22012034937128 — शासकिय तालाब जीर्णोद्धार ग्राम चापडिया</t>
         </is>
       </c>
-      <c r="G395" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H395" s="2" t="n">
+      <c r="G402" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="n">
         <v>998059</v>
       </c>
-      <c r="I395" s="2" t="n">
+      <c r="I402" s="2" t="n">
         <v>772678.69</v>
       </c>
-      <c r="J395" s="3" t="n">
+      <c r="J402" s="3" t="n">
         <v>45119</v>
       </c>
-      <c r="K395" s="3" t="n">
+      <c r="K402" s="3" t="n">
         <v>45582</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>