--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K408"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:59:48</t>
+          <t>Exported on: 2026-10-23 20:20:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2862,78 +2862,80 @@
       <c r="J64" s="3" t="n">
         <v>45190</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719007016/DP/22012034616080 — सार्वजनिक कूप निर्माण कुंड पर मेहरखेड़ी</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>648891.55</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>553813.9</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45366</v>
       </c>
-      <c r="K65" s="3"/>
+      <c r="K65" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -10485,73 +10487,73 @@
       <c r="J221" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>45848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035255637 — PLANTATION TARA BAI / GAJRAJ SINGH</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>37644</v>
+        <v>42294</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45534</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -10579,192 +10581,192 @@
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035295487 — कपिलधारा कूप निर्माण अभिषेक S/O विष्णुप्रसाद</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>198800</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035295491 — कपिलधारा कूप निर्माण महेंद्र S/O रामबाबू</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>192158</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035295496 — कपिलधारा कूप निर्माण बलवीर S/O गजराजसिंह</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>192536</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035311041 — कपिलधारा कूप सुमित्राबाई w/o अजब सिंह</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>191186</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45748</v>
@@ -11008,51 +11010,51 @@
       <c r="J232" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035489552 — KAPILDHARA KOOP KAPIL S/O DEVISINGH</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>298475.55</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>199016</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45800</v>
@@ -11173,51 +11175,51 @@
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035598982 — Eka Bagiya Maa ke Naam Mitlesh Bai MP19007016002 301</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>81088</v>
+        <v>90088</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>