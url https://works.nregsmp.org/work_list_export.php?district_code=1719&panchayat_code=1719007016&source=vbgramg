--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:51:16</t>
+          <t>Exported on: 2026-10-22 00:24:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,335 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1719007016/DP/22012034616080 — सार्वजनिक कूप निर्माण कुंड पर मेहरखेड़ी</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>648891.55</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45366</v>
       </c>
-      <c r="K12" s="3"/>
+      <c r="K12" s="3" t="n">
+        <v>46277</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035255637 — PLANTATION TARA BAI / GAJRAJ SINGH</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I13" s="2" t="n">
-        <v>10800</v>
+        <v>15450</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45534</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035295487 — कपिलधारा कूप निर्माण अभिषेक S/O विष्णुप्रसाद</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035295491 — कपिलधारा कूप निर्माण महेंद्र S/O रामबाबू</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035295496 — कपिलधारा कूप निर्माण बलवीर S/O गजराजसिंह</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035311041 — कपिलधारा कूप सुमित्राबाई w/o अजब सिंह</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>288618.11</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035489552 — KAPILDHARA KOOP KAPIL S/O DEVISINGH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>298475.55</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45800</v>
@@ -624,51 +626,51 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719007016/IF/22012035598982 — Eka Bagiya Maa ke Naam Mitlesh Bai MP19007016002 301</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>10800</v>
+        <v>19800</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>