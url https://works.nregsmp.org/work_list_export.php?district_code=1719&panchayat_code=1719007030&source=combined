--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K293"/>
+  <dimension ref="A1:K294"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 17:54:53</t>
+          <t>Exported on: 2026-10-19 07:23:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -612,98 +612,98 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719007030/DP/22012034561412 — Samudayik Vraksharopan Amrit Sarovar par GP Tajpur Ukala</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>210767.08</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>3204</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44829</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719007030/DP/22012034593939 — Plantation mari mati mera desh</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>3042</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45176</v>
@@ -2920,51 +2920,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44277</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012034688881 — ket talab nirman manohar singh jagnnath singh</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>15066</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>44666</v>
@@ -3163,51 +3163,51 @@
       <c r="J71" s="3" t="n">
         <v>44332</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>44830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012034829633 — hiteshi kapidara kup gajraj singh madho singh</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>342357.95</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>703</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>44393</v>
@@ -3259,98 +3259,98 @@
       <c r="J73" s="3" t="n">
         <v>44666</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>45780</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012034970797 — हितेशी कपिलधारा कुप चंदा बाई राम प्रसाद</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>165341.24</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012034970878 — हितेशी कपिलधारा कुप माया बाई राजेंद्र</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>176414.91</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44704</v>
@@ -3739,167 +3739,167 @@
         <v>442</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035205872 — हितेषी कपिलधारा को शिवपाल</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035281994 — कपिलधारा कूप निर्माण कार्य मोहनलाल पिता मोतीलाल</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>289925.84</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>187492</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035306264 — कपिलधारा कूप केसरबाई बलदेव सिंह</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>310586.35</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>191668</v>
+        <v>193234</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -4025,51 +4025,51 @@
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035367872 — JGSA2025Kapildara kup jagdish ramesh</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>310401.85</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>137467</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45778</v>
@@ -4219,98 +4219,98 @@
       <c r="J93" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035556378 — Kapildhara Koop Nirman Karya Jagdish Harinarayan Mandawar</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035556404 — Kapildhara Koop Nirman Karya Rajendra Singh Samandar Singh Tajpur Ukala</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
@@ -4335,51 +4335,51 @@
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035605347 — Ek Bagiya Maa Ke Naam Chanda Bai Chamar MP19007030001 5</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>121103</v>
+        <v>126803</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -4429,51 +4429,51 @@
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/22012035621996 — Ek Bagiya Maa Ke Naam Laadkunwar Malviya MP19007030002 109</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>111278</v>
+        <v>118778</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Horticulture / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -6071,261 +6071,263 @@
       <c r="J131" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/4638117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690620</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45637</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/4638118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690624</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45637</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/4638120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690760</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/4701220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113735194</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>21376</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45611</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K135" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/4786259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690656</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>20169</v>
+        <v>21996</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45637</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
@@ -6896,51 +6898,51 @@
       <c r="J148" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5190428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151102071</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>8874</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45784</v>
@@ -7286,78 +7288,80 @@
       <c r="J156" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5244577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690654</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>21924</v>
+        <v>23490</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45840</v>
       </c>
-      <c r="K157" s="3"/>
+      <c r="K157" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7382,51 +7386,51 @@
       <c r="J158" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5282865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131690532</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45818</v>
@@ -7478,79 +7482,79 @@
       <c r="J160" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5331446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145564531</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>46222</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
@@ -7674,78 +7678,80 @@
       <c r="J164" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5612994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145564545</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>14877</v>
+        <v>21177</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45840</v>
       </c>
-      <c r="K165" s="3"/>
+      <c r="K165" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7770,51 +7776,51 @@
       <c r="J166" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5613328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148693574</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45818</v>
@@ -7966,79 +7972,79 @@
       <c r="J170" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5735799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113735613</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>46215</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
@@ -8407,79 +8413,79 @@
       <c r="J179" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5737555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113727551</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>46215</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
@@ -8652,51 +8658,51 @@
       <c r="J184" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5740688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145565584</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46048</v>
@@ -8848,5076 +8854,5125 @@
       <c r="J188" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1719007030/IF/IAY/5861638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115040801</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/785682 — Construction of IAY House -IAY REG. NO. MP1518042</t>
+          <t>1719007030/IF/IAY/6250744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115040865</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/786812 — Construction of IAY House -IAY REG. NO. MP1583700</t>
+          <t>1719007030/IF/IAY/785682 — Construction of IAY House -IAY REG. NO. MP1518042</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>42991</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>43122</v>
+        <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/793508 — Construction of IAY House -IAY REG. NO. MP2044479</t>
+          <t>1719007030/IF/IAY/786812 — Construction of IAY House -IAY REG. NO. MP1583700</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42983</v>
+        <v>42991</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>43097</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/793654 — Construction of IAY House -IAY REG. NO. MP2056372</t>
+          <t>1719007030/IF/IAY/793508 — Construction of IAY House -IAY REG. NO. MP2044479</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>42983</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>43123</v>
+        <v>43097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/793657 — Construction of IAY House -IAY REG. NO. MP2056524</t>
+          <t>1719007030/IF/IAY/793654 — Construction of IAY House -IAY REG. NO. MP2056372</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42997</v>
+        <v>42983</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/799747 — Construction of IAY House -IAY REG. NO. MP2590408</t>
+          <t>1719007030/IF/IAY/793657 — Construction of IAY House -IAY REG. NO. MP2056524</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>43060</v>
+        <v>42997</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>43122</v>
+        <v>43123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/800204 — Construction of IAY House -IAY REG. NO. MP2648523</t>
+          <t>1719007030/IF/IAY/799747 — Construction of IAY House -IAY REG. NO. MP2590408</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42983</v>
+        <v>43060</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>43097</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/IAY/824492 — Construction of IAY House -IAY REG. NO. MP2816456</t>
+          <t>1719007030/IF/IAY/800204 — Construction of IAY House -IAY REG. NO. MP2648523</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>43081</v>
+        <v>42983</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>43148</v>
+        <v>43097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/22012034239902 — khel medan parimary parisar</t>
+          <t>1719007030/IF/IAY/824492 — Construction of IAY House -IAY REG. NO. MP2816456</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>176000</v>
+        <v>15480</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>102190.4</v>
+        <v>15480</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42339</v>
+        <v>43081</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>42973</v>
+        <v>43148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/22012034271961 — samsan samtalikaran vikas karya</t>
+          <t>1719007030/LD/22012034239902 — khel medan parimary parisar</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>809000</v>
+        <v>176000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>34068</v>
+        <v>102190.4</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42503</v>
+        <v>42339</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43882</v>
+        <v>42973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/22012034314905 — KHEL MAIDAN GP TAJPURUKALA</t>
+          <t>1719007030/LD/22012034271961 — samsan samtalikaran vikas karya</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>0</v>
+        <v>809000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>0</v>
+        <v>34068</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K200" s="3"/>
+        <v>42503</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>43882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/3799382789 — shantidham bhumi samtalikaran tajpur</t>
+          <t>1719007030/LD/22012034314905 — KHEL MAIDAN GP TAJPURUKALA</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>41191</v>
+        <v>42839</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/3799382790 — shantidham me samtalikaran mandawar</t>
+          <t>1719007030/LD/3799382789 — shantidham bhumi samtalikaran tajpur</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>41191</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/3799382791 — shantidham bhumi samtalikaran tajpur</t>
+          <t>1719007030/LD/3799382790 — shantidham me samtalikaran mandawar</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>41191</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/3799432750 — TAJPUR UKALA KE MANDAWAR ME SHAMSHAN PARISAR NIRMA</t>
+          <t>1719007030/LD/3799382791 — shantidham bhumi samtalikaran tajpur</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>254000</v>
+        <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>97625.3</v>
+        <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>41705</v>
-[...3 lines deleted...]
-      </c>
+        <v>41191</v>
+      </c>
+      <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1719007030/LD/नंदनवन फलोधान बाबूलाल घीसालाल मंडावर — नंदनवन फलोधान बाबूलाल घीसालाल मंडावर</t>
+          <t>1719007030/LD/3799432750 — TAJPUR UKALA KE MANDAWAR ME SHAMSHAN PARISAR NIRMA</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>73600</v>
+        <v>254000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>9091</v>
+        <v>97625.3</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>39650</v>
+        <v>41705</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>41254</v>
+        <v>42943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034156336 — panch parmeshwar+manrega se CC road and nalai nirman chintan chorahe se goraji bavdi marg tajpur</t>
+          <t>1719007030/LD/नंदनवन फलोधान बाबूलाल घीसालाल मंडावर — नंदनवन फलोधान बाबूलाल घीसालाल मंडावर</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>0</v>
+        <v>73600</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0</v>
+        <v>9091</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41191</v>
-[...1 lines deleted...]
-      <c r="K206" s="3"/>
+        <v>39650</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>41254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034156337 — panch parmeshwar+manrega se CC road and nalai nirman kanhaiyalal ke makan se kundi tak mandawar</t>
+          <t>1719007030/RC/22012034156336 — panch parmeshwar+manrega se CC road and nalai nirman chintan chorahe se goraji bavdi marg tajpur</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>41191</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034156338 — panch parmeshwar+manrega se CC road and nalai nirman baldev singh ke makan se madho singh ke makan t</t>
+          <t>1719007030/RC/22012034156337 — panch parmeshwar+manrega se CC road and nalai nirman kanhaiyalal ke makan se kundi tak mandawar</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>41191</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034172742 — panch parmeshwar+manrega se cc road and nali nirma</t>
+          <t>1719007030/RC/22012034156338 — panch parmeshwar+manrega se CC road and nalai nirman baldev singh ke makan se madho singh ke makan t</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>116000</v>
+        <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>114237.08</v>
+        <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>41451</v>
-[...3 lines deleted...]
-      </c>
+        <v>41191</v>
+      </c>
+      <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034203818 — TAJPUR UKALA ME PP+MANREGA SE CC ROAD AND NALI NIR</t>
+          <t>1719007030/RC/22012034172742 — panch parmeshwar+manrega se cc road and nali nirma</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>127000</v>
+        <v>116000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>126837</v>
+        <v>114237.08</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>41684</v>
+        <v>41451</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>41791</v>
+        <v>41487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034207134 — TAJPUR UKALA KE MANDAWARME PP+MANREGA SE CC ROAD A</t>
+          <t>1719007030/RC/22012034203818 — TAJPUR UKALA ME PP+MANREGA SE CC ROAD AND NALI NIR</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>163000</v>
+        <v>127000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>52238</v>
+        <v>126837</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>41695</v>
+        <v>41684</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>41777</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034210023 — TAJPUR UKALA ME PP+MANREGA SE CC ROAD AND NALI NIR</t>
+          <t>1719007030/RC/22012034207134 — TAJPUR UKALA KE MANDAWARME PP+MANREGA SE CC ROAD A</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>105000</v>
+        <v>163000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>70838</v>
+        <v>52238</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>41702</v>
+        <v>41695</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>41819</v>
+        <v>41777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034210046 — TAJPUR UKALA KE MANDAWAR ME PP+MANREGA SE CC ROAD</t>
+          <t>1719007030/RC/22012034210023 — TAJPUR UKALA ME PP+MANREGA SE CC ROAD AND NALI NIR</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>150000</v>
+        <v>105000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>76032</v>
+        <v>70838</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>41777</v>
+        <v>41819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034221792 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007030/RC/22012034210046 — TAJPUR UKALA KE MANDAWAR ME PP+MANREGA SE CC ROAD</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>76032</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K214" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>41777</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034221793 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007030/RC/22012034221792 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034221794 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007030/RC/22012034221793 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034221795 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007030/RC/22012034221794 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034221796 — pp+manrega se cc road and nali nirman</t>
+          <t>1719007030/RC/22012034221795 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034266947 — CC road nali nirman Tajpur Ukala Chintan Square se Shamshan Taq</t>
+          <t>1719007030/RC/22012034221796 — pp+manrega se cc road and nali nirman</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>155000</v>
+        <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>154984</v>
+        <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>42228</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034290388 — cc road santosh  ke makan se kelash ke makan tak</t>
+          <t>1719007030/RC/22012034266947 — CC road nali nirman Tajpur Ukala Chintan Square se Shamshan Taq</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>100000</v>
+        <v>155000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>86135.5</v>
+        <v>154984</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>42829</v>
+        <v>42228</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>43536</v>
+        <v>42517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034298991 — c.c. road cum drainage</t>
+          <t>1719007030/RC/22012034290388 — cc road santosh  ke makan se kelash ke makan tak</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>86135.5</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K221" s="3"/>
+        <v>42829</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>43536</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034298995 — c.c. road cum drainage</t>
+          <t>1719007030/RC/22012034298991 — c.c. road cum drainage</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034299002 — cc road cum drainage</t>
+          <t>1719007030/RC/22012034298995 — c.c. road cum drainage</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42292</v>
+        <v>42279</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034313157 — sub grade chitoni road se anar sigh ke khet tak mandawar</t>
+          <t>1719007030/RC/22012034299002 — cc road cum drainage</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>42373</v>
+        <v>42292</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034320821 — new cc road nn nirman karya</t>
+          <t>1719007030/RC/22012034313157 — sub grade chitoni road se anar sigh ke khet tak mandawar</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42597</v>
+        <v>42373</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034368379 — Cc road</t>
+          <t>1719007030/RC/22012034320821 — new cc road nn nirman karya</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>43062</v>
+        <v>42597</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034441001 — CCTV road</t>
+          <t>1719007030/RC/22012034368379 — Cc road</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>43491</v>
+        <v>43062</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034513240 — cc road</t>
+          <t>1719007030/RC/22012034441001 — CCTV road</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>43740</v>
+        <v>43491</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034513241 — cc road</t>
+          <t>1719007030/RC/22012034513240 — cc road</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034513514 — C C Road And Nali Nirman Work Chhatar singh Se  pandita Ji Ki  Kundi Tak</t>
+          <t>1719007030/RC/22012034513241 — cc road</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>123879</v>
+        <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>123416</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43852</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034517292 — सी सी रोड निर्माण प्रधानमंत्र्ी सडक  से नंदकि शोर  के घर तक ग्राम मंडावर में</t>
+          <t>1719007030/RC/22012034513514 — C C Road And Nali Nirman Work Chhatar singh Se  pandita Ji Ki  Kundi Tak</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>176715</v>
+        <v>123879</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>176556</v>
+        <v>123416</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43879</v>
+        <v>43852</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>44002</v>
+        <v>43984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034554264 — cc road nali nirman pani ki tanki se badri lal ke gar tak</t>
+          <t>1719007030/RC/22012034517292 — सी सी रोड निर्माण प्रधानमंत्र्ी सडक  से नंदकि शोर  के घर तक ग्राम मंडावर में</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>0</v>
+        <v>176715</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>0</v>
+        <v>176556</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K232" s="3"/>
+        <v>43879</v>
+      </c>
+      <c r="K232" s="3" t="n">
+        <v>44002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034554267 — cc road nali nirman kali mata mandir se kamal singh ke makan tak</t>
+          <t>1719007030/RC/22012034554264 — cc road nali nirman pani ki tanki se badri lal ke gar tak</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034558559 — C C Road And nali Nirman Work Kali Mata Mandir Se Kamal Sing Ke Makan Tak</t>
+          <t>1719007030/RC/22012034554267 — cc road nali nirman kali mata mandir se kamal singh ke makan tak</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>52212</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>50262</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>44497</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034558560 — C C Road And nali Nirman Work  Pani ki Thanti Badrilal Ke Ghar Tak  Gram Mandawar me</t>
+          <t>1719007030/RC/22012034558559 — C C Road And nali Nirman Work Kali Mata Mandir Se Kamal Sing Ke Makan Tak</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>14248</v>
+        <v>52212</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>16740</v>
+        <v>50262</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44624</v>
+        <v>44497</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>44795</v>
+        <v>45048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034560459 — Khet Sadak Nirman Work  Anar singh/Bhagirat Ke Khet P M Sadak Se Radheshyam /Manohar Ke Khet Tak</t>
+          <t>1719007030/RC/22012034558560 — C C Road And nali Nirman Work  Pani ki Thanti Badrilal Ke Ghar Tak  Gram Mandawar me</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>1499938.57</v>
+        <v>14248</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>357100</v>
+        <v>16740</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44365</v>
-[...1 lines deleted...]
-      <c r="K236" s="3"/>
+        <v>44624</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>44795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034580134 — C C Road And Nali Nirman Shamshan Parisar Gram Mandwar</t>
+          <t>1719007030/RC/22012034560459 — Khet Sadak Nirman Work  Anar singh/Bhagirat Ke Khet P M Sadak Se Radheshyam /Manohar Ke Khet Tak</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>80306</v>
+        <v>1499938.57</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>61839</v>
+        <v>357100</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44365</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034625457 — सीसी रोड निर्माण कार्य समसान परिसर के आसपास ग्राम ताजपुर उकाला</t>
+          <t>1719007030/RC/22012034580134 — C C Road And Nali Nirman Shamshan Parisar Gram Mandwar</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>52300</v>
+        <v>80306</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>50642</v>
+        <v>61839</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>45044</v>
+        <v>44708</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>45215</v>
+        <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034652971 — सी सी रोड निर्माण कार्य अरुण के घर से गोरा जी महाराज तक ग्राम ताजपुर उकाला</t>
+          <t>1719007030/RC/22012034625457 — सीसी रोड निर्माण कार्य समसान परिसर के आसपास ग्राम ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>46000</v>
+        <v>52300</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>44480</v>
+        <v>50642</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45203</v>
+        <v>45044</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>45520</v>
+        <v>45215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034652973 — सी सी रोड निर्माण कार्य में रोड से लेकर रमेश परमार के मकान तक मंडावर</t>
+          <t>1719007030/RC/22012034652971 — सी सी रोड निर्माण कार्य अरुण के घर से गोरा जी महाराज तक ग्राम ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>44700</v>
+        <v>46000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>43358</v>
+        <v>44480</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>45601</v>
+        <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034661707 — CC Road PM Road Se Pani Ki Tanki Tak</t>
+          <t>1719007030/RC/22012034652973 — सी सी रोड निर्माण कार्य में रोड से लेकर रमेश परमार के मकान तक मंडावर</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>110800</v>
+        <v>44700</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>108892.1</v>
+        <v>43358</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45205</v>
+        <v>45203</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>45704</v>
+        <v>45601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034661722 — CC Road Nirman PM Sadak Se Makhansingh Ke Makan Tak</t>
+          <t>1719007030/RC/22012034661707 — CC Road PM Road Se Pani Ki Tanki Tak</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>58900</v>
+        <v>110800</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>38351</v>
+        <v>108892.1</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="K242" s="3"/>
+      <c r="K242" s="3" t="n">
+        <v>45704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034847289 — C C Road And Nali Nirman Kary Hukamsingh ke Ghar se Men Road Tak</t>
+          <t>1719007030/RC/22012034661722 — CC Road Nirman PM Sadak Se Makhansingh Ke Makan Tak</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>36956</v>
+        <v>58900</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>0</v>
+        <v>38351</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>45751</v>
-[...1 lines deleted...]
-      <c r="K243" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034847291 — CC Road And Nali Nirman Kary Banesingh Ke Ghar Se Kuaa Tak</t>
+          <t>1719007030/RC/22012034847289 — C C Road And Nali Nirman Kary Hukamsingh ke Ghar se Men Road Tak</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>23846</v>
+        <v>36956</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034847702 — सीसी रोड एवं नाली निर्माण कार्य  हुकम सिंह के घर से मेन रोड तक</t>
+          <t>1719007030/RC/22012034847291 — CC Road And Nali Nirman Kary Banesingh Ke Ghar Se Kuaa Tak</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>36956</v>
+        <v>23846</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RC/22012034847703 — सीसी रोड निर्माण कार्य बने सिंह के घर से कुआं तक ग्राम मंडावर</t>
+          <t>1719007030/RC/22012034847702 — सीसी रोड एवं नाली निर्माण कार्य  हुकम सिंह के घर से मेन रोड तक</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>23896</v>
+        <v>36956</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012034342117 — INDIVIDUAL HOUSEHOLD TOILET JIVAN PARVAT SINGH GP TAJ.UKLA</t>
+          <t>1719007030/RC/22012034847703 — सीसी रोड निर्माण कार्य बने सिंह के घर से कुआं तक ग्राम मंडावर</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>12000</v>
+        <v>23896</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>42848</v>
+        <v>45751</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012034349341 — HHIL 6 MANDAWAR</t>
+          <t>1719007030/RS/22012034342117 — INDIVIDUAL HOUSEHOLD TOILET JIVAN PARVAT SINGH GP TAJ.UKLA</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>72000</v>
+        <v>12000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>75608</v>
+        <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>42906</v>
-[...3 lines deleted...]
-      </c>
+        <v>42848</v>
+      </c>
+      <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012034353433 — HHIL 5 TAJPUR UKALA</t>
+          <t>1719007030/RS/22012034349341 — HHIL 6 MANDAWAR</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>60000</v>
+        <v>72000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>60001</v>
+        <v>75608</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>42906</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>42990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012034359142 — 09 HHIL MANDAWAR</t>
+          <t>1719007030/RS/22012034353433 — HHIL 5 TAJPUR UKALA</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>12000000000</v>
+        <v>60000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>0</v>
+        <v>60001</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>43018</v>
-[...1 lines deleted...]
-      <c r="K250" s="3"/>
+        <v>42906</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>42990</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012034378162 — HHIL JIRN SHIRN MANDAWAR</t>
+          <t>1719007030/RS/22012034359142 — 09 HHIL MANDAWAR</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>103500</v>
+        <v>12000000000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>103500</v>
+        <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>43018</v>
       </c>
-      <c r="K251" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012034437180 — Nala nirman Tajpur</t>
+          <t>1719007030/RS/22012034378162 — HHIL JIRN SHIRN MANDAWAR</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>103500</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>103500</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>43018</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43043</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1719007030/RS/22012035115680 — Nali Nirman Karya Tin sed SE pani ki tanki tak</t>
+          <t>1719007030/RS/22012034437180 — Nala nirman Tajpur</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>98600</v>
+        <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>97959.3</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/009 — सार्वजनिक कूप निर्माण ताजपुर उकाला 02</t>
+          <t>1719007030/RS/22012035115680 — Nali Nirman Karya Tin sed SE pani ki tanki tak</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>126000</v>
+        <v>98600</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>175356.6</v>
+        <v>97959.3</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>39542</v>
+        <v>45205</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>40999</v>
+        <v>45660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034424210 — nala trenchrep tajpur ukala</t>
+          <t>1719007030/WC/009 — सार्वजनिक कूप निर्माण ताजपुर उकाला 02</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>197000</v>
+        <v>126000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>167234</v>
+        <v>175356.6</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43372</v>
+        <v>39542</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>43851</v>
+        <v>40999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034446242 — Nala trenches nirman work  Madwar me</t>
+          <t>1719007030/WC/22012034424210 — nala trenchrep tajpur ukala</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>176000</v>
+        <v>197000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>150280</v>
+        <v>167234</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43532</v>
+        <v>43372</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>43851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034480818 — Soka pit Gagdde work Sarvajik Parisar me</t>
+          <t>1719007030/WC/22012034446242 — Nala trenches nirman work  Madwar me</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>176000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>150280</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43671</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>43851</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034480952 — Soka Pit Gadde work Nirman Savjanik Parisar me</t>
+          <t>1719007030/WC/22012034480818 — Soka pit Gagdde work Sarvajik Parisar me</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>43671</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034481077 — Soka Pit gadde Sarvajnik Parisar Me</t>
+          <t>1719007030/WC/22012034480952 — Soka Pit Gadde work Nirman Savjanik Parisar me</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>43671</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034556994 — check Dam Salampur Wale Nale Pe</t>
+          <t>1719007030/WC/22012034481077 — Soka Pit gadde Sarvajnik Parisar Me</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>827389.63</v>
+        <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>26669</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44000</v>
+        <v>43671</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034556999 — check dam mandawar</t>
+          <t>1719007030/WC/22012034556994 — check Dam Salampur Wale Nale Pe</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>672894.2</v>
+        <v>827389.63</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>645647.96</v>
+        <v>26669</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>44000</v>
       </c>
-      <c r="K261" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034565803 — Soak Pit mandawar</t>
+          <t>1719007030/WC/22012034556999 — check dam mandawar</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>14283.77</v>
+        <v>672894.2</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>9440</v>
+        <v>645647.96</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44033</v>
+        <v>44000</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>44592</v>
+        <v>45929</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034565805 — Soak Pit Tajpur</t>
+          <t>1719007030/WC/22012034565803 — Soak Pit mandawar</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>9830</v>
+        <v>9440</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>44033</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>44592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034565807 — Roof Water Harvesting Pathpura mandawar Govt.P,S.School</t>
+          <t>1719007030/WC/22012034565805 — Soak Pit Tajpur</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>19409.46</v>
+        <v>14283.77</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>10880</v>
+        <v>9830</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44033</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>45054</v>
+        <v>44592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034565811 — Roof Water Harvesting Mandawar</t>
+          <t>1719007030/WC/22012034565807 — Roof Water Harvesting Pathpura mandawar Govt.P,S.School</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>19409.46</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>8990</v>
+        <v>10880</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>44033</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>45054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034565813 — Roof Watar Harvesting Tajpur</t>
+          <t>1719007030/WC/22012034565811 — Roof Water Harvesting Mandawar</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>0</v>
+        <v>19409.46</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>0</v>
+        <v>8990</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K266" s="3"/>
+        <v>44033</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>45054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034565816 — Roof Water Harvestingh middil school tajpur</t>
+          <t>1719007030/WC/22012034565813 — Roof Watar Harvesting Tajpur</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034686754 — तालाब निर्माण नाले पर ताजपुर उकाला</t>
+          <t>1719007030/WC/22012034565816 — Roof Water Harvestingh middil school tajpur</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>1499601</v>
+        <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>22735</v>
+        <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44337</v>
+        <v>43935</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034728487 — CONSTRUCTION OF GABION STRUCTURE MIDDIL SCHOOL KE PICHE TAJPUR</t>
+          <t>1719007030/WC/22012034686754 — तालाब निर्माण नाले पर ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>1499601</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>22735</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44300</v>
+        <v>44337</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034728532 — CONSTRUCTION OF GABION STRUCTURE MIDDIL SCHOOL KE PICHE TAJPUR</t>
+          <t>1719007030/WC/22012034728487 — CONSTRUCTION OF GABION STRUCTURE MIDDIL SCHOOL KE PICHE TAJPUR</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>25395.75</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>193</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44351</v>
+        <v>44300</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034728559 — CONSTRUCTION OF GABION STRUCTURE MANDAWAR ME</t>
+          <t>1719007030/WC/22012034728532 — CONSTRUCTION OF GABION STRUCTURE MIDDIL SCHOOL KE PICHE TAJPUR</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>25395.75</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>193</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>44351</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034738454 — नल गहरीकरण कार्य शमशान के पास ताजपुर उकला</t>
+          <t>1719007030/WC/22012034728559 — CONSTRUCTION OF GABION STRUCTURE MANDAWAR ME</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>227987.31</v>
+        <v>25395.75</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>91958</v>
+        <v>193</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44372</v>
-[...3 lines deleted...]
-      </c>
+        <v>44351</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; Maintenance of Earthen Spur for Community / Repair and Maintenance of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034805546 — रूप वाटर हार्वेस्टिग  मिडिल शाला भवन ग्राम ताजपुर उकाला</t>
+          <t>1719007030/WC/22012034738454 — नल गहरीकरण कार्य शमशान के पास ताजपुर उकला</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>12134</v>
+        <v>227987.31</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>12300</v>
+        <v>91958</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44421</v>
+        <v>44372</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>44496</v>
+        <v>45471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034805548 — रूप वाटर हार्वेस्टिग  प्राथमिक शाला ग्राम मण्‍डावर</t>
+          <t>1719007030/WC/22012034805546 — रूप वाटर हार्वेस्टिग  मिडिल शाला भवन ग्राम ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>12134</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>12300</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44421</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>44496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034805549 — रूप वाटर हार्वेस्टिग  ऑगनवाडी भवन ग्राम  ताजपुरउकाला</t>
+          <t>1719007030/WC/22012034805548 — रूप वाटर हार्वेस्टिग  प्राथमिक शाला ग्राम मण्‍डावर</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>12134</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>11244</v>
+        <v>12300</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>44421</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>45048</v>
+        <v>44496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034805551 — रूप वाटर हार्वेस्टिग  पंचायत भवन ग्राम  ताजपुरउकाला</t>
+          <t>1719007030/WC/22012034805549 — रूप वाटर हार्वेस्टिग  ऑगनवाडी भवन ग्राम  ताजपुरउकाला</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>12134</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>7243</v>
+        <v>11244</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>44421</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>44795</v>
+        <v>45048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034805552 — रूप वाटर हार्वेस्टिग  ऑगनवाडी भवन पथपुरा ग्राम  मण्‍डावर</t>
+          <t>1719007030/WC/22012034805551 — रूप वाटर हार्वेस्टिग  पंचायत भवन ग्राम  ताजपुरउकाला</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>12134</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>12918</v>
+        <v>7243</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>44421</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>44482</v>
+        <v>44795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034940726 — Handpump recharge pit gram Tajpur Ukala</t>
+          <t>1719007030/WC/22012034805552 — रूप वाटर हार्वेस्टिग  ऑगनवाडी भवन पथपुरा ग्राम  मण्‍डावर</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>0</v>
+        <v>12134</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>12918</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K278" s="3"/>
+        <v>44421</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>44482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034940734 — Handpump recharge pit gram Mandawar</t>
+          <t>1719007030/WC/22012034940726 — Handpump recharge pit gram Tajpur Ukala</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034940738 — Handpump recharge pit gram Mandawar</t>
+          <t>1719007030/WC/22012034940734 — Handpump recharge pit gram Mandawar</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>15140.3</v>
+        <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034986060 — नवीन तालाब निर्माण नार खो ताजपुर उकाला</t>
+          <t>1719007030/WC/22012034940738 — Handpump recharge pit gram Mandawar</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>0</v>
+        <v>15140.3</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>44659</v>
+        <v>44652</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012034988005 — Construction of Dug Out Pond GP Tajpur Ukala</t>
+          <t>1719007030/WC/22012034986060 — नवीन तालाब निर्माण नार खो ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>933689.68</v>
+        <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>409540</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>44870</v>
-[...3 lines deleted...]
-      </c>
+        <v>44659</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/22012035171099 — Construction of Gabion Structure GP Tajpur Ukala CGWP</t>
+          <t>1719007030/WC/22012034988005 — Construction of Dug Out Pond GP Tajpur Ukala</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>52541.48</v>
+        <v>933689.68</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>44290.85</v>
+        <v>409540</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45367</v>
+        <v>44870</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>46129</v>
+        <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/नवीनकूप निर्माण बाबूलाल घ्ीसालाल ताज — नवीनकूप निर्माण बाबूलाल घ्ीसालाल ताजपूर उकाला</t>
+          <t>1719007030/WC/22012035171099 — Construction of Gabion Structure GP Tajpur Ukala CGWP</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>44000</v>
+        <v>52541.48</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>102051</v>
+        <v>44290.85</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>39558</v>
+        <v>45367</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>40624</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/नवीन कूप निर्माण हरिसिंह शंकरलाल मंड — नवीन कूप निर्माण हरिसिंह शंकरलाल मंडावर ताजपुर उकाला</t>
+          <t>1719007030/WC/नवीनकूप निर्माण बाबूलाल घ्ीसालाल ताज — नवीनकूप निर्माण बाबूलाल घ्ीसालाल ताजपूर उकाला</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>99317</v>
+        <v>102051</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>39567</v>
+        <v>39558</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>40596</v>
+        <v>40624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WC/नवीन कूप निर्माण हुकमसिंह माधोसिंह त — नवीन कूप निर्माण हुकमसिंह माधोसिंह ताजपुर उकाला</t>
+          <t>1719007030/WC/नवीन कूप निर्माण हरिसिंह शंकरलाल मंड — नवीन कूप निर्माण हरिसिंह शंकरलाल मंडावर ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>118445.95</v>
+        <v>99317</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>39584</v>
+        <v>39567</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>40904</v>
+        <v>40596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WH/19957575 — Stopdam repair</t>
+          <t>1719007030/WC/नवीन कूप निर्माण हुकमसिंह माधोसिंह त — नवीन कूप निर्माण हुकमसिंह माधोसिंह ताजपुर उकाला</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>118445.95</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42486</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>39584</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>40904</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WH/19957576 — Stopdam repair tajpurUkala</t>
+          <t>1719007030/WH/19957575 — Stopdam repair</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>42486</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WH/19961912 — RENOVATION OF TALAB TAJPURUKALA</t>
+          <t>1719007030/WH/19957576 — Stopdam repair tajpurUkala</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>482000</v>
+        <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>174</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42885</v>
-[...3 lines deleted...]
-      </c>
+        <v>42486</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WH/22012034447424 — पाला विस्तारीकरण निर्माण तजपुर उकाला</t>
+          <t>1719007030/WH/19961912 — RENOVATION OF TALAB TAJPURUKALA</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>685752.55</v>
+        <v>482000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>386914</v>
+        <v>174</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44317</v>
+        <v>42885</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>45112</v>
+        <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WH/22012034447425 — स्टॉप डेम वॉल विस्टारीकरण एवम एनप्रॉन निर्माण ताजपुर</t>
+          <t>1719007030/WH/22012034447424 — पाला विस्तारीकरण निर्माण तजपुर उकाला</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>411755.79</v>
+        <v>685752.55</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>382193.87</v>
+        <v>386914</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1719007030/WH/22012034447426 — स्टॉप डेम वॉल विस्टारीकरण एवम एनप्रॉन निर्माण मंडावर</t>
+          <t>1719007030/WH/22012034447425 — स्टॉप डेम वॉल विस्टारीकरण एवम एनप्रॉन निर्माण ताजपुर</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>407203.59</v>
+        <v>411755.79</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>334817.6</v>
+        <v>382193.87</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>45115</v>
+        <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D293" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E293" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F293" s="1" t="inlineStr">
+        <is>
+          <t>1719007030/WH/22012034447426 — स्टॉप डेम वॉल विस्टारीकरण एवम एनप्रॉन निर्माण मंडावर</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="n">
+        <v>407203.59</v>
+      </c>
+      <c r="I293" s="2" t="n">
+        <v>334817.6</v>
+      </c>
+      <c r="J293" s="3" t="n">
+        <v>44317</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>45115</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>SHUJALPUR</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D293" s="1" t="inlineStr">
+      <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
-      <c r="E293" s="1" t="inlineStr">
+      <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
-      <c r="F293" s="1" t="inlineStr">
+      <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1719/RS/22012034547919 — Girls toilet Mid. school  Tajpur ukala</t>
         </is>
       </c>
-      <c r="G293" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H293" s="2" t="n">
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
         <v>48800</v>
       </c>
-      <c r="I293" s="2" t="n">
+      <c r="I294" s="2" t="n">
         <v>48078</v>
       </c>
-      <c r="J293" s="3" t="n">
+      <c r="J294" s="3" t="n">
         <v>44568</v>
       </c>
-      <c r="K293" s="3" t="n">
+      <c r="K294" s="3" t="n">
         <v>44886</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>