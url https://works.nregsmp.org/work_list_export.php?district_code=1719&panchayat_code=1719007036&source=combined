--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K248"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 08:38:54</t>
+          <t>Exported on: 2026-10-21 22:29:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2003,51 +2003,51 @@
       <c r="J47" s="3" t="n">
         <v>44055</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>45401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012034624954 — Kapildhara kup nirman work Ashok pathak- Gulab pathak</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>1719</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44266</v>
@@ -3159,98 +3159,98 @@
         <v>46458</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035309579 — KAPILDHARA KUP KALASH SINGH HARINARAYAN GP UNDAI</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>310586.35</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035312168 — KAPILDHARA KUP RAMESHCHANDR GANPAT UNDAI</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>310586.35</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>222734.48</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45748</v>
@@ -3592,51 +3592,51 @@
       <c r="J80" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035375939 — KAPILDHARA KUP SHIVPALSHINGH BADRISINGH UNDAI</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>310067.3</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>216873.74</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45791</v>
@@ -3951,98 +3951,98 @@
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035592966 — Ek Bagiya Maa Ke Naam Bhuri Bai MP19007036001 123</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>271693.38</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>42783</v>
+        <v>46083</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035592980 — Ek Bagiya Maa Ke naam Radha Bai Meena MP19007036001 123</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>271693.38</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>42288</v>
+        <v>48288</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -6210,51 +6210,51 @@
       <c r="J134" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/IAY/4699783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115781135</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45638</v>
@@ -10427,51 +10427,51 @@
       <c r="J221" s="3" t="n">
         <v>45331</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>45397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1719007036/RC/22012034677890 — CC ROAD  NALI NIRMA KUMHAR MOHALLA UNDAI</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45317</v>
@@ -10523,51 +10523,51 @@
       <c r="J223" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>45480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1719007036/RC/22012034825748 — CC ROAD  NALI NIRMA   Shri KHEDAPATI HANUMAN MANDIR SE TEEN SHED TAK UNDAI</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45485</v>
@@ -10717,78 +10717,80 @@
       <c r="J227" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1719007036/RC/22012034849140 — सीसी रोड निर्माण कार्य श्री खेड़ापति हनुमान मंदिर परिसर में</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>63064</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>55593</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46038</v>
       </c>
-      <c r="K228" s="3"/>
+      <c r="K228" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
@@ -11493,98 +11495,98 @@
       <c r="J243" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719007036/WC/22012035269033 — JGSA 2025 Recharge structure  borewell  hanuman mandir parisar undai</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1719007036/WC/22012035269034 — JGSA 2025 Recharge structure  borewell  hanuman mandir parisar undai</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45761</v>