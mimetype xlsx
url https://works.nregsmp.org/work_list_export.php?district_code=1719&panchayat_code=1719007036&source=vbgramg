--- v0 (2026-09-03)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 02:04:33</t>
+          <t>Exported on: 2026-10-22 08:33:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012034624954 — Kapildhara kup nirman work Ashok pathak- Gulab pathak</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44266</v>
@@ -414,145 +414,145 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035309579 — KAPILDHARA KUP KALASH SINGH HARINARAYAN GP UNDAI</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>310586.35</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035312168 — KAPILDHARA KUP RAMESHCHANDR GANPAT UNDAI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>310586.35</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035375939 — KAPILDHARA KUP SHIVPALSHINGH BADRISINGH UNDAI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>310067.3</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45791</v>
@@ -577,98 +577,98 @@
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035592966 — Ek Bagiya Maa Ke Naam Bhuri Bai MP19007036001 123</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>271693.38</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>2100</v>
+        <v>5100</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/22012035592980 — Ek Bagiya Maa Ke naam Radha Bai Meena MP19007036001 123</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>271693.38</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>1500</v>
+        <v>6000</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -837,286 +837,288 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1719007036/IF/IAY/4699783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115781135</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1719007036/RC/22012034677890 — CC ROAD  NALI NIRMA KUMHAR MOHALLA UNDAI</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1719007036/RC/22012034825748 — CC ROAD  NALI NIRMA   Shri KHEDAPATI HANUMAN MANDIR SE TEEN SHED TAK UNDAI</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1719007036/RC/22012034849140 — सीसी रोड निर्माण कार्य श्री खेड़ापति हनुमान मंदिर परिसर में</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>63064</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46038</v>
       </c>
-      <c r="K27" s="3"/>
+      <c r="K27" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1719007036/WC/22012035269033 — JGSA 2025 Recharge structure  borewell  hanuman mandir parisar undai</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1719007036/WC/22012035269034 — JGSA 2025 Recharge structure  borewell  hanuman mandir parisar undai</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>