--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K234"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 14:19:27</t>
+          <t>Exported on: 2026-10-20 05:03:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4094,51 +4094,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1719007050/IF/22012035205889 — कपिलधारा कूप निर्माण जुझारसिंह मेवाडा</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45318</v>
@@ -4288,51 +4288,51 @@
       <c r="J94" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>46085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719007050/IF/22012035530852 — कपिलधारा कूप निर्माण कार्य लक्ष्मीनारायण पिता मनुदास ग्राम मगरानिया</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>289832.38</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>179187.7</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45807</v>
@@ -7516,78 +7516,80 @@
       <c r="J160" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>43160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1719007050/IF/IAY/5715590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119880353</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>17379</v>
+        <v>21579</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45938</v>
       </c>
-      <c r="K161" s="3"/>
+      <c r="K161" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7759,78 +7761,80 @@
       <c r="J165" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1719007050/IF/IAY/5861463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115111123</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>18423</v>
+        <v>24123</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46028</v>
       </c>
-      <c r="K166" s="3"/>
+      <c r="K166" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9197,51 +9201,51 @@
       <c r="J195" s="3" t="n">
         <v>43835</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>44536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1719007050/RC/22012034554234 — Aproch Road Nirman Work  Radheshyam Ke Makan Se  Shamshan Tak</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>1495314.87</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>629230.78</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>44229</v>
@@ -9581,78 +9585,80 @@
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1719007050/RS/22012035124778 — नाली निर्माण कार्य रमेश के घर से सियाराम के घर तक एवं कैलाश के घर से पुलिया तक ग्राम मगरानीय</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>103500</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>75784</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45358</v>
       </c>
-      <c r="K204" s="3"/>
+      <c r="K204" s="3" t="n">
+        <v>46282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>