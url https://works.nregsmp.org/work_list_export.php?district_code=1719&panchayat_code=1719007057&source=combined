--- v0 (2026-09-03)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K398"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 22:48:59</t>
+          <t>Exported on: 2026-10-25 02:37:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -900,51 +900,51 @@
       <c r="J24" s="3" t="n">
         <v>44588</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1719007057/DP/22012034591300 — Plantation work mera mati mera desh</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>31823</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45176</v>
@@ -2775,98 +2775,98 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035024968 — निजी फलोधान कार्य  मुन्नालाल  ग्राम दुग्धा</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>123184.2</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>32949</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035024969 — निजी फलोधान कार्य  कनीराम  ग्राम दुग्धा</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>123184.2</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>56165.98</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45205</v>
@@ -2916,145 +2916,145 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035276573 — Khet Talab nirman karya bhuresingh jagannath gp dugdha</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035276606 — खेत तालाब निर्माण कार्य भूरे सिंह जगन्नाथ ग्राम दुग्धा</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>380642.13</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035277745 — Khet Talab nirman karya Pirulal SO Punaji</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>380642.13</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>270528</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45746</v>
@@ -3106,51 +3106,51 @@
         <v>243</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035278527 — खेत तालाब निर्माण माखन सिंह पिता जगनन्नाथ दुग्धा</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>380642.13</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45519</v>
@@ -3294,51 +3294,51 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035366752 — Jgsa Recharge pit narayan singh bhera ji gram pachawada</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
@@ -3704,98 +3704,98 @@
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035620892 — Ek Bagiya Maa Ke Naam Krishna Bai MP19007057002 96</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>81093</v>
+        <v>84093</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>46027</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/22012035620903 — Ek Bagiya Maa Ke Naam Kavita Bai MP19007057002 96-A</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>261747.23</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>76439</v>
+        <v>78239</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -8617,51 +8617,51 @@
       <c r="J183" s="3" t="n">
         <v>45746</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>45910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/IAY/5138775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115088471</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>3897</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45746</v>
@@ -12582,73 +12582,73 @@
       <c r="J264" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/IAY/5774349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115088802</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>10227</v>
+        <v>18627</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12678,122 +12678,122 @@
       <c r="J266" s="3" t="n">
         <v>46095</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/IAY/5922645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117424542</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/IAY/6073608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115939963</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>3915</v>
+        <v>20715</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46148</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -12823,51 +12823,51 @@
       <c r="J269" s="3" t="n">
         <v>43230</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1719007057/IF/IAY/6101625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115252111</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>15969</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46148</v>
@@ -15958,51 +15958,51 @@
       <c r="J334" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>45839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1719007057/RC/22012034829323 — सीसी रोड निर्माण कार्य आवास कॉलोनी की गलियां ग्राम पचावदा</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>111800</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45386</v>
@@ -16103,78 +16103,80 @@
       <c r="J337" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1719007057/RC/22012034850296 — CC Road  And nali Nirman Kary Rajkumar Ke Makan Se Shala Bhawan Tak Dugdha</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>26160</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>25974</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46053</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K338" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
@@ -18550,51 +18552,51 @@
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1719007057/WC/22012035267934 — Jgsa Recharge pit sarvjanik kup shamshan ke pass dugdha 1719007057/DP/22012034610081</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45761</v>