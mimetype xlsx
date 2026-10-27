--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K219"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:49:13</t>
+          <t>Exported on: 2026-10-27 07:24:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -749,78 +749,80 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719007065/DP/22012034586609 — plantetion wark meri maati mera desh</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>54569.95</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>19448</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45178</v>
       </c>
-      <c r="K22" s="3"/>
+      <c r="K22" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -1993,125 +1995,129 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44654</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035033167 — kapildhara kup nirman karya GOKAL BAI s/o KESHAR SINGH</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>255361.74</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>175616</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45055</v>
       </c>
-      <c r="K48" s="3"/>
+      <c r="K48" s="3" t="n">
+        <v>46289</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Coast Line plntation of Forestry Trees-Individuals / Along the coast Line Plantation of Forestry Trees for Individuals</t>
+          <t>Coast Line plntation of Forestry Trees-Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035132808 — NIJI KHET FALODHYAN  ANVAR KHAN</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>132769.6</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>102619</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45185</v>
       </c>
-      <c r="K49" s="3"/>
+      <c r="K49" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -2297,98 +2303,98 @@
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035257397 — NIJI KHET FLODHYAN PREM GIR DEVI GIR</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>141756</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>64035</v>
+        <v>64335</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035258384 — NIJI KHET FLODHYAN SORAM BAI DIP SINGH</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>141756</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>50730</v>
+        <v>63030</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45603</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -2416,73 +2422,73 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45444</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035356955 — NIJI KHET TALAB GORDHAN SINGH /CHANDAR SINGH</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>408397.87</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>172489</v>
+        <v>191989</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -2512,98 +2518,98 @@
       <c r="J58" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035529403 — kapildhara kup nirman vijay s/o babulal</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>298137.38</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>146471</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/22012035529549 — kapildhara kup nirman umrav s/o kanheyalal</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>298157.31</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>622</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45814</v>
@@ -6132,51 +6138,51 @@
       <c r="J132" s="3" t="n">
         <v>42559</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/IAY/57133 — Construction of IAY House -IAY REG. NO. MP-19-007-065-001/8</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>42360</v>
@@ -6228,78 +6234,80 @@
       <c r="J134" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1719007065/IF/IAY/5747532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106925401</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45999</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K135" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8430,192 +8438,196 @@
       <c r="J180" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1719007065/RC/22012034630776 — CC ROAD AND NALI NIRMAN SURENDRA KE GHAR KE PASS V LALUJI SE BHAGVAT SINGH KE BADE TAK</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>44323</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>13790</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45141</v>
       </c>
-      <c r="K181" s="3"/>
+      <c r="K181" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1719007065/RC/22012034665758 — सीसी रोड निर्माण कार्य भीमसिंह  कालूजी के मकान तक</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>6879</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45207</v>
       </c>
-      <c r="K182" s="3"/>
+      <c r="K182" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1719007065/RC/22012034678253 — cc road and nali nirman kary kalapipal road se marsab tak</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1719007065/RC/22012034678254 — cc road and nali nirman kary kalapipal road se gardan tak</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45292</v>
@@ -8814,78 +8826,80 @@
       <c r="J188" s="3" t="n">
         <v>44176</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>44502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1719007065/RS/22012035117604 — नाली निर्माण कार्य शंकर सिंह से घनश्याम के घर तक ग्राम भगोर</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>35600</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>12628</v>
+        <v>21578</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45207</v>
       </c>
-      <c r="K189" s="3"/>
+      <c r="K189" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>