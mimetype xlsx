--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 23:20:42</t>
+          <t>Exported on: 2026-10-19 00:42:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1719007068/DP/22012034589869 — PLANTATION WORK MERI MATI MERA DESH</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45162</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/22012035206779 — kapil dhara kup gajraj singh bapulal</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45317</v>
@@ -461,145 +461,145 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/22012035299340 — कपिलधारा कूप निर्माण कार्य विक्रम सिंह ग्राम कमलिया</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45386</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/22012035299345 — खेत तालाब निर्माण कार्य हुकमसिंह पिता नारायण सिंह</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>380642.13</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/22012035326026 — कपिलधारा कूप निर्माण कार्य विक्रम सिंह खेरवाल पिता हीरासिंह</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
@@ -671,624 +671,632 @@
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/22012035605033 — Ek Bagiya Maa Ke Naam Kshama Bai MP19007068-001 82</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>13500</v>
+        <v>18900</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/IAY/4168054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106636183</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/IAY/4792351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141486916</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45626</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/IAY/5188959 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131675737</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/IAY/5190749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145418318</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/IAY/5224791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106023616</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1719007068/IF/IAY/5734912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106635995</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1719007068/RC/22012034623004 — सीसी रोड निर्माण कार्य  इंदरसिंह के घर से माखनसिंह  के घर तक</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>23200</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45078</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1719007068/RC/22012034624883 — सीसी रोड निर्माण कार्य ग्राम कमलिया</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>39250</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45085</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1719007068/RC/22012034664334 — C C Road Nirman Kary samshan marg par graam nandasura</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>83200</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45263</v>
       </c>
-      <c r="K29" s="3"/>
+      <c r="K29" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1719007068/RC/22012034678468 — सी सी रोड  निर्माण</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1719007068/RC/22012034837638 — सीसी रोड एवं नाली निर्माण कार्य विक्रम सिंह के मकान से पलिया तक</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>96100</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45719</v>
       </c>
-      <c r="K31" s="3"/>
+      <c r="K31" s="3" t="n">
+        <v>46300</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1719007068/RC/22012034837644 — सीसी रोड एवं नाली निर्माण कार्य  हनुमान मंदिर से विक्रम सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>22961</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45719</v>
       </c>
-      <c r="K32" s="3"/>
+      <c r="K32" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>