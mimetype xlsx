--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K446"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 03:11:04</t>
+          <t>Exported on: 2026-10-23 04:59:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -657,51 +657,51 @@
       <c r="J19" s="3" t="n">
         <v>45294</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>45694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719008015/AV/22012034664093 — खैलमैदान निर्माण कार्य  मांगलिक भवन के सामने ग्राम पंचायत बागोदा</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45567</v>
@@ -1280,51 +1280,51 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1719008015/IC/22012034886331 — सार्वजनिक कूप निर्माण पुलिया के पास ग्राम पंचायत बागोदा</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45567</v>
@@ -5940,167 +5940,167 @@
       <c r="J128" s="3" t="n">
         <v>45291</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/22012035282371 — Kapildhara Kup Nirman Work Rupesh Singh Chawda Shiv Singh Chawda</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>285144.63</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>201221.89</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/22012035284894 — Kapildhara Kup Nirman Work Mohan Singh Chawda Vikram Singh Chawda</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>299173.39</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>193946.06</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/22012035298446 — Kapildhara  Kup Nirman Work Mohan Singh Rajput Bhagwat Singh</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>292960.1</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>192332.58</v>
+        <v>192632.58</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -6128,73 +6128,73 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/22012035333066 — Kapildhara Kup Nirman Work Jasamat Singh Setan Singh  Rajput</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>300526.73</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>201376.92</v>
+        <v>201426.92</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -6371,73 +6371,73 @@
       <c r="J137" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/22012035493486 — Kapildhara Kup Nirman Work Lokendra Rajput Govrdhan Singh</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>304664.03</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>191167.38</v>
+        <v>192967.38</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -13073,127 +13073,129 @@
       <c r="J275" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120683243</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120686168</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K277" s="3"/>
+      <c r="K277" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13218,51 +13220,51 @@
       <c r="J278" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120712041</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46137</v>
@@ -13365,128 +13367,128 @@
       <c r="J281" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120694392</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120700521</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>12789</v>
+        <v>23289</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>46264</v>
+        <v>46277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
@@ -13561,273 +13563,275 @@
       <c r="J285" s="3" t="n">
         <v>46130</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127965024</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>23481</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K286" s="3"/>
+      <c r="K286" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120714541</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120715289</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120699073</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>18270</v>
+        <v>23490</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>46239</v>
+        <v>46277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/5888379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120708450</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>20097</v>
+        <v>23477</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>46239</v>
+        <v>46277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
@@ -13853,51 +13857,51 @@
       <c r="J291" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719008015/IF/IAY/6080622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120836312</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>23416</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46136</v>
@@ -20881,192 +20885,192 @@
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45060</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1719008015/WC/22012035203298 — डग आउट पोंड निर्माण कार्य कुंडाल में ग्राम पंचायत बागोदा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1719008015/WC/22012035230115 — तालाब निर्माण  (डग आउट पोंड ) कुडांल में ग्राम पंचायत बागोदा</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>1264332.28</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1719008015/WC/22012035298397 — JGSA 2025 RECHARGE STRUCTURE -सार्वजनिक कूप nale k pas बागोदा GP Bagoda</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1719008015/WC/22012035298399 — JGSA 2025 RECHARGE STRUCTURE -सार्वजनिक कूप खेड़ी पर बागोड़ा  GP Bagoda</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45748</v>
@@ -21214,51 +21218,51 @@
       <c r="J444" s="3" t="n">
         <v>39857</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>40501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1719008015/WC/VB/22012035332089 — Dugwell Recharge Structure Sarvjanik Kup Babulal Ke Ghar ke pas GP BAGODA</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46202</v>