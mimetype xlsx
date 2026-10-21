--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K365"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 08:16:02</t>
+          <t>Exported on: 2026-10-21 06:24:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -561,51 +561,51 @@
       <c r="J17" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>44572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719008037/DP/22012034444930 — सार्वजनिक कूप निर्माण खडलावाला माल के पास</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>150694</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43533</v>
@@ -3680,73 +3680,73 @@
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/22012035219819 — KapilDhara Kup Nirman Work Sukhram- Phundilal</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>117903</v>
+        <v>162423</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -3915,167 +3915,167 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/22012035350660 — Kapildhara Kup Nirman Work Parasmani Devi Rakesh</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>307953.3</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>175029.96</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/22012035350685 — Kapildhara Kup Nirman Work  Ramraj Parmar Prahalad parmar</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>307953.3</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>158327.08</v>
+        <v>188327.08</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/22012035350700 — Kapildhara Kup Nirman Work  Rajesh Parmar Makhan Singh</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>307953.3</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>166431.96</v>
+        <v>184131.96</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -9725,51 +9725,51 @@
       <c r="J207" s="3" t="n">
         <v>44806</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>45282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/IAY/4141084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114833636</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>44705</v>
@@ -11046,51 +11046,51 @@
       <c r="J234" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/IAY/4955114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120553657</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45763</v>
@@ -11242,51 +11242,51 @@
       <c r="J238" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/IAY/5004593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119410828</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45763</v>
@@ -11485,51 +11485,51 @@
       <c r="J243" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719008037/IF/IAY/5877970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115063493</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46120</v>
@@ -15024,78 +15024,80 @@
       <c r="J316" s="3" t="n">
         <v>43868</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1719008037/RC/22012034535059 — CC SHANTIDHAM PARISAR ME AVM GATE NIRMAN GP LASUDIYA MALAK</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>109000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>107790</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>44160</v>
       </c>
-      <c r="K317" s="3"/>
+      <c r="K317" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
@@ -15212,51 +15214,51 @@
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1719008037/RC/22012034574604 — खेत सड़क निर्माण कार्य लसु.मलक पानी की टंकी से धुबोटि के कांकड़ तक ग्राम पंचायत लसूड़लिया मलक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>1993532.22</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>42774</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44510</v>
@@ -15357,98 +15359,98 @@
       <c r="J323" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719008037/RC/22012034673939 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1719008037/RC/22012034839486 — C C Road NIrman Work Hadlyakhura Road Se Mukesh Ke Makan Ki Aur</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>90461</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45642</v>