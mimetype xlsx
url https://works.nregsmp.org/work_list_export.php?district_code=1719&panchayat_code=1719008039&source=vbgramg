--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K25"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 04:17:56</t>
+          <t>Exported on: 2026-10-19 22:45:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,666 +273,668 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012034414921 — खेत तालाब घीसीलाल पिताश्री नंदराम</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43257</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012034601692 — NANDAN FALODHYAN CHANDAR SINGH S/O JAGANNATH SINGH GRAM BISANKHEDA GP KHEJDIYA</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>115200</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44068</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012034601694 — NANDAN FALODHYAN RAMCHANDAR S/O MOTILAL PARMAR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>115200</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44068</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012034606224 — NANDAN FALODHYAN MAHESH KUMAR S/O SHIVNARAYAN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>115200</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>14400</v>
+        <v>20400</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44090</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012034606231 — NANDAN FALODHYAN GHANSHYAM S/O SHIVNARAYAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>115200</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44090</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012034625327 — NANDAN FALODHYAN PRATHVI SINGH FUNDILAL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>115200</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44145</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012035185007 — Kapildhara  Kup Nirman Work Devraj-Prahlad Singh  Gram   Bisankheda</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45295</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012035185008 — Kapildhara  Kup Nirman Work Bheem Singh-  Babulal</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45300</v>
       </c>
-      <c r="K19" s="3"/>
+      <c r="K19" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012035191145 — KapilDhara Kup Nirman Work  Devraj -Makhan Singh-</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45366</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012035220776 — Kapildhara kup Nirman work  Devendra -Badrilal</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45522</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012035272899 — Kapildhara Kup Nirman Work Sunil parmar Harinarayan parmar</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>281643.12</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/22012035275149 — Kapildhara Kup Nirman Work Lalta Bai Parmar  Anar Singh Parmar</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>287695.1</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45647</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1719008039/IF/IAY/1922955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4267642</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43315</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1719008039/RC/22012034673938 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45318</v>