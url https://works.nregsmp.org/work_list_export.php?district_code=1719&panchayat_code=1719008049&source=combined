--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K388"/>
+  <dimension ref="A1:K390"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 00:04:38</t>
+          <t>Exported on: 2026-10-20 06:22:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5544,51 +5544,51 @@
       <c r="J120" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1719008049/IF/22012035524701 — Khet Talab  Nirman Work Shivprasad Nannulal  Gp  Ramdi</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>121766.95</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45748</v>
@@ -10583,127 +10583,129 @@
       <c r="J223" s="3" t="n">
         <v>42570</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>42808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1719008049/IF/IAY/5864990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115270865</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1719008049/IF/IAY/6076134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117518610</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>16830</v>
+        <v>23074</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46145</v>
       </c>
-      <c r="K225" s="3"/>
+      <c r="K225" s="3" t="n">
+        <v>46308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10718,7833 +10720,7927 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>14878</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/67650 — Construction of IAY House -IAY REG. NO. MP-19-008-049-001/01</t>
+          <t>1719008049/IF/IAY/6380318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114007240</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>14028</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42570</v>
-[...3 lines deleted...]
-      </c>
+        <v>45717</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/67651 — Construction of IAY House -IAY REG. NO. MP-19-008-049-001/08</t>
+          <t>1719008049/IF/IAY/6386397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115814265</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>14195</v>
+        <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42577</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/67652 — Construction of IAY House -IAY REG. NO. MP-19-008-049-002/7</t>
+          <t>1719008049/IF/IAY/67650 — Construction of IAY House -IAY REG. NO. MP-19-008-049-001/01</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>7014</v>
+        <v>14028</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>42584</v>
+        <v>42570</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>43092</v>
+        <v>42808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/783247 — Construction of IAY House -IAY REG. NO. MP1366877</t>
+          <t>1719008049/IF/IAY/67651 — Construction of IAY House -IAY REG. NO. MP-19-008-049-001/08</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>15308</v>
+        <v>14195</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43041</v>
+        <v>42577</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>43103</v>
+        <v>42808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/793787 — Construction of IAY House -IAY REG. NO. MP2066516</t>
+          <t>1719008049/IF/IAY/67652 — Construction of IAY House -IAY REG. NO. MP-19-008-049-002/7</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>15308</v>
+        <v>7014</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43006</v>
+        <v>42584</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>43054</v>
+        <v>43092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/793794 — Construction of IAY House -IAY REG. NO. MP2067085</t>
+          <t>1719008049/IF/IAY/783247 — Construction of IAY House -IAY REG. NO. MP1366877</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>43006</v>
+        <v>43041</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>43054</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/793797 — Construction of IAY House -IAY REG. NO. MP2067163</t>
+          <t>1719008049/IF/IAY/793787 — Construction of IAY House -IAY REG. NO. MP2066516</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>15136</v>
+        <v>15308</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/793798 — Construction of IAY House -IAY REG. NO. MP2067403</t>
+          <t>1719008049/IF/IAY/793794 — Construction of IAY House -IAY REG. NO. MP2067085</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>15136</v>
+        <v>15308</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>43103</v>
+        <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/799855 — Construction of IAY House -IAY REG. NO. MP2605128</t>
+          <t>1719008049/IF/IAY/793797 — Construction of IAY House -IAY REG. NO. MP2067163</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>15308</v>
+        <v>15136</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>43092</v>
+        <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/800667 — Construction of IAY House -IAY REG. NO. MP2715806</t>
+          <t>1719008049/IF/IAY/793798 — Construction of IAY House -IAY REG. NO. MP2067403</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>43054</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/807656 — Construction of IAY House -IAY REG. NO. MP3895803</t>
+          <t>1719008049/IF/IAY/799855 — Construction of IAY House -IAY REG. NO. MP2605128</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>43092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/905560 — Construction of IAY House -IAY REG. NO. MP2214215</t>
+          <t>1719008049/IF/IAY/800667 — Construction of IAY House -IAY REG. NO. MP2715806</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>15824</v>
+        <v>15480</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>43054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/IAY/906581 — Construction of IAY House -IAY REG. NO. MP2228482</t>
+          <t>1719008049/IF/IAY/807656 — Construction of IAY House -IAY REG. NO. MP3895803</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43064</v>
+        <v>43006</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>43542</v>
+        <v>43092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/कपिलधारा ग — कपिलधारा गीताप्रसाद नन्‍नूलाल रामडी</t>
+          <t>1719008049/IF/IAY/905560 — Construction of IAY House -IAY REG. NO. MP2214215</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>149000</v>
+        <v>15480</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>76284</v>
+        <v>15824</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>39866</v>
-[...1 lines deleted...]
-      <c r="K240" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>43054</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1719008049/IF/कपिल धारा लीलाबाई नारायणसिह रामडी — कपिल धारा लीलाबाई नारायणसिह रामडी</t>
+          <t>1719008049/IF/IAY/906581 — Construction of IAY House -IAY REG. NO. MP2228482</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>59600</v>
+        <v>15480</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>77522</v>
+        <v>15308</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>39834</v>
+        <v>43064</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>40542</v>
+        <v>43542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/22012034253900 — श्री राम मंदिर परिसर का समतलीकरण और  मुरमीकरण</t>
+          <t>1719008049/IF/कपिलधारा ग — कपिलधारा गीताप्रसाद नन्‍नूलाल रामडी</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>436000</v>
+        <v>149000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>426845.61</v>
+        <v>76284</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42516</v>
-[...3 lines deleted...]
-      </c>
+        <v>39866</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/22012034253930 — श्री हनुमान मंदिर परिसर में समतलीकरण ओर मुरमीकरण</t>
+          <t>1719008049/IF/कपिल धारा लीलाबाई नारायणसिह रामडी — कपिल धारा लीलाबाई नारायणसिह रामडी</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>448000</v>
+        <v>59600</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>429302.41</v>
+        <v>77522</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42516</v>
+        <v>39834</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43284</v>
+        <v>40542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/22012034305616 — शांतीधाम निर्माण रामडी</t>
+          <t>1719008049/LD/22012034253900 — श्री राम मंदिर परिसर का समतलीकरण और  मुरमीकरण</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>180000</v>
+        <v>436000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>179039.68</v>
+        <v>426845.61</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42806</v>
+        <v>42516</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43671</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/22012034305617 — खेल मैदान बिशनखेड़ी</t>
+          <t>1719008049/LD/22012034253930 — श्री हनुमान मंदिर परिसर में समतलीकरण ओर मुरमीकरण</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>111000</v>
+        <v>448000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>132766.21</v>
+        <v>429302.41</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42806</v>
+        <v>42516</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43671</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2अमरसिंह प — निर्मल वाटिका अमरसिंह प्रभुलाल</t>
+          <t>1719008049/LD/22012034305616 — शांतीधाम निर्माण रामडी</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>4180</v>
+        <v>180000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>4536</v>
+        <v>179039.68</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>40648</v>
+        <v>42806</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>40896</v>
+        <v>43671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2कमलसिंह ब — निर्मल वाटिका कमलसिंह बाबूलाल</t>
+          <t>1719008049/LD/22012034305617 — खेल मैदान बिशनखेड़ी</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>4180</v>
+        <v>111000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>6672</v>
+        <v>132766.21</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>40655</v>
+        <v>42806</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>40896</v>
+        <v>43671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2कैलाश फत् — निर्मल वाटिका कैलाश फत्‍तु</t>
+          <t>1719008049/LD/2अमरसिंह प — निर्मल वाटिका अमरसिंह प्रभुलाल</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>5000</v>
+        <v>4180</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>40655</v>
+        <v>40648</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2गीतापसाद — नन्‍दनवन गीतापसाद नन्‍नुलाल</t>
+          <t>1719008049/LD/2कमलसिंह ब — निर्मल वाटिका कमलसिंह बाबूलाल</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>184000</v>
+        <v>4180</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>4004</v>
+        <v>6672</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>40130</v>
-[...1 lines deleted...]
-      <c r="K249" s="3"/>
+        <v>40655</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>40896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2गोरर्धन ब — निर्मल वाटिका गोरर्धन बिरमा जी</t>
+          <t>1719008049/LD/2कैलाश फत् — निर्मल वाटिका कैलाश फत्‍तु</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>4156</v>
+        <v>4536</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>40648</v>
+        <v>40655</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2जगदीश पन् — निर्मल वाटिका जगदीश पन्‍नालाल</t>
+          <t>1719008049/LD/2गीतापसाद — नन्‍दनवन गीतापसाद नन्‍नुलाल</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>4180</v>
+        <v>184000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>4004</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>40410</v>
+        <v>40130</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2दरियाव नन — निर्मल वाटिका दरियाव नन्‍नुलाल</t>
+          <t>1719008049/LD/2गोरर्धन ब — निर्मल वाटिका गोरर्धन बिरमा जी</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>4536</v>
+        <v>4156</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>40655</v>
+        <v>40648</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2देवकरण नन — निर्मल वाटिका देवकरण नन्‍नुलाल</t>
+          <t>1719008049/LD/2जगदीश पन् — निर्मल वाटिका जगदीश पन्‍नालाल</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>5000</v>
+        <v>4180</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>4046</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>40648</v>
-[...3 lines deleted...]
-      </c>
+        <v>40410</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2बद्रीप्रस — निर्मल वाटिका बद्रीप्रसाद मोतीलाल</t>
+          <t>1719008049/LD/2दरियाव नन — निर्मल वाटिका दरियाव नन्‍नुलाल</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>4196</v>
+        <v>4536</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>40641</v>
+        <v>40655</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2बाबुलाल श — निर्मल वाटिका बाबुलाल शेराजी</t>
+          <t>1719008049/LD/2देवकरण नन — निर्मल वाटिका देवकरण नन्‍नुलाल</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>4536</v>
+        <v>4046</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>40634</v>
+        <v>40648</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2बालाप्रसा — निर्मल वाटिका बालाप्रसाद अम़तलाल</t>
+          <t>1719008049/LD/2बद्रीप्रस — निर्मल वाटिका बद्रीप्रसाद मोतीलाल</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>4091</v>
+        <v>4196</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>40641</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2भंवरजी प् — निर्मल वाटिका भंवरजी प्रभुलाल</t>
+          <t>1719008049/LD/2बाबुलाल श — निर्मल वाटिका बाबुलाल शेराजी</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>4091</v>
+        <v>4536</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>40641</v>
+        <v>40634</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2मुकेशसिंह — निर्मल वाटिका मुकेशसिंह रामचरण</t>
+          <t>1719008049/LD/2बालाप्रसा — निर्मल वाटिका बालाप्रसाद अम़तलाल</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>4091</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>40641</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2मोहनसिंह — निर्मल वाटिका मोहनसिंह जगन्‍नाथ</t>
+          <t>1719008049/LD/2भंवरजी प् — निर्मल वाटिका भंवरजी प्रभुलाल</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>4536</v>
+        <v>4091</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>40655</v>
+        <v>40641</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2राघुवीरसि — निर्मल वाटिका राघुवीरसिंह नारायण</t>
+          <t>1719008049/LD/2मुकेशसिंह — निर्मल वाटिका मुकेशसिंह रामचरण</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>4091</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>40641</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2राजेश देव — निर्मल वाटिका राजेश देवचंद्र</t>
+          <t>1719008049/LD/2मोहनसिंह — निर्मल वाटिका मोहनसिंह जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>40641</v>
+        <v>40655</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2राधेश्‍या — निर्मल वाटिका राधेश्‍याम प्रेमनारायण</t>
+          <t>1719008049/LD/2राघुवीरसि — निर्मल वाटिका राघुवीरसिंह नारायण</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>5000</v>
+        <v>4180</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>4046</v>
+        <v>4091</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>40655</v>
+        <v>40641</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2रामप्रसाद — निर्मल वाटिका रामप्रसाद राधेश्‍याम</t>
+          <t>1719008049/LD/2राजेश देव — निर्मल वाटिका राजेश देवचंद्र</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>5000</v>
+        <v>4180</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>40655</v>
+        <v>40641</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2रामफुल जग — निर्मल वाटिका रामफुल जगन्‍नाथ</t>
+          <t>1719008049/LD/2राधेश्‍या — निर्मल वाटिका राधेश्‍याम प्रेमनारायण</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>4091</v>
+        <v>4046</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>40634</v>
+        <v>40655</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2रामबाबु भ — निर्मल वाटिका रामबाबु भागीरथ</t>
+          <t>1719008049/LD/2रामप्रसाद — निर्मल वाटिका रामप्रसाद राधेश्‍याम</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>40648</v>
+        <v>40655</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2रामबाबु ह — निर्मल वाटिका रामबाबु हरचन्‍द</t>
+          <t>1719008049/LD/2रामफुल जग — निर्मल वाटिका रामफुल जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>4156</v>
+        <v>4091</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>40648</v>
+        <v>40634</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2शिवप्रसाद — निर्मल वाटिका शिवप्रसाद बुधराम</t>
+          <t>1719008049/LD/2रामबाबु भ — निर्मल वाटिका रामबाबु भागीरथ</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>4091</v>
+        <v>4536</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>40641</v>
+        <v>40648</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/2सुखराम हर — निर्मल वाटिका सुखराम हरिराम</t>
+          <t>1719008049/LD/2रामबाबु ह — निर्मल वाटिका रामबाबु हरचन्‍द</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>4091</v>
+        <v>4156</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>40634</v>
+        <v>40648</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3799382507 — खेल मैदान</t>
+          <t>1719008049/LD/2शिवप्रसाद — निर्मल वाटिका शिवप्रसाद बुधराम</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>4180</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>4091</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>41335</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>40641</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>40896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3799382508 — शांतीघाम निर्माण</t>
+          <t>1719008049/LD/2सुखराम हर — निर्मल वाटिका सुखराम हरिराम</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>0</v>
+        <v>4180</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>4091</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41335</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>40634</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>40896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3799397928 — शांति धाम निर्माण बिसनखेडी</t>
+          <t>1719008049/LD/3799382507 — खेल मैदान</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>455000</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>416068.36</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41452</v>
-[...3 lines deleted...]
-      </c>
+        <v>41335</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3 चन्‍दर ग — निर्मल वाटिका चन्‍दर गोर्वधन</t>
+          <t>1719008049/LD/3799382508 — शांतीघाम निर्माण</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>4536</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>40634</v>
-[...3 lines deleted...]
-      </c>
+        <v>41335</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3छगनलाल प् — निर्मल वाटिका छगनलाल प्रेमनारायण</t>
+          <t>1719008049/LD/3799397928 — शांति धाम निर्माण बिसनखेडी</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>5000</v>
+        <v>455000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>4536</v>
+        <v>416068.36</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>40634</v>
+        <v>41452</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>40896</v>
+        <v>42808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3निर्मल वा — निर्मल वाटिका जमनाप्रसाद पन्‍नालाल</t>
+          <t>1719008049/LD/3 चन्‍दर ग — निर्मल वाटिका चन्‍दर गोर्वधन</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>4136</v>
+        <v>4536</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>40634</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3राजाराम ज — निर्मल वाटिका राजाराम जगन्‍नाथ</t>
+          <t>1719008049/LD/3छगनलाल प् — निर्मल वाटिका छगनलाल प्रेमनारायण</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>40634</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3राधेश्‍या — निर्मल वाटिका राधेश्‍याम हजारीलाल</t>
+          <t>1719008049/LD/3निर्मल वा — निर्मल वाटिका जमनाप्रसाद पन्‍नालाल</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>4196</v>
+        <v>4136</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>40634</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3रामचरण अम — निर्मल वाटिका रामचरण अमरसिह</t>
+          <t>1719008049/LD/3राजाराम ज — निर्मल वाटिका राजाराम जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>4091</v>
+        <v>4536</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>40641</v>
+        <v>40634</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/3शिवप्रसाद — निर्मल वाटिका शिवप्रसाद बाफुलाल</t>
+          <t>1719008049/LD/3राधेश्‍या — निर्मल वाटिका राधेश्‍याम हजारीलाल</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>4536</v>
+        <v>4196</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>40634</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/4निर्मल वा — निर्मल वाटिका देवीसिह हजारीलाल</t>
+          <t>1719008049/LD/3रामचरण अम — निर्मल वाटिका रामचरण अमरसिह</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>5000</v>
+        <v>4180</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>4091</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>40648</v>
+        <v>40641</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/ कमलाबाई प — निर्मल वाटिका कमलाबाई प्रेमनारायण</t>
+          <t>1719008049/LD/3शिवप्रसाद — निर्मल वाटिका शिवप्रसाद बाफुलाल</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>40655</v>
+        <v>40634</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/घनश्‍याम प — निर्मल वाटिका घनश्‍याम प्रभुलाल</t>
+          <t>1719008049/LD/4निर्मल वा — निर्मल वाटिका देवीसिह हजारीलाल</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>4180</v>
+        <v>5000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>4196</v>
+        <v>4091</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>40648</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/जगीदीश पन् — निर्मल वाटिका जगीदीश पन्‍नालाल</t>
+          <t>1719008049/LD/ कमलाबाई प — निर्मल वाटिका कमलाबाई प्रेमनारायण</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>4091</v>
+        <v>4536</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>40634</v>
+        <v>40655</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/तुलसीराम प — निर्मल वाटिका तुलसीराम पन्‍नालाल</t>
+          <t>1719008049/LD/घनश्‍याम प — निर्मल वाटिका घनश्‍याम प्रभुलाल</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>4536</v>
+        <v>4196</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>40648</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/नन्‍दनवन प्रभुलाल बुधराम रामडी — नन्‍दनवन प्रभुलाल बुधराम रामडी</t>
+          <t>1719008049/LD/जगीदीश पन् — निर्मल वाटिका जगीदीश पन्‍नालाल</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>173600</v>
+        <v>4180</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>4440</v>
+        <v>4091</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>39625</v>
+        <v>40634</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>39539</v>
+        <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/नन्‍दनवन माधवप्रसाद जादुलाल रामडी — नन्‍दनवन माधवप्रसाद जादुलाल रामडी</t>
+          <t>1719008049/LD/तुलसीराम प — निर्मल वाटिका तुलसीराम पन्‍नालाल</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>173600</v>
+        <v>4180</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>4626</v>
+        <v>4536</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>39625</v>
+        <v>40648</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>39539</v>
+        <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/ नन्‍नूलाल — निर्मल वाटिका मुकेश नन्‍नूलाल</t>
+          <t>1719008049/LD/नन्‍दनवन प्रभुलाल बुधराम रामडी — नन्‍दनवन प्रभुलाल बुधराम रामडी</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>4180</v>
+        <v>173600</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>4536</v>
+        <v>4440</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>40655</v>
+        <v>39625</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>40896</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/नारायण पन् — निर्मल वाटिका नारायण पन्‍नालाल</t>
+          <t>1719008049/LD/नन्‍दनवन माधवप्रसाद जादुलाल रामडी — नन्‍दनवन माधवप्रसाद जादुलाल रामडी</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>4180</v>
+        <v>173600</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>4536</v>
+        <v>4626</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>40655</v>
+        <v>39625</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>40896</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/नारायण्‍ा — निर्मल वाटिका नारायण्‍ा रूपजी</t>
+          <t>1719008049/LD/ नन्‍नूलाल — निर्मल वाटिका मुकेश नन्‍नूलाल</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>40641</v>
+        <v>40655</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/प्रहलादसिं — निर्मल वाटिका प्रहलादसिंह नन्‍दराम</t>
+          <t>1719008049/LD/नारायण पन् — निर्मल वाटिका नारायण पन्‍नालाल</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>40641</v>
+        <v>40655</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/मुकेश नन्‍ — निर्मल वाटिका मुकेश नन्‍नुलाल</t>
+          <t>1719008049/LD/नारायण्‍ा — निर्मल वाटिका नारायण्‍ा रूपजी</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>0</v>
+        <v>4180</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>0</v>
+        <v>4536</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>40410</v>
-[...1 lines deleted...]
-      <c r="K290" s="3"/>
+        <v>40641</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>40896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/मुरलीप्रसा — निर्मल वाटिका मुरलीप्रसाद देवच्रद</t>
+          <t>1719008049/LD/प्रहलादसिं — निर्मल वाटिका प्रहलादसिंह नन्‍दराम</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>40641</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/मुलीयाबाई — निर्मल वाटिका मुलीयाबाई मुलचंद</t>
+          <t>1719008049/LD/मुकेश नन्‍ — निर्मल वाटिका मुकेश नन्‍नुलाल</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>4180</v>
+        <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>4535.8</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>40655</v>
-[...3 lines deleted...]
-      </c>
+        <v>40410</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/रामसिंह हज — निर्मल वाटिका रामसिंह हजारीलाल</t>
+          <t>1719008049/LD/मुरलीप्रसा — निर्मल वाटिका मुरलीप्रसाद देवच्रद</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>40648</v>
+        <v>40641</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/लक्ष्‍मीना — निर्मल वाटिका लक्ष्‍मीनारायण हजारीलाल</t>
+          <t>1719008049/LD/मुलीयाबाई — निर्मल वाटिका मुलीयाबाई मुलचंद</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>4536</v>
+        <v>4535.8</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>40648</v>
+        <v>40655</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/सिध्‍दनाथस — निर्मल वाटिका सिध्‍दनाथसिंह रामप्रसाद</t>
+          <t>1719008049/LD/रामसिंह हज — निर्मल वाटिका रामसिंह हजारीलाल</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>40648</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1719008049/LD/सेतोष पन्‍ — निर्मल वाटिका सेतोष पन्‍नालाल</t>
+          <t>1719008049/LD/लक्ष्‍मीना — निर्मल वाटिका लक्ष्‍मीनारायण हजारीलाल</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>4180</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>4536</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>40655</v>
+        <v>40648</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>40896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Production of building material / Production of building material for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1719008049/OP/22012034342284 — सामुदायिक शेड निर्माण ग्राम रामडी</t>
+          <t>1719008049/LD/सिध्‍दनाथस — निर्मल वाटिका सिध्‍दनाथसिंह रामप्रसाद</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>150000</v>
+        <v>4180</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>4536</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42887</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>40648</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>40896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Infrastructure for Berkley composting / Construction of Berkeley Compost Pit for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1719008049/OP/22012034359085 — shamudaik sheed nirman ramdi</t>
+          <t>1719008049/LD/सेतोष पन्‍ — निर्मल वाटिका सेतोष पन्‍नालाल</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>4180</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>4536</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>43089</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>40655</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>40896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Production of building material / Production of building material for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1719008049/PG/22012034312481 — खेल मैदान रामडी</t>
+          <t>1719008049/OP/22012034342284 — सामुदायिक शेड निर्माण ग्राम रामडी</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>180000</v>
+        <v>150000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Infrastructure for Berkley composting / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/203सी सी र — सी सी रौड प्रा वि से मंदिर के कोने नाले के उपर की</t>
+          <t>1719008049/OP/22012034359085 — shamudaik sheed nirman ramdi</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>202000</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>197421</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>41032</v>
-[...3 lines deleted...]
-      </c>
+        <v>43089</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034155983 — ग्रेवल रौड</t>
+          <t>1719008049/PG/22012034312481 — खेल मैदान रामडी</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41358</v>
+        <v>42887</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034155994 — अर्थवर्क रोड निर्माण</t>
+          <t>1719008049/RC/203सी सी र — सी सी रौड प्रा वि से मंदिर के कोने नाले के उपर की</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>0</v>
+        <v>202000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>0</v>
+        <v>197421</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41335</v>
-[...1 lines deleted...]
-      <c r="K302" s="3"/>
+        <v>41032</v>
+      </c>
+      <c r="K302" s="3" t="n">
+        <v>41594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034155995 — सी सी रोड निर्माण तुलसीराम जाट के मकान से ओम विश्‍</t>
+          <t>1719008049/RC/22012034155983 — ग्रेवल रौड</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>197000</v>
+        <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>9190.63</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41669</v>
-[...3 lines deleted...]
-      </c>
+        <v>41358</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034155996 — सी सी रोड निर्माण  ओम विश्‍वकर्मा के मकान से हनुमा</t>
+          <t>1719008049/RC/22012034155994 — अर्थवर्क रोड निर्माण</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>197000</v>
+        <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>182110.37</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41641</v>
-[...3 lines deleted...]
-      </c>
+        <v>41335</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034155997 — सी सी रोड निर्माण दरियाव के मकान से मंदिर नाले तक</t>
+          <t>1719008049/RC/22012034155995 — सी सी रोड निर्माण तुलसीराम जाट के मकान से ओम विश्‍</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>197000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>194754.98</v>
+        <v>9190.63</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>41669</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41848</v>
+        <v>42163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034156001 — गेवल रोड निर्माण कार्य</t>
+          <t>1719008049/RC/22012034155996 — सी सी रोड निर्माण  ओम विश्‍वकर्मा के मकान से हनुमा</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
+        <v>197000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>0</v>
+        <v>182110.37</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41335</v>
-[...1 lines deleted...]
-      <c r="K306" s="3"/>
+        <v>41641</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>41848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034156002 — सी सी रोड निर्माण रामभरोसे के मकान से  मेन रोड शुज</t>
+          <t>1719008049/RC/22012034155997 — सी सी रोड निर्माण दरियाव के मकान से मंदिर नाले तक</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>197000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>164623.68</v>
+        <v>194754.98</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>41681</v>
+        <v>41669</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>42138</v>
+        <v>41848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034195542 — सी . सी. रोड़ निर्माण ओम  विश्कार्मा के मकान से राम</t>
+          <t>1719008049/RC/22012034156001 — गेवल रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>197000</v>
+        <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>191574.49</v>
+        <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>41641</v>
-[...3 lines deleted...]
-      </c>
+        <v>41335</v>
+      </c>
+      <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034196998 — सी सी रौड तुलसीराम के मकान से  रामप्रसाद के मकान</t>
+          <t>1719008049/RC/22012034156002 — सी सी रोड निर्माण रामभरोसे के मकान से  मेन रोड शुज</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>197000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>195197.8</v>
+        <v>164623.68</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41641</v>
+        <v>41681</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>42143</v>
+        <v>42138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201229 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) बिशन खेडी गाँव से रामचरण अहिरवार के खेत तक</t>
+          <t>1719008049/RC/22012034195542 — सी . सी. रोड़ निर्माण ओम  विश्कार्मा के मकान से राम</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>0</v>
+        <v>197000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>191574.49</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42523</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>41641</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>41848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201233 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना )</t>
+          <t>1719008049/RC/22012034196998 — सी सी रौड तुलसीराम के मकान से  रामप्रसाद के मकान</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>1499000</v>
+        <v>197000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>1477246.05</v>
+        <v>195197.8</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41703</v>
+        <v>41641</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>42397</v>
+        <v>42143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201237 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) रामडी गाव से संतोष पिता बद्रीप्रसाद के खेत तक</t>
+          <t>1719008049/RC/22012034201229 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) बिशन खेडी गाँव से रामचरण अहिरवार के खेत तक</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41665</v>
+        <v>42523</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201267 — ग्रेवल रोड निर्माण (सु .ग्रा.संपर्क,खेत सड़क योजना) बिशनखेडी गाव से लालजी पिता काशीराम के खेत तक</t>
+          <t>1719008049/RC/22012034201233 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना )</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>0</v>
+        <v>1499000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>1477246.05</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K313" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>42397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201273 — (सी सी रोड़ निर्माड) दमका से मंदिर के पास नाले तक</t>
+          <t>1719008049/RC/22012034201237 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) रामडी गाव से संतोष पिता बद्रीप्रसाद के खेत तक</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>41549</v>
+        <v>41665</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201275 — (सी सी रोड़ निर्माड) रामडी पंचायत से नीम वाले चोक तक</t>
+          <t>1719008049/RC/22012034201267 — ग्रेवल रोड निर्माण (सु .ग्रा.संपर्क,खेत सड़क योजना) बिशनखेडी गाव से लालजी पिता काशीराम के खेत तक</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41549</v>
+        <v>41665</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201277 — (सी सी रोड़ निर्माड) तालाब से हरिजन मोहल्ला</t>
+          <t>1719008049/RC/22012034201273 — (सी सी रोड़ निर्माड) दमका से मंदिर के पास नाले तक</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201278 — (सी सी रोड़ निर्माड) स्कूल से तालाब तक</t>
+          <t>1719008049/RC/22012034201275 — (सी सी रोड़ निर्माड) रामडी पंचायत से नीम वाले चोक तक</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201279 — (सी सी रोड़ निर्माड) रामभरोस के माकन से हरिजन मोहल्ला</t>
+          <t>1719008049/RC/22012034201277 — (सी सी रोड़ निर्माड) तालाब से हरिजन मोहल्ला</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201280 — (ग्रेवल रोड़) गाव से कैलाशनारायण के खेत तक</t>
+          <t>1719008049/RC/22012034201278 — (सी सी रोड़ निर्माड) स्कूल से तालाब तक</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201281 — (ग्रेवल रोड़ मुख्यमंत्री सड़क योजना) गाव से बाग वाले कुआ तक</t>
+          <t>1719008049/RC/22012034201279 — (सी सी रोड़ निर्माड) रामभरोस के माकन से हरिजन मोहल्ला</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201284 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना )</t>
+          <t>1719008049/RC/22012034201280 — (ग्रेवल रोड़) गाव से कैलाशनारायण के खेत तक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41665</v>
+        <v>41549</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201285 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) ग्राम बिशनखेडी से रामचरन पिता मनीराम चमार के खेत</t>
+          <t>1719008049/RC/22012034201281 — (ग्रेवल रोड़ मुख्यमंत्री सड़क योजना) गाव से बाग वाले कुआ तक</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41665</v>
+        <v>41549</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201286 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) ग्राम बिशनखेडी से लालजीराम पिता काशीराम के खेत तक</t>
+          <t>1719008049/RC/22012034201284 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना )</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201287 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना )रामचरन पिता मनीराम के खेत से सत्यनारायण पिता मदनला</t>
+          <t>1719008049/RC/22012034201285 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) ग्राम बिशनखेडी से रामचरन पिता मनीराम चमार के खेत</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201288 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) लालजीराम के खेत से रामबाबू पिता गणेशराम के खेत तक</t>
+          <t>1719008049/RC/22012034201286 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) ग्राम बिशनखेडी से लालजीराम पिता काशीराम के खेत तक</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034201289 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) संतोष पिता बद्रीप्रसाद के खेत से मधु पिता रामचरन</t>
+          <t>1719008049/RC/22012034201287 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना )रामचरन पिता मनीराम के खेत से सत्यनारायण पिता मदनला</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034203331 — सी सी रोड निर्माण रामभरोसे के मकान से हरिजन मोहल्‍</t>
+          <t>1719008049/RC/22012034201288 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) लालजीराम के खेत से रामबाबू पिता गणेशराम के खेत तक</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>197000</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41527</v>
+        <v>41665</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034210031 — ग्रेवल रोड (आंतरिक) रमेश सेठ के घर से प्रा.वि. तक</t>
+          <t>1719008049/RC/22012034201289 — ग्रेवल रोड निर्माण (सु.ग्रा.संपर्क,खेत सड़क योजना ) संतोष पिता बद्रीप्रसाद के खेत से मधु पिता रामचरन</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>478865.54</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41700</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034220017 — सी सी रौड रामसिह मीणा से मंदिर की और</t>
+          <t>1719008049/RC/22012034203331 — सी सी रोड निर्माण रामभरोसे के मकान से हरिजन मोहल्‍</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>144500</v>
+        <v>197000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>141222.34</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>41793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41527</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034224861 — मेंन  रोड से सत्यनारायण पिता मदनलाल के खेत तक</t>
+          <t>1719008049/RC/22012034210031 — ग्रेवल रोड (आंतरिक) रमेश सेठ के घर से प्रा.वि. तक</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>478865.54</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>41700</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>42143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034224862 — मेंन  रोड से सत्यनारायण पिता मदनलाल के खेत तक</t>
+          <t>1719008049/RC/22012034220017 — सी सी रौड रामसिह मीणा से मंदिर की और</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>144500</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>141222.34</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>41793</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034224863 — शासकीय खेल मदन का कार्य बिशनखेडी</t>
+          <t>1719008049/RC/22012034224861 — मेंन  रोड से सत्यनारायण पिता मदनलाल के खेत तक</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034224864 — बिशनखेडी से बिरलखेडी</t>
+          <t>1719008049/RC/22012034224862 — मेंन  रोड से सत्यनारायण पिता मदनलाल के खेत तक</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>41665</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265019 — सी.सी.रोड़निर्माण (भागीरथ पाटीदार के घर से रामबाबू माली</t>
+          <t>1719008049/RC/22012034224863 — शासकीय खेल मदन का कार्य बिशनखेडी</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>41914</v>
+        <v>41665</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265024 — आंतरिक ग्रेबल रोड़ (रोड़ से बाग़ वाले कुवा तक</t>
+          <t>1719008049/RC/22012034224864 — बिशनखेडी से बिरलखेडी</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41914</v>
+        <v>41665</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265025 — आंतरिक ग्रेवल रोड़ (गाँव से केलाशनारायण के कुए तक</t>
+          <t>1719008049/RC/22012034265019 — सी.सी.रोड़निर्माण (भागीरथ पाटीदार के घर से रामबाबू माली</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265026 — आंतरिक ग्रेवल रोड़ (बिशनखेडी से इकलेरा कांकड़ तक</t>
+          <t>1719008049/RC/22012034265024 — आंतरिक ग्रेबल रोड़ (रोड़ से बाग़ वाले कुवा तक</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265027 — सी.सी.रोड़ निर्माण (दमका से मंदिर के पास नाले तक</t>
+          <t>1719008049/RC/22012034265025 — आंतरिक ग्रेवल रोड़ (गाँव से केलाशनारायण के कुए तक</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265028 — सी.सी.रोड़ निर्माण (पंचायत से नीम वाले चौक तक</t>
+          <t>1719008049/RC/22012034265026 — आंतरिक ग्रेवल रोड़ (बिशनखेडी से इकलेरा कांकड़ तक</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265029 — सी.सी.रोड़ निर्माण (तालाब से हरिजन मोहल्ले तक )</t>
+          <t>1719008049/RC/22012034265027 — सी.सी.रोड़ निर्माण (दमका से मंदिर के पास नाले तक</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034265030 — सी.रोड़ निर्माण (स्कूल से तालाब तक )</t>
+          <t>1719008049/RC/22012034265028 — सी.सी.रोड़ निर्माण (पंचायत से नीम वाले चौक तक</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034299237 — सी.सी. रोड निर्माण</t>
+          <t>1719008049/RC/22012034265029 — सी.सी.रोड़ निर्माण (तालाब से हरिजन मोहल्ले तक )</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42279</v>
+        <v>41914</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034299238 — सी.सी. रोड निर्माण</t>
+          <t>1719008049/RC/22012034265030 — सी.रोड़ निर्माण (स्कूल से तालाब तक )</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42279</v>
+        <v>41914</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034299239 — सी.सी. रोड निर्माण</t>
+          <t>1719008049/RC/22012034299237 — सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034299240 — सी.सी. रोड निर्माण मंदिर से बद्रीप्रसाद के घर तक</t>
+          <t>1719008049/RC/22012034299238 — सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034313211 — सी सी रौड निर्माण मंदिर से बद्रीप्रसाद पाटीदार के घर तक</t>
+          <t>1719008049/RC/22012034299239 — सी.सी. रोड निर्माण</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>206000</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>179889.25</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42520</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034313230 — सी सी रोड निर्माण (मंदिर से बद्रीप्रसाद पाटीदार के माकन तक )</t>
+          <t>1719008049/RC/22012034299240 — सी.सी. रोड निर्माण मंदिर से बद्रीप्रसाद के घर तक</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42464</v>
+        <v>42279</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034320544 — सी सी रोड एवं नाली निर्माण कार्य</t>
+          <t>1719008049/RC/22012034313211 — सी सी रौड निर्माण मंदिर से बद्रीप्रसाद पाटीदार के घर तक</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>206000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>179889.25</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>42520</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034368287 — बिशंखेडी से कमालपुर के काकड़ तक</t>
+          <t>1719008049/RC/22012034313230 — सी सी रोड निर्माण (मंदिर से बद्रीप्रसाद पाटीदार के माकन तक )</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43060</v>
+        <v>42464</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034368291 — कैलाश भील के खेत से बेहरवाल काकड़ तक</t>
+          <t>1719008049/RC/22012034320544 — सी सी रोड एवं नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43060</v>
+        <v>42645</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034368808 — ग्रेवल रोड निर्माण (आतंरिक) रामडी राममंदिर से प्रह्लाद प्रजापति तक</t>
+          <t>1719008049/RC/22012034368287 — बिशंखेडी से कमालपुर के काकड़ तक</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>43060</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034440638 — ग्रेवल सड्क निर्माण कार्य</t>
+          <t>1719008049/RC/22012034368291 — कैलाश भील के खेत से बेहरवाल काकड़ तक</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43491</v>
+        <v>43060</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034515648 — खेत सड़क निर्माण</t>
+          <t>1719008049/RC/22012034368808 — ग्रेवल रोड निर्माण (आतंरिक) रामडी राममंदिर से प्रह्लाद प्रजापति तक</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43818</v>
+        <v>43060</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034530040 — सी.सी. रोड हरिजन मोहल्ला की आतंरिक गलियों में</t>
+          <t>1719008049/RC/22012034440638 — ग्रेवल सड्क निर्माण कार्य</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44041</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034530081 — सी.सी रोड अ जा मोहल्ले  में महावीर के घर से घासीराम के घर तक</t>
+          <t>1719008049/RC/22012034515648 — खेत सड़क निर्माण</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>59000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>38760</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44069</v>
-[...3 lines deleted...]
-      </c>
+        <v>43818</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034530158 — सी.सी रोड अ जा मोहल्ले  में नारायण के घर से हेडपम्प तक</t>
+          <t>1719008049/RC/22012034530040 — सी.सी. रोड हरिजन मोहल्ला की आतंरिक गलियों में</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>48000</v>
+        <v>32000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>47979</v>
+        <v>32000</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44041</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>44452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034556224 — सीसी रोड नाली निर्माण अम्बाराम से राजमल भीमावत के घर तक ग्राम बिश्नखेड़ी ग्राम पंचायत रामडी</t>
+          <t>1719008049/RC/22012034530081 — सी.सी रोड अ जा मोहल्ले  में महावीर के घर से घासीराम के घर तक</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>38000</v>
+        <v>59000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>37260</v>
+        <v>38760</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44208</v>
+        <v>44069</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>44452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034602537 — सी. सी. रोड निर्माण रामबाबू के घर से रामेश्वर के घर तक</t>
+          <t>1719008049/RC/22012034530158 — सी.सी रोड अ जा मोहल्ले  में नारायण के घर से हेडपम्प तक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>47979</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>44041</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>44452</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034646159 — सी सी रोड निर्माण कार्य ग्राम पंचायत आंतरिक गलियॉ में  ग्राम पंचायत रामडी में</t>
+          <t>1719008049/RC/22012034556224 — सीसी रोड नाली निर्माण अम्बाराम से राजमल भीमावत के घर तक ग्राम बिश्नखेड़ी ग्राम पंचायत रामडी</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>36000</v>
+        <v>38000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>29835</v>
+        <v>37260</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45292</v>
+        <v>44208</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45973</v>
+        <v>44452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034672417 — C C Road Nirman Work Rakesh Patidar and Kailash ke makan Se Main Road</t>
+          <t>1719008049/RC/22012034602537 — सी. सी. रोड निर्माण रामबाबू के घर से रामेश्वर के घर तक</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>22113</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45457</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034677383 — C C Road Nirman Work gram me</t>
+          <t>1719008049/RC/22012034646159 — सी सी रोड निर्माण कार्य ग्राम पंचायत आंतरिक गलियॉ में  ग्राम पंचायत रामडी में</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>29835</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>45292</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>45973</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/22012034840094 — C C Road nirman Work Manglik Bhavan Se Gangaprasad And Aanya Aantrik Galiya</t>
+          <t>1719008049/RC/22012034672417 — C C Road Nirman Work Rakesh Patidar and Kailash ke makan Se Main Road</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>83610</v>
+        <v>32000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>26622</v>
+        <v>22113</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45919</v>
+        <v>45457</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>46184</v>
+        <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RC/रमेशपाटीदा — सी सी रोड निर्माण रमेशपाटीदार के मकान से नाले तक</t>
+          <t>1719008049/RC/22012034677383 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>211000</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>308418</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41032</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034288468 — शौचालय निर्माण शिवचरण कुवर जी</t>
+          <t>1719008049/RC/22012034840094 — C C Road nirman Work Manglik Bhavan Se Gangaprasad And Aanya Aantrik Galiya</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>3200</v>
+        <v>83610</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>26622</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42295</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>45919</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>46184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034289406 — शोचालय निर्माण कार्य मुकेश कुवार्जी</t>
+          <t>1719008049/RC/रमेशपाटीदा — सी सी रोड निर्माण रमेशपाटीदार के मकान से नाले तक</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>0</v>
+        <v>211000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>308418</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42276</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>41032</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>41594</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034331364 — व्यक्तिगत शोचालय निर्माण रामप्रसाद बलराम एवं अन्य 24 हितग्राही</t>
+          <t>1719008049/RS/22012034288468 — शौचालय निर्माण शिवचरण कुवर जी</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>245000</v>
+        <v>3200</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>241543.75</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42295</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034343138 — व्यक्तिगत शोचालय निर्माण रामलाल घाशीराम वा अन्य 21  हितग्राही बिशनखेड़ी</t>
+          <t>1719008049/RS/22012034289406 — शोचालय निर्माण कार्य मुकेश कुवार्जी</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>215600</v>
+        <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>213311.78</v>
+        <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42866</v>
-[...3 lines deleted...]
-      </c>
+        <v>42276</v>
+      </c>
+      <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034559934 — सामुदायक नाडेप स्कूल के पास बिशन खेडी</t>
+          <t>1719008049/RS/22012034331364 — व्यक्तिगत शोचालय निर्माण रामप्रसाद बलराम एवं अन्य 24 हितग्राही</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>241543.75</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44427</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>42873</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>43774</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034559936 — सामुदायिक नाडेप निर्माण मंदिर रामडी के पास</t>
+          <t>1719008049/RS/22012034343138 — व्यक्तिगत शोचालय निर्माण रामलाल घाशीराम वा अन्य 21  हितग्राही बिशनखेड़ी</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>0</v>
+        <v>215600</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>0</v>
+        <v>213311.78</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44427</v>
-[...1 lines deleted...]
-      <c r="K369" s="3"/>
+        <v>42866</v>
+      </c>
+      <c r="K369" s="3" t="n">
+        <v>42895</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034559943 — सार्वजानिक सोकता गड्डा मंदिर के पास बिशन खेडी</t>
+          <t>1719008049/RS/22012034559934 — सामुदायक नाडेप स्कूल के पास बिशन खेडी</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1719008049/RS/22012034559946 — सार्वजनिक सोकता गड्डा निर्माण मंदिर के पास रामडी</t>
+          <t>1719008049/RS/22012034559936 — सामुदायिक नाडेप निर्माण मंदिर रामडी के पास</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>44427</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034326002 — तालाब जीर्णोधार बिशनखेड़ी</t>
+          <t>1719008049/RS/22012034559943 — सार्वजानिक सोकता गड्डा मंदिर के पास बिशन खेडी</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>317000</v>
+        <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>44427</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034379751 — चेक डेम बगवाले कुए के पास</t>
+          <t>1719008049/RS/22012034559946 — सार्वजनिक सोकता गड्डा निर्माण मंदिर के पास रामडी</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43060</v>
+        <v>44427</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034379753 — झिराला महाराज के पास चेक डेम</t>
+          <t>1719008049/WC/22012034326002 — तालाब जीर्णोधार बिशनखेड़ी</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>317000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43060</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>43092</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034475340 — सोकता गड्डा निर्माण कार्य (ई कक्ष के पास रामडी)</t>
+          <t>1719008049/WC/22012034379751 — चेक डेम बगवाले कुए के पास</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43644</v>
+        <v>43060</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034476106 — सोकता गड्डा निर्माण देवमहाराज के पास</t>
+          <t>1719008049/WC/22012034379753 — झिराला महाराज के पास चेक डेम</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43644</v>
+        <v>43060</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034476107 — सोकता गड्डा निर्माण प्रा. वि. रामडी</t>
+          <t>1719008049/WC/22012034475340 — सोकता गड्डा निर्माण कार्य (ई कक्ष के पास रामडी)</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>43644</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034480239 — रूफ वाटर हर्विस्टिंग रामडी (पंचायत भवन)</t>
+          <t>1719008049/WC/22012034476106 — सोकता गड्डा निर्माण देवमहाराज के पास</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>9780</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>13342</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>43692</v>
-[...3 lines deleted...]
-      </c>
+        <v>43644</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034522935 — स्टाप डेम बागवाले कुए के पास</t>
+          <t>1719008049/WC/22012034476107 — सोकता गड्डा निर्माण प्रा. वि. रामडी</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43818</v>
+        <v>43644</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034747822 — सोकता गड्डा देवमहाराज के पास रामडी</t>
+          <t>1719008049/WC/22012034480239 — रूफ वाटर हर्विस्टिंग रामडी (पंचायत भवन)</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>14467.3</v>
+        <v>9780</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>9264</v>
+        <v>13342</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44369</v>
+        <v>43692</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>44499</v>
+        <v>44185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034747833 — सोकता गड्डा निर्माण पानी की टंकी के पास बिशनखेडी</t>
+          <t>1719008049/WC/22012034522935 — स्टाप डेम बागवाले कुए के पास</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>9264</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44369</v>
-[...3 lines deleted...]
-      </c>
+        <v>43818</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012034940240 — सोख्‍ता गडडा निर्माण कार्य ग्राम में</t>
+          <t>1719008049/WC/22012034747822 — सोकता गड्डा देवमहाराज के पास रामडी</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>14467.3</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>9264</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>44369</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>44499</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/22012035298262 — JGSA 2025 RECHARGE STRUCTURE sarvajanik koop GP Ramdi</t>
+          <t>1719008049/WC/22012034747833 — सोकता गड्डा निर्माण पानी की टंकी के पास बिशनखेडी</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>23399.46</v>
+        <v>14467.3</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>1305</v>
+        <v>9264</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45795</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>44369</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>44499</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/9993626610 — निर्मलनीर कूप निर्माण</t>
+          <t>1719008049/WC/22012034940240 — सोख्‍ता गडडा निर्माण कार्य ग्राम में</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41335</v>
+        <v>44652</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WC/9993626611 — डबरी निर्माण कार्य</t>
+          <t>1719008049/WC/22012035298262 — JGSA 2025 RECHARGE STRUCTURE sarvajanik koop GP Ramdi</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>23399.46</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>1305</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41335</v>
+        <v>45795</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WH/22012034453273 — TALAB JIRNODHHAR / MARAMMAT KARYA  GRAM  BISANKHEDIGP  RAMDI</t>
+          <t>1719008049/WC/9993626610 — निर्मलनीर कूप निर्माण</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44471</v>
+        <v>41335</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1719008049/WH/22012034453610 — तालाब जीर्णोद़वार शासकीय  तालाब ग्राम पंचायत रामडी</t>
+          <t>1719008049/WC/9993626611 — डबरी निर्माण कार्य</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44471</v>
+        <v>41335</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
+          <t>1719008049/WH/22012034453273 — TALAB JIRNODHHAR / MARAMMAT KARYA  GRAM  BISANKHEDIGP  RAMDI</t>
+        </is>
+      </c>
+      <c r="G388" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I388" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J388" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K388" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>KALAPIPAL</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>1719008049/WH/22012034453610 — तालाब जीर्णोद़वार शासकीय  तालाब ग्राम पंचायत रामडी</t>
+        </is>
+      </c>
+      <c r="G389" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I389" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K389" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>KALAPIPAL</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C390" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D390" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E390" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F390" s="1" t="inlineStr">
+        <is>
           <t>1719008049/WH/22012034919850 — तालाब जीर्णोदवार  शासकीय तालाब ग्राम पंचायत रामडी खसरा नम्बर 138</t>
         </is>
       </c>
-      <c r="G388" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H388" s="2" t="n">
+      <c r="G390" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="n">
         <v>66000</v>
       </c>
-      <c r="I388" s="2" t="n">
+      <c r="I390" s="2" t="n">
         <v>64034</v>
       </c>
-      <c r="J388" s="3" t="n">
+      <c r="J390" s="3" t="n">
         <v>44647</v>
       </c>
-      <c r="K388" s="3" t="n">
+      <c r="K390" s="3" t="n">
         <v>45483</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>