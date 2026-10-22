--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K288"/>
+  <dimension ref="A1:K289"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 11:18:01</t>
+          <t>Exported on: 2026-10-22 10:25:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2826,51 +2826,51 @@
       <c r="J64" s="3" t="n">
         <v>45059</v>
       </c>
       <c r="K64" s="3" t="n">
         <v>45391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035171662 — Kapildhara kup nirman work Badriprasad- Ramratan</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>178892.21</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45207</v>
@@ -2920,51 +2920,51 @@
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035205192 — kapildhara kup jetendra</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45317</v>
@@ -3014,98 +3014,98 @@
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035224726 — Kapildhara Kup Nirman Work Thakur prasad -Prabhulal Meena</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>185229.13</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035224731 — Kapildhara Kup Nirman Work Jeevan Singh- Harnath Singh Mewada</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>254140.02</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45566</v>
@@ -3157,98 +3157,98 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035310207 — Kapildhara  Kup Nirman Work Manoj Kumar Jagdeesh</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>293250.85</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>101841</v>
+        <v>104541</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035310208 — Kapildhara  Kup Nirman Work Arvind Mewada  Laxman Singh Mewada</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>293250.85</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45684</v>
@@ -3439,145 +3439,145 @@
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035325519 — Kapildhara Kup Nirman Work Awadhnarayan Meena Ramchran  Meena</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>305034.41</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>188142.11</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035325522 — Kapildhara Kup Nirman Work Babulal Shriram Meena</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>303088.54</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>187881.21</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035522704 — खेत तालाब निर्माण कोशल्याबाई राजाराम मीना चारखेड़ी</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45762</v>
@@ -3678,145 +3678,145 @@
       <c r="J82" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035523585 — Khet Talab Nirmam Koshylal Pati Rajaram</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>420860.88</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>100485</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035572388 — JGSA 2025 RECHARGE STRUCTURE  Kapildhara kup Nirman work  narmada prasad</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>23399.46</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719008059/IF/22012035572389 — JGSA 2025 RECHARGE STRUCTURE  Kapildhara kup Nirman work  Chandar Singh sen</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45748</v>
@@ -13443,184 +13443,231 @@
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>41356</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1719008059/WC/सर्वजनिक क — सर्वजनिक कुप निर्माण चारखेडी</t>
+          <t>1719008059/WC/VB/YD/22012035336397 — Construction of Recharge Pits for Charkhedi</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>226000</v>
+        <v>26784.01</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>141409</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1719008059/WH/19956126 — तालाब गहरीकरण चारखेडी</t>
+          <t>1719008059/WC/सर्वजनिक क — सर्वजनिक कुप निर्माण चारखेडी</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>98000</v>
+        <v>226000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>141409</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42508</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>39539</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>40257</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C288" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D288" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E288" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F288" s="1" t="inlineStr">
+        <is>
+          <t>1719008059/WH/19956126 — तालाब गहरीकरण चारखेडी</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H288" s="2" t="n">
+        <v>98000</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>42508</v>
+      </c>
+      <c r="K288" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>KALAPIPAL</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C288" s="1" t="inlineStr">
+      <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D288" s="1" t="inlineStr">
+      <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E288" s="1" t="inlineStr">
+      <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F288" s="1" t="inlineStr">
+      <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719008059/WH/22012034457136 — Talab Renovation jinyar  Maharaj ke pas GP Charkhedi</t>
         </is>
       </c>
-      <c r="G288" s="1" t="inlineStr">
+      <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H288" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J288" s="3" t="n">
+      <c r="H289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J289" s="3" t="n">
         <v>44471</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K289" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>