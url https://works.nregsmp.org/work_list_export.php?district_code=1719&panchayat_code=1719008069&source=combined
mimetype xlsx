--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K320"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 17:11:52</t>
+          <t>Exported on: 2026-10-25 15:04:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1337,51 +1337,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1719008069/DP/22012034559452 — अम़त सरोवर व़क्षारोपण कार्य ग्राम पंचायत इमलीखेडा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>410718.19</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>56455</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44800</v>
@@ -4262,98 +4262,98 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>43953</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/22012034601142 — नंदनवन फलोघान विक्रमसिंह प्रेमनारायण</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>144899</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>23005</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44065</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/22012034601171 — नंदनवन फलोघान कुदनसिंह प्रेमनारायण</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>144899</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>21754</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44065</v>
@@ -5079,120 +5079,120 @@
       <c r="J111" s="3" t="n">
         <v>45094</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/22012035191152 — KapilDhara Kup Nirman Work  Mohan SIngh- Jagnnath</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>183973.66</v>
+        <v>185773.66</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/22012035191804 — KapilDhara Kup Nirman Work  Sodan Singh- Pyar ji</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I113" s="2" t="n">
-        <v>32072</v>
+        <v>45572</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -5220,51 +5220,51 @@
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/22012035357877 — Khet Talab  Nirman Work Ramprasad Hiralal</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>280939.29</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>25578</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45773</v>
@@ -5363,51 +5363,51 @@
         <v>261</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/22012035570361 — Kapildhara Kup Nirman Work Rajesh  Kedar Singh</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45748</v>
@@ -8283,51 +8283,51 @@
       <c r="J177" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/IAY/4943001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114094311</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>15138</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46003</v>
@@ -10045,51 +10045,51 @@
       <c r="J213" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1719008069/IF/IAY/5604229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114094227</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45886</v>
@@ -12849,51 +12849,51 @@
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719008069/RC/22012034543028 — एप्रोच सड़क निर्माण कार्य प्राथमिक शाला भवन से तालाब वाले महोल्ले तक ग्राम कादीखेड़ी</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>1472293.64</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>933031.1</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>44167</v>
@@ -13045,51 +13045,51 @@
       <c r="J275" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719008069/RC/22012034677521 — c .c rode antrik marg</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45315</v>
@@ -13239,51 +13239,51 @@
       <c r="J279" s="3" t="n">
         <v>45965</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KALAPIPAL</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1719008069/RC/22012034854049 — Kadilhedi Kakad Se Bhehrawal Tak Imleekheda gram panchayat</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46157</v>