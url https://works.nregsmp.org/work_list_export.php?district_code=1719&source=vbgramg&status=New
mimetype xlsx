--- v0 (2026-08-30)
+++ v1 (2026-10-16)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K1049"/>
+  <dimension ref="A1:K1043"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-30 02:58:33</t>
+          <t>Exported on: 2026-10-16 14:21:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SHAJAPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -508,192 +508,192 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KANKADI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1719005001/WH/22012034939054 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LOHARWAS</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1719005002/IF/22012035563937 — construction of form pond for individuals anil / ishwer singh</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LOHARWAS</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1719005002/IF/22012035575227 — Construction of farm ponds for individuals atmaram / Harinarayan</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LOHARWAS</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1719005002/WC/22012035313652 — Boulder check dam nirman no.3 Babulal ke khet ke pas</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
@@ -743,286 +743,286 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LOHARWAS</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1719005002/WH/22012034939053 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GOPIPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1719005003/IC/22012034889143 — Samudaik Kup Nirman gp gopipur</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GOPIPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1719005003/IC/22012034891294 — Samudaik Kup Nirman Gopipur Gp Gopipur</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GOPIPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1719005003/IF/22012035336081 — kapil dhara kup nirman Narayan Singh Gurjar / Ray Singh Gurjar  Lodakhedi</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHATGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1719005004/WH/22012034939061 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KUNKADI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1719005005/IC/22012034891662 — c c road nirman men road se samsan tak</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
@@ -1072,51 +1072,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KUNKADI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1719005005/WH/22012034939055 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45030</v>
@@ -1166,239 +1166,239 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / ABHAYPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1719005007/IF/22012035454324 — JGSA Recharge structurekapildhar kup madanlal/babulal /kishanlal54220</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / ABHAYPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1719005007/IF/22012035537294 — JGSA Recharge Structure Kup Gangaram/Pura ji</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURAGUJAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1719005008/AV/22012034665755 — ShantiDham Nirman Mhu Gp Rampura Gurjar</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURAGUJAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1719005008/AV/22012034665756 — ShantiDham Nirman Mhu Gp Rampura Gurjar</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURAGUJAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1719005008/AV/22012034665758 — ShantiDham Nirman Mhu Gp Rampura Gurjar</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
@@ -1495,1555 +1495,1555 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURAGUJAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1719005008/WC/22012035172938 — Chek Dem Nirman Sanjay Ke Khet Ke Pass Mota  Chapara</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44952</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NARAYANGAON</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1719005009/IC/22012034893032 — Samudayik koop nirman gram narayangaon</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SATGAON</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1719005010/IC/22012034888066 — Construction of Open well for Community School ke pass gram satgaon</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SATGAON</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1719005010/IC/22012034891455 — Kapildhara koop nirman Premnarayan S/o Aatma ram Gram satgaon</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SATGAON</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1719005010/IF/22012035467699 — Niji ket talab nirman ragbel</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAJJAHED</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1719005011/IF/22012035469877 — JGSA 2025 Dugwell recharge pit Ratanlal/Munnaji GP Bajjaheda</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAJJAHED</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1719005011/IF/22012035469936 — JGSA 2025 Dugwell recharge pit Ratanlal/Munnaji GP Bajjaheda</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAJJAHED</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1719005011/WH/22012034939064 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / HIRPURTEKA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1719005012/WH/22012034939056 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TUKARANA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1719005013/IC/22012034886624 — Samudayik Koop Nirman karya Goye me GP Tukrana</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TUKARANA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1719005013/IF/22012035469996 — Dug well richarge pit gitabai / ganpat ji tukrana</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TUKARANA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1719005013/WH/22012034939052 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPLODA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1719005015/AV/22012034662733 — Construction of Play field for community School ke pass gram Tuhediya</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPLODA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1719005015/IF/22012035469339 — Openwell recharge</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPLODA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1719005015/IF/22012035469421 — Openwell recharge pit lila bai</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NICHHAMA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1719005017/IF/22012035542026 — JGSA dagwel richarge structure Rugnath Singh padam Singh</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / HARANGAON</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1719005018/WH/22012034939058 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAIHEDA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1719005019/WH/22012034939065 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1719005023/IC/22012034887041 — samudhyak kup nirman rampura colany 1</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1719005023/IC/22012034887118 — samudhyak kup nirman rampura bhya ba ke khet pas</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1719005023/IF/22012035469138 — Recharge pit pepkuvar Bai</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1719005023/IF/22012035469255 — Recharge pit pepkuvar Bai</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1719005023/WH/22012034938937 — Contour trench Rampura mewasa1</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1719005023/WH/22012034938939 — Contour trench Rampura mewasa2</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MEHANDI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1719005024/IF/22012035538666 — JGSA 2025 Construction Of Recharge Structure Gokul Singh s/o Mod Singh gp mehandi village Bhatkhedi</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHERKHEDI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1719005025/IF/22012035376373 — JGSA 2025 Construction of Recharge Structure Kup Mehrban singh</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHERKHEDI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1719005025/WC/22012035274501 — JGSA 2025 Construction of Recharge Structure Ssamudaik koop gowshala ke pas GP Makodi</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TANDABORDI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1719005027/IF/22012035381887 — JGSA 2025 Construction of Recharge Structure saskiye kup ke pas bordi</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TANDABORDI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1719005027/WC/22012035200157 — Parkolection tank bordi pahadi</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TANDABORDI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1719005027/WC/22012035276345 — JGSA 2025 Construction of Recharge Structure saskiye kup ke pas bordi</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SAPKHEDA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1719005028/WH/22012034939067 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KANJA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1719005029/IF/22012035374321 — JGSA 2025 Sand Filter for Kapildhara Koop Maansingh/Ratansingh GP Kanja</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KANJA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1719005029/WH/22012034939075 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45396</v>
@@ -3093,756 +3093,756 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHEDA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1719005030/RC/22012034834897 — Iswer ke makhan se Anar singh ke makhan ki aur</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHEDA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1719005030/RC/22012034853908 — Construction of Gravel Road from Kheda Village to Bamori Kankad</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>46126</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHEDA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1719005030/WH/22012034939073 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAMORI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1719005031/WH/22012034939077 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1719005032/IC/22012034890845 — Samudayik koop nirman radi mai gram richoda</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1719005032/IC/22012034891886 — Vikram singh/ajabsingh</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1719005032/IC/22012034891888 — Hokamsingh /bhagwansingh</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1719005032/IC/22012034891889 — Kalusingh karansingh kyp richarj</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1719005032/IC/22012034891891 — Richarj pit sadak ke paas</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1719005032/IF/22012035541789 — Sadak ke paasricharj pit richhoda</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1719005032/IF/22012035541831 — Samudayik richarj sadak ke paas</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DILLOD</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1719005033/IF/22012035327072 — Kher talab nirman kary lakhansingh</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / ALAUMROD</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1719005034/RC/22012034845326 — CC road nirman Gopal ke makan se dariyaw ke makan tak v ganpat se ramchandra ke makan tak</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPALYA GOPAL</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1719005035/IF/22012035418368 — JGSA 2025 Sand Filter for Kapildhara Koop Rashidkha/Haiderkha GP Piplyagopal</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPALYA GOPAL</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1719005035/IF/22012035468685 — JGSA Recharge Pit kapildhara koop safik Khan/Ibrahim Khan GP Pipalya Gopal</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPALYA GOPAL</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1719005035/WH/22012034939068 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45396</v>
@@ -4174,98 +4174,98 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LADAWAD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1719005037/IC/22012034886570 — Sqamudayik Kup Nirman Laxmipura Ke pass</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LADAWAD</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1719005037/IF/22012035469802 — Khet Talab Nirman Kaichandra Nagar Mangilal</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45772</v>
@@ -4315,51 +4315,51 @@
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DEWALABIHAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1719005038/IF/22012035478754 — JGSA 2025 Farm Pond Jalil khan s/o Majid khan</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45748</v>
@@ -4503,850 +4503,850 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAPACHA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1719005039/IC/22012034887377 — Construction of Irrigation open well for Community bhalukheda</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAPACHA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1719005039/IC/22012034887460 — Samudayik koop nirman gram bhalukehda</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAPACHA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1719005039/RC/22012034824781 — fsdfgdfh</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAPACHA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1719005039/WC/22012035289811 — Jgsa25dagweel richarje dinesh/ramchandr</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAPACHA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1719005039/WC/22012035289824 — Jgsa25 dagweel richarje samudak kup bapcha nae abadi</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DHARAKHEDI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1719005040/WH/22012034939076 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MULLAKHEDI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1719005041/AV/22012034662548 — Construction of Khel maidan gram Mullakhedi</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MULLAKHEDI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1719005041/WC/22012035169409 — Percolation tank Chote nale per</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MULLAKHEDI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1719005041/WC/22012035169410 — Percolation tank Kheda wale raste per</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MULLAKHEDI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1719005041/WH/22012034939070 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035370229 — JGSA Richarge Striucture Kapildhara Kup Gopal Nanuram</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035371701 — JGSA Richarge Striucture Kapildhara Kup Darbar Sing Narayan Sing</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035374018 — JGSA Richarge Striucture Devilal bapulal</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035469848 — Khet Talab Shankar Lal TakeSingh/Mehatab</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035469899 — Khet Talab Gopal/Nanuram</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035469930 — Khet Talab Shakri Bai Aadi /Pirulal</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035520398 — कपिल धारा कूप निर्माण लक्मण सिंह //दुले सिंह</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1719005042/IF/22012035520410 — कपिल धारा कूप निर्माण संतोष /हिम्मत लाल</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45778</v>
@@ -5396,239 +5396,239 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1719005042/WC/22012035270939 — Richarge Pit Gov Well</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BIKALAKHEDI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1719005042/WC/22012035270953 — Richarge Pit Shashkiy Kundi Wel</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1719005043/AV/22012034658714 — शासकीय प्राथमिक विद्यालय खामखेडा</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1719005043/AV/22012034658748 — ram mandir parisar khamkheda planteion</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45402</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1719005043/WH/22012034939074 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45396</v>
@@ -5772,98 +5772,98 @@
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RINGANIKHEDA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1719005044/RC/22012034848913 — C.C Road nirman gangaram ke makan se men road tak</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RINGANIKHEDA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1719005044/RC/22012034848915 — C.C Road nirman gangaram ke makan se men road tak</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45754</v>
@@ -5960,145 +5960,145 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPALYA INDORE</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1719005045/WC/22012035274653 — JGSA 2025 Construction of Recharge Structure Kup Lonaji S/O Punjaji</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIPALYA INDORE</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1719005045/WC/22012035274702 — JGSA 2025 Construction of Recharge Structure Samudayik Kup Gindori</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PADALI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1719005046/AV/22012034658693 — C C Road Saha Nali Nirman Harishankar Ke Makan Se Gayatri Mandir Tak</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45451</v>
@@ -6148,51 +6148,51 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SIHODA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1719005048/IF/22012035279217 — Construction of irrigation open well Sanjay S/o Babulal gram shihoda</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45567</v>
@@ -6242,51 +6242,51 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SAJOD</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1719005049/AV/22012034664009 — Construction of Play field Mata ji mandir ke pass sajod</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45683</v>
@@ -6336,286 +6336,286 @@
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SAJOD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1719005049/WC/22012035270122 — Dugweel recharj samudaik kop sajod</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SAJOD</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1719005049/WC/22012035271660 — Dugweel recharj samudaik kop sajod</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SAJOD</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1719005049/WC/22012035271672 — Dugweel recharj samudaik kop sajod  pura m1</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AKYA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1719005050/IC/22012034890447 — Samudaik Kup Nirman Akya Nai Aabhade GP Akya</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AKYA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1719005050/IC/22012034890448 — Samudaik Kup Nirman Chouhani GP Akya</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AKYA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1719005050/IF/22012035371490 — Dug Well Recharge Structure</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
@@ -6759,756 +6759,756 @@
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AKYA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1719005050/RC/22012034828209 — Shantilal ke makan se Ramdevra mandir tak</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHOUSALA KULMAI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1719005051/AV/22012034660085 — samashyan shed nirman kary nale ke pass gp chouslakulmi</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHOUSALA KULMAI</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1719005051/IF/22012035303854 — Khet Talab Nirman Ishvar Singh / Jalamsingh GP Chousla Kulmi</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SETKHEDI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Indiv</t>
+          <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1719005052/IF/22012035240195 — Nali Nirman school se Nale tak</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SETKHEDI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Indiv</t>
+          <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1719005052/IF/22012035240199 — Nali Nirman school se Nale tak</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SETKHEDI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Indiv</t>
+          <t>Construction of Liquid Waste Chamber for Indiv / Construction of Liquid Waste Chamber for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1719005052/IF/22012035240203 — Nali Nirman school se Nale tak</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SETKHEDI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1719005052/WH/22012034939066 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MALIKHEDI</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1719005053/WH/22012034939044 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TILAWAD GOVIND</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1719005054/AV/22012034667174 — Shantidham me vrasharopan</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TILAWAD GOVIND</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1719005054/IC/22012034892037 — Rawniya ke raste ke paas</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TILAWAD GOVIND</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1719005054/IC/22012034892038 — Gadi Ghat ke pass</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TILAWAD GOVIND</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1719005054/IC/22012034892551 — शांति धाम में वृक्षारोपण ग्राम पंचायत तिलावद गोविंद</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TILAWAD GOVIND</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1719005054/WH/22012034939039 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RANTHABHAWAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1719005055/AV/22012034661627 — Shantidham nirman karya ranthbhawar</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RANTHABHAWAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1719005055/AV/22012034665598 — shantidaham nirman karya kanheriyakhedi</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RANTHABHAWAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1719005055/AV/22012034665674 — Muktidham sed Norman ranthbhawar</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45748</v>
@@ -7558,51 +7558,51 @@
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RANTHABHAWAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1719005055/IF/22012035291554 — kupnirmankarya gayatribai</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45567</v>
@@ -7652,98 +7652,98 @@
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RANTHABHAWAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1719005055/WH/22012034939043 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LALAKHEDIKULMI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1719005056/IF/22012035419870 — Kapildhara koop Babulal s/o puranmal</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45748</v>
@@ -7793,286 +7793,286 @@
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHUNSHI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1719005057/IF/22012035276833 — राहुल गोठी o /s इंदर सिंह गोठी ग्राम पंचायत घुंसी</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHUNSHI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1719005057/IF/22012035278051 — राहुल गोठी o /s इंदर सिंह गोठी ग्राम पंचायत घुंसी</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45638</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHUNSHI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1719005057/IF/22012035278073 — Kapildhara koop nirman karya Ramprasad/Narayansingh GP Ghunsi</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHUNSHI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1719005057/IF/22012035552363 — Khet talab nirman omprakash/umravsingh</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHUNSHI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1719005057/IF/22012035554514 — Khet talab nirman omprakash/umravsingh</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHUNSHI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1719005057/RC/22012034842212 — C.C.Road sah nali nirman karya</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45757</v>
@@ -8122,51 +8122,51 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHATIYAKHURD</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1719005058/IF/22012035469732 — Khet talab nirman Bapulal</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45762</v>
@@ -8216,51 +8216,51 @@
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GHATIYAKHURD</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1719005058/LD/22012034941441 — Podharopan Gram Rupapura</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45465</v>
@@ -8404,239 +8404,239 @@
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1719005059/IF/22012035282338 — Khet Talab Nirman Arjun singh /Chandar singh Gram Khamkheda GP Muradpura</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1719005059/RC/22012034821168 — Cc road rajesh parmar ke makan se bhagwan singh parmar ke makan tak</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1719005059/RC/22012034821170 — Cc road rajesh parmar ke makan se bhagwan singh parmar ke makan tak</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1719005059/RC/22012034821171 — Cc road rajesh parmar ke makan se bhagwan singh parmar ke makan tak</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1719005059/RC/22012034821172 — Cc road rajesh parmar ke makan se bhagwan singh parmar ke makan tak</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45452</v>
@@ -8686,286 +8686,286 @@
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1719005059/WC/22012035231066 — Construction of Community Water Harvesting Ponds khamkheda</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MURADPURALODIYA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1719005059/WC/22012035231067 — Construction of Community Water Harvesting Ponds khamkheda</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SEMLICHAHA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1719005060/IF/22012035382160 — JGSA 2025 Farm Pond trilok singh s/o kalu singh</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SEMLICHAHA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1719005060/IF/22012035384022 — JGSA 2025 Construction of Recharge Structure Kup Mehrban singh</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SEMLICHAHA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1719005060/RC/22012034823942 — CCROD NIRMAN RADESYAM KE GHAR SE GORDHAN SINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SEMLICHAHA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1719005060/WC/22012035173410 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45396</v>
@@ -9015,51 +9015,51 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MAKODI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1719005062/IF/22012035284733 — Khet talab nirman kary Radheshyam Karada</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45567</v>
@@ -9109,98 +9109,98 @@
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / JARKHI SAKARAI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1719005063/IF/22012035370790 — JGSA 2025 Construction of Recharge Structure Sonar singh s/o sidhnath</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / JARKHI SAKARAI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1719005063/IF/22012035432742 — JGSA 2025 Farm Pond Sheikh usman s/o sheikh gaffar</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45748</v>
@@ -9250,145 +9250,145 @@
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIRUMROD</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1719005066/IC/22012034886719 — shaskiya kup nirman saskiya school samgi bordi</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIRUMROD</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1719005066/IF/22012035370140 — JGSA 2025 richaraj structure kapildhara kup babu lal  s/o sawai singh</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIRUMROD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1719005066/IF/22012035643010 — खेत तालाब बनेसिंह S/O  निर्भयसिंह</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45932</v>
@@ -9438,662 +9438,662 @@
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PIRUMROD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1719005066/WC/22012035232375 — shaskiya kup nirman panchat bhawan ke piche pirumrod</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BARDIYASON</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1719005068/IF/22012035652908 — kup nirman dharmendra bhavar lal</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1719005069/IF/22012035559940 — Kapil Dhara Kup Nirman Rajubai / Nandramji</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DENDALA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1719005070/RC/22012034827230 — cc road va nali nirman dr radhshyam ke makan se ramshvarup jike makan tak</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DENDALA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1719005070/WH/22012034939046 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BATWADI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1719005071/IC/22012034888724 — Sarwajnik koop nirman modsingh ke ghar ke piche gram batwadi</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BATWADI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1719005071/IF/22012035270463 — Kapil dhara koop nirman harisingh/prahlad singh</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BATWADI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1719005071/IF/22012035657397 — खेत तालाब बाबूलाल पिता तोलाराम</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BATWADI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1719005071/IF/22012035658698 — कपिल धारा कूप निर्माण होकम सिंह पिता मांगीलाल भिलसामी</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BATWADI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1719005071/IF/22012035658704 — खेत तालाब निर्माण सुनीता/ नरेंद्र सिंह</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BATWADI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1719005071/WC/22012035231282 — Construction of Staggered Contour Trench Pahadi par gram batwadi</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SUNDARSI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1719005072/IF/22012035276636 — vidhwa soram bai/bheru singh khettalab nirman hapakheda gp sundarsi</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SUNDARSI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1719005072/IF/22012035281964 — khet talab nirman nathu singh/sidhnath singh ratanpura</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SUNDARSI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1719005072/IF/22012035419991 — JGSA Farm pond bhagwan singh s/o bihari lal</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45748</v>
@@ -10331,145 +10331,145 @@
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SUNDARSI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1719005072/WC/22012035173716 — parculation tank</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TALENI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1719005073/FR/22012034324445 — khet talab nirman gori bai chander singh taleni</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TALENI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1719005073/IF/22012035278821 — khet talab nirman  mohansingh ramchandra</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45567</v>
@@ -10566,239 +10566,239 @@
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / ZONKAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1719005074/WC/22012035274574 — JGSA 2025 Construction of Recharge Structure  Raees khan</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / ZONKAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1719005074/WC/22012035274575 — JGSA 2025 Construction of Recharge Structure koop raees khan</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / REHALI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1719005075/IF/22012035293317 — Samudayik koop niraman Balai wali kundi ke pass gram Rehali</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / REHALI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1719005075/WH/22012034939042 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / HANOTI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1719005076/IF/22012035380704 — JGSA 2025 Construction of Recharge Structure Kup Mansing s/o Shivlalji</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45748</v>
@@ -10942,98 +10942,98 @@
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BARDIYAGUJAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1719005079/WH/22012034939051 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHAKAD</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1719005080/IF/22012035277295 — KHET TALAB ANOPSINGH SO SHIDHNATH</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45618</v>
@@ -11083,1085 +11083,1085 @@
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHAKAD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1719005080/WC/22012035272139 — JGSA 2025 Construction of Recharge Structure Ssamudaik koop gowshala ke pas GP Makodi</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RULAKI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1719005081/IF/22012035235573 — Kapildhara koop Nirman Kala bai W/o Tarachand gram Rulki</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RULAKI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1719005081/IF/22012035644848 — Khet Talab Nirman Kishan Lal Pita Nathu Singh Gp Rulki</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RULAKI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1719005081/WH/22012034939041 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TANDAPINDONIYA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1719005082/WH/22012034939040 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GOYALA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1719005083/IF/22012035468641 — Dugwell Recharge Rawali mohalla Badodiya indore</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GOYALA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1719005083/WC/22012035307515 — JGSA Dugwell Recharge Rawali Mohalla</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GOYALA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1719005083/WH/22012034939045 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PACHOLABANHAL</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1719005084/AV/22012034660150 — SHAMSAN CHADAR SED NIRMAN 2 PACHOLABANHAL</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BARWAL</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1719005085/AV/22012034668800 — Play Ground Nirman Balde ke pass Gp Barwal</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BHILWADIYA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1719005086/IF/22012035451654 — JGSA 2025 Construction Of Recharge Structure Umarao Singh /Kalu Singh GP Bhilwadiya</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1719005087/AV/22012034663929 — खेल मैदान मिडिल स्कूल निपानिया डाबी</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1719005087/AV/22012034663931 — खेल मैदान स्कूल  ग्राउंड नारायणगड़ में</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1719005087/AV/22012034663938 — खेल मैदान मिडिल स्कूल निपानिया डाबी</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1719005087/AV/22012034664548 — खेल मैदान मिडिल स्कूल निपानिया डाबी</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1719005087/AV/22012034665828 — JGSA2025 recharge kapildhara ramechandra  gisha ji narayangrah</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1719005087/IF/22012035452510 — JGSA2025 recharge kapildhara kup ram singh / mod singh</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1719005087/IF/22012035468738 — JGSA2025 recharge samudayik kup Mata ji Mandir ke pass me</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1719005087/IF/22012035469068 — JGSA2025 recharge samudayik kup Mata ji Mandir ke pass me</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DILLODARI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1719005088/WH/22012034939060 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHAPPIHEDA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1719005089/IF/22012035572182 — Kapildhara Koop Nirman Karya Ashish Talviya GP Chhapiheda</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHAPPIHEDA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1719005089/WH/22012034939062 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHAPPIHEDA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1719005089/WH/22012034939063 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45396</v>
@@ -12258,145 +12258,145 @@
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / HIRPURBAJJA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1719005090/WH/22012034939057 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SURAJPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1719005091/RC/22012034823005 — c c road kamla bai m ke makan se tejkaran ke makan tak surajpur</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SURAJPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1719005091/RC/22012034823010 — cc road kamla bai k makan se tejkaran ke makan tak</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45451</v>
@@ -12446,98 +12446,98 @@
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AASER</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1719005092/IF/22012035473977 — JGSA 2025 Construction of Farm Pond Radheshyam s/o devisingh</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AASER</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1719005092/IF/22012035657108 — kapildhara kup kup nirman man singh ji</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45884</v>
@@ -12634,98 +12634,98 @@
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KULAMANKEDI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1719005093/WC/22012035274630 — JGSA 2025 Construction of Recharge Structure Ssamudaik koop bargad chhapri GP  kulmankhedi</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MOOLIKHEDA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1719005094/WH/22012034939071 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45396</v>
@@ -12775,51 +12775,51 @@
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PINDONIYA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1719005095/WH/22012034939069 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45396</v>
@@ -13057,568 +13057,568 @@
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1719005097/AV/22012034664189 — Construction of Play ground Middile school gram berchhi</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1719005097/IC/22012034888375 — samudhayik kup nirman napakhora</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1719005097/IF/22012035279451 — arjun patidar khet talab nirman</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1719005097/IF/22012035279456 — kup nirman anita yadav</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1719005097/IF/22012035468036 — JGSA 2025 farm pond devnarayan chhaganlal /IF/ 22012035468014</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1719005097/IF/22012035568980 — JGSA 2025 recharge structure kapil dhara mani shankar berchhi</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1719005097/IF/22012035569001 — JGSA 2025  recharge structure govind prasad berchhi</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1719005097/WC/22012035319517 — doug pond chilar nadi udgam istal</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BERCHHI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1719005097/WH/22012034939048 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHORIYANAAYTA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1719005098/WH/22012034939072 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / UDALI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1719005099/IF/22012035270757 — Mahendra bhimavad khet talab nirman</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / UDALI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1719005099/IF/22012035291240 — kup nirman lakhan singh s/o kamal singh</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45567</v>
@@ -13809,1602 +13809,1602 @@
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / UDALI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1719005099/WH/22012034939038 — talab jirnodhar nirman</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MEHANDI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035168460 — Gully Plug</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / AKYA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169554 — Construction of Gully plug gram akya</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BAPACHA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169556 — Construction of Gully plug gram Bapcha</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BHADONI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169559 — Construction of Gully plug gram Bhadoni</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / CHOUSALA KULMAI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169560 — Construction of Gully plug gram Chousla kulmi</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / DILLOD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169562 — Construction of Gully plug gram Dillod</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / GIRWAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169575 — Construction of Gully plug gram Girvar</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / HANOTI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169578 — Construction of Gully plug gram Hanoti</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KAPALIYA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169582 — Construction of Gully plug gram kapaliya</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / KHERKHEDI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169584 — Construction of Gully plug gram Kherkhedi</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / LODIYA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169587 — Construction of Gully plug gram Londiya</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NARAYANGAON</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169588 — Construction of Gully plug gram Naranyangoan</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PATOLI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169593 — Construction of Gully plug gram Patoli</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURAGUJAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169595 — Construction of Gully plug gram Rampura gurjar</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SATGAON</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169596 — Construction of Gully plug gram Satgaon</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / TANDABORDI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169597 — Construction of Gully plug gram Tandabordi</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / ABHAYPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169598 — Construction of Gully plug gram Abhaypur</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BARWAL</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169600 — Construction of Gully plug gram Barwal</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / BHILWADIYA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169601 — Construction of Gully plug gram Bhilwadiya</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MAZANIYA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169602 — Construction of Gully plug gram Majhaniya</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MEHANDI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169603 — Construction of Gully plug gram Mehandi</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / MORTA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169604 — Construction of Gully plug gram Morta</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NICHHAMA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169605 — Construction of Gully plug gram Nichhma</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / NIPANYADHABI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169607 — Construction of Gully plug gram Nipaniya Dabi</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PACHOLABANHAL</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169608 — Construction of Gully plug gram Pachola banhal</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / PANWADI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169609 — Construction of Gully plug gram Panwadi</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RAMPURA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169611 — Construction of Gully plug gram Rampura</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169613 — Construction of Gully plug gram Richoda</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SHAJAPUR / SUNERA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plug for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1719005/WC/22012035169614 — Construction of Gully plug gram Sunera</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / FAWAKA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1719006001/IF/22012035361017 — JGSA DUGWELL RECHARGE PIT KAPILDHARA KOOP BHAGWAN SINGH HARISINGH GRAM PARSULA</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / FAWAKA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1719006001/IF/22012035544029 — Kapil dara sa kupnirman rukhma Bai favka</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / FAWAKA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1719006001/RC/22012034674504 — cc road</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / FAWAKA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1719006001/RC/22012034831272 — Sudoor sampark evam khet sadak gram meghakhedi se vikram ke khet tak tanchkeshwar marg</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45622</v>
@@ -15501,51 +15501,51 @@
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DEHRIPAL</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1719006002/RC/22012034674279 — cc road</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45317</v>
@@ -15595,803 +15595,803 @@
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KADULA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1719006003/IF/22012035556594 — Dug well Recharja structure Vikram Singh Kishan Lal kadula</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KADULA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1719006003/IF/22012035632737 — EK Bagiya maa ke name Madubala Kamal kishore Gram panchayat kadula</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KADULA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1719006003/IF/22012035633492 — EK Bagiya maa ke name Madubala Bai Kamal kishore Gram panchayat kadula</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KADULA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1719006003/RC/22012034674532 — cc road</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MALYAHEDI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1719006004/DP/22012034613273 — khet talab</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MALYAHEDI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1719006004/RC/22012034675164 — cc road</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MALYAHEDI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1719006004/RC/22012034834336 — cc road nali nirman ashu maharani se omprakash ke makan tak malyahedi</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MOHANA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1719006005/IF/YD/22012035525968 — KHET TALAB NIRMAN KARYA BHAGWAN SINGH ATMARAM GURJAR</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MOHANA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1719006005/IF/YD/22012035542814 — KAPILDHARA KUP NIRMAN KARYA KANCHAN BAI</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MOHANA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1719006005/IF/YD/22012035572139 — KHET TALAB NIRMAN KARYA RAMCHARAN BHERULAL</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MOHANA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1719006005/RC/22012034675170 — cc road</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUMA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1719006006/IF/22012035281892 — kapil dhara sa kup nirman kamal bai pati munshilal</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUMA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1719006006/IF/22012035518920 — KHET TALAB NIRMAN KARYA GORILAL/MOTILAL CHOUMA</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUMA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1719006006/RC/22012034674276 — cc road</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BURLAY</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1719006007/RC/22012034673752 — cc road</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GOVINDA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1719006008/AV/22012034664122 — KHEL MEDAN NIRMAN PS SCHOOL GOVINDA</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GOVINDA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1719006008/IF/22012035522201 — jgsa dug well recharge structure mansingh/sarvansingh badbeli gp govinda</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45748</v>
@@ -16441,51 +16441,51 @@
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GOVINDA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1719006008/RC/22012034674516 — cc road</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45317</v>
@@ -16535,568 +16535,568 @@
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BARNAWAD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1719006009/RC/22012034673743 — cc road</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BARNAWAD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1719006009/WC/22012035318517 — Percolation tank</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45865</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGLIYA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1719006010/DP/22012034613270 — khet talab</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGLIYA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1719006010/IF/22012035621060 — Ek bagiya maa k name Santosh bai pal</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGLIYA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1719006010/RC/22012034675167 — cc road</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGLIYA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1719006010/RC/22012034825381 — C C road evam nali nirman Ram dev mandir chok se bade nale tak gram adlimkhedy</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHAVANRASA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1719006011/IF/22012035364425 — AGS Recharj pit kapildhara kup Antarsingh chosala karju IF/22012035364284</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHAVANRASA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1719006011/RC/22012034673747 — cc road</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHAVANRASA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1719006011/WC/22012035295421 — jgsa samudayik kup Hanuman mandir ke pas recharg pit bhanwrasa</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SAGDIYA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1719006012/DP/22012034613250 — khet talab</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SAGDIYA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1719006012/IF/22012035571286 — Kapildhara kup kala Bai Mahendra singh</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SAGDIYA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1719006012/RC/22012034833733 — Cement cakritikaran kary Sona Mata ke samne chock me sagdiya ft</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45629</v>
@@ -17146,145 +17146,145 @@
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHANDEDI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1719006013/IC/22012034887939 — Samudayik koop nirman gau shala ke paas biraganv</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHANDEDI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1719006013/IF/22012035372869 — Dugwell recharge pit niji koop Deepsingh/Ratansingh bhandedi</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHANDEDI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1719006013/RC/22012034673746 — cc road</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45317</v>
@@ -17334,239 +17334,239 @@
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DHATARAWADA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1719006015/AV/22012034655430 — Khel Medan M S School Parisar Gram panchayat Dhatrawada</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NIPANYAKARJU</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1719006016/DP/22012034613261 — khet talab</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NIPANYAKARJU</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1719006016/IC/22012034890632 — Samu. Kup nirman Mangilal ke khet ke pass nipaniya karju</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NIPANYAKARJU</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1719006016/IC/22012034890633 — Samu. Kup nirman Shivnarayn ke khet ke pass nipaniya karju</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NIPANYAKARJU</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1719006016/RC/22012034675176 — cc road</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45317</v>
@@ -17710,1226 +17710,1226 @@
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45956</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SARSODIYA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1719006017/IC/22012034889245 — samudayik kup nirman kary bhopali khal k pass</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SARSODIYA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1719006017/IF/22012035453904 — dag well richarge hti kaluram dariyav</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SARSODIYA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1719006017/IF/22012035539561 — khet talab nirman kary hitgrahi shantilal gorilal</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SARSODIYA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Block Plantation of Horticulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1719006017/WC/22012035161800 — khet talab</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Gov blding premises-Block Plantation-Horticulture / Block Plantation of Horticulture Trees in Government building premises for Community</t>
+          <t>Gov blding premises-Block Plantation-Horticulture / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1719006018/DP/22012034628957 — kapildhara sah kup recharge pit samuh nitubai kailash bhami sc karju</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1719006018/IC/22012034886859 — KAPILDHARA KUP SAH RECHARGE PIT SAMUH DEVISINGH DARIYAVSINGH SC KARJU</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1719006018/IC/22012034888071 — samudaik kup nirman karay st mohalla karju</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1719006018/IC/22012034888759 — samudaik kup nirman karya shamshan ghat ke samip   karju</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1719006018/IF/22012035448604 — JGSA20265 Recharge Structure Kapildhara Kup Prembai Bherulal 1719006018/IF/22012035448457</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1719006018/IF/22012035558489 — Khet talab nirman karya durgabai baijnath singh khati karju</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KARJU</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1719006018/RC/22012034674535 — cc road</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / AROLIYA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1719006019/RC/22012034673730 — cc road</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / AROLIYA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1719006019/RC/22012034673735 — cc road</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SARSI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1719006020/IF/22012035440339 — JGSA2025 Recharge structure kapil dhara koop Funda bai Amar singhGP Sarsi</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SARSI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1719006020/WC/22012035235126 — सामुदायिक तलाई निर्माण कार्य सरसी</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MOMANBADODIYA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1719006021/DP/22012034613266 — khet talab</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MOMANBADODIYA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1719006021/RC/22012034675171 — cc road</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JASAWADA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1719006022/RC/22012034674530 — cc road</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GADARAKHEDI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1719006023/AV/22012034665452 — Shantidham Nirman Sastakhedi</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GADARAKHEDI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1719006023/AV/22012034665454 — Shantidham Nirman Sastakhedi</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GADARAKHEDI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1719006023/IF/22012035271806 — KAPILDHARA KUP SAH RECHARGE PIT NIRMAN KARAY SAMUH RAMBABU GP GADRAKHEDI</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GADARAKHEDI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1719006023/IF/22012035451516 — dagwell recharj kup anokhilal gadrakhedi</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GADARAKHEDI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1719006023/RC/22012034674506 — cc road</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANDODA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1719006024/RC/22012034675165 — cc road</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUMARIYAPAL</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1719006025/IF/22012035515399 — Kapil Dhara kup nirman Gabbu Pal Urf Joravar singh Bhagirath gram kumariyapal GP ku Pal</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUMARIYAPAL</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1719006025/RC/22012034675133 — cc road</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45317</v>
@@ -18979,333 +18979,333 @@
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DOKARGAON</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1719006026/RC/22012034674285 — cc road</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DOKARGAON</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1719006026/RC/22012034674287 — cc road</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / LASUDLYAJAGMAL</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1719006027/IF/22012035445387 — JGSA DUGWELL RECHARGE PIT KAPILDHARA KOOP BADRILAL/PIRULAL LASULYA JAGMAL</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / LASUDLYAJAGMAL</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1719006027/IF/22012035592959 — EK BAGIYA MAA KE NAAM  SEEMA KUWAR KALMA GP LASUJAGMAL</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1719006028/AV/22012034656924 — Kapildhara kup Nirman Kamal Singh Rugnath</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1719006028/AV/22012034661851 — Kapildhara kup Nirman kashiram bhihari lal Nagjhiri</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1719006028/AV/22012034665482 — Kapildhara kup Nirman samu Kashiram Biharilal Nagjhiri</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45748</v>
@@ -19355,239 +19355,239 @@
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1719006028/DP/22012034613263 — khet talab</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1719006028/IF/22012035232711 — Kapil Dhara kup Nirman Kamal Singh Rugnath singh Nagjhiri</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1719006028/IF/22012035233625 — Kapil Dhara kup Nirman Karan Singh umrav singh Nagjhiri</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1719006028/IF/22012035520470 — KHET TALAB NIRMAN KARYA BALUSINGH/RAMCHANDRA GP NAGZHIRI</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAGZIRI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1719006028/RC/22012034675174 — cc road</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45317</v>
@@ -19637,239 +19637,239 @@
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DEVARIMULLA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1719006029/RC/22012034674280 — cc road</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MATANA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1719006030/DP/22012034613269 — khet talab</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MATANA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1719006030/RC/22012034675168 — cc road</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUMARIYAKHAS</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1719006031/IF/22012035364980 — jgas 2025 recharg pit kapildhara kup vinod nandkishor</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUMARIYAKHAS</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1719006031/IF/22012035368171 — richarg pit kapildhara kup sugan bai radheshyam ku khas</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45761</v>
@@ -20013,850 +20013,850 @@
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUMARIYAKHAS</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1719006031/RC/22012034675129 — cc road nirman badodiya road se Rajan badi Tak</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUMARIYAKHAS</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1719006031/WC/22012035290743 — jgsa2025richarg stracture kapildhara kup gopalkrishn gp kumhariya khas</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DANGICHA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1719006032/IF/22012035362278 — JGSA 2025 richarge kapildhara kup dinesh narayan gp dangicha</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DANGICHA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1719006032/IF/22012035362572 — JGSA 2025 richarge kapildhara kup shanta bai genda ji  gp dangicha</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DANGICHA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1719006032/IF/22012035497310 — Durg well recharje structure ghasiram dewaji</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DANGICHA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1719006032/IF/22012035513926 — Kapildhara richarge samuh kup dhapu bai amarsingh gp dangicha</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DANGICHA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1719006032/RC/22012034674277 — cc road</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUDHANA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1719006033/IF/22012035461427 — JGSA 2025 DUGELL RICHARGE STRUCTURE PIT RAMESH PITA PRABHULAL DUDHANA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUDHANA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1719006033/RC/22012034674501 — cc road</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1719006035/IC/22012034892593 — Samudayik kup nirman goshala ke pass dupada</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1719006035/IC/22012034892594 — Samudayik kup nirman goshala ke pass dupada</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035277285 — Khet talab Nirman kapil pita ashok sharma</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035277303 — Khet talab Nirman kapil pita ashok sharma</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035362668 — JGSA DUGWELL RECHARGE PIT KAPILDHARA KOOP RAMPRASAD/CHANDULAL DUPADA</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035460193 — KHET TALAB NIRMAN KARYA KAPIL /ASHOK DUPADA</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035519297 — KHET TALAB NIRMAN KARYA KAPIL PITA ASHOK SHARMA GP DUPADA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035534869 — KHET TALAB NIRMAN KARYA KHUMAN / NIRBHAY SINGH GRAM KALWA GP DUPADA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1719006035/IF/22012035534941 — KHET TALAB NIRMAN KARYA SHIVNARAYAN /BAPU GP DUPADA</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45761</v>
@@ -20906,51 +20906,51 @@
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DUPADA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1719006035/RC/22012034674503 — cc road</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45317</v>
@@ -21047,521 +21047,521 @@
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHORIYAMA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1719006036/IF/22012035496399 — JGSA2025 Dug well Recharge structure koop Vishnu prasad devi singh GP Khoriyama</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHORIYAMA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1719006036/IF/22012035496417 — JGSA2025 Dug well Recharge structure koop Trilok chand mittu lal GP Khoriyama</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHORIYAMA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1719006036/RC/22012034675016 — cc road</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1719006037/IC/22012034886946 — samudayik kup nirman kesu ke ghar ke pass gram jaloda ramnagar</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1719006037/IC/22012034887131 — samudayik kup nirman ramnagar dera gp jaloda</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1719006037/IC/22012034892093 — Samudayik kup nirman dera Jaloda sha</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035280267 — KHET TALAB NIRMAN KARYA MITHA BAI PATI RAMESH GRAM JALODA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035282081 — khet talab nirman karya kalu pita hajari gram jaloda</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035381546 — Dugwell recharge pits nirman Sidhhnath singh pita rughnath jalodaSha</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035381645 — JGSA 2025 Recharge structure kapildhara kup nirman Sidhhnath pita rugnath singh gp jaloda</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1719006037/IF/22012035558743 — Kapildhara kup nirman Shanti bai banjara pati ratanlal gram panchayat Jaloda  sha</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45791</v>
@@ -21611,1649 +21611,1649 @@
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGALAJ</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1719006040/DP/22012034613271 — khet talab</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGALAJ</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1719006040/IF/22012035287698 — KHET TALAB NIRMAN KARY SEEMA BAI W/O VISHNU PRASAD MANGLAJ</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGALAJ</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1719006040/IF/22012035579857 — maa ki bagiya  ritu radheshyam</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MANGALAJ</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1719006040/RC/22012034675166 — cc road</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1719006041/IC/22012034888989 — Samudayik Kup Sichai Hetu Samuday Ke liye  Shyam Khet Ke  Pass Khamkheda</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1719006041/IC/22012034888990 — Samudayik Kup Sichai Hetu Samuday Ke liye Choki Kankad Par  Khamkheda</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1719006041/IC/22012034888991 — Samudayik Kup Sichai Hetu Samuday Ke Liye Collony Ke Pass Khamkheda</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1719006041/IF/22012035519870 — JGSA 2025 Recharge Structure Kup Nirman Jitendra/Mansingh Parmar</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHAMKHEDA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1719006041/RC/22012034674541 — cc road</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NOULAYA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1719006042/DP/22012034613259 — khet talab</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NOULAYA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1719006042/RC/22012034675178 — cc road</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NOULAYA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1719006042/WC/22012035278076 — JGSA 2025 Recharge structure samudayik kup Devnarayan mharaj ke pass 1719006042/DP/22012034483171</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / TIGANJAPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1719006043/IF/22012035198834 — kapildhar</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / TIGANJAPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1719006043/IF/22012035480397 — JGSA 2025 Recharge structure kup nirman Devilal Ghisaji</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / TIGANJAPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1719006043/IF/22012035504687 — JGSA 2025 Recharge structure kup nirman Devilal Ghisaji</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1719006044/AV/22012034663584 — Samudayik kridhakan navin abadi ke pass madana</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1719006044/DP/22012034613275 — khet talab</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1719006044/IC/22012034891746 — samudayik kup nirman samsan ke pass gulana road</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1719006044/IC/22012034891747 — samudayik kup nirman samsan ke pass choti panthi</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1719006044/IC/22012034892595 — SAMUDAYIK KUP NIRMAN BADI PATHI</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1719006044/IC/22012034892596 — SAMUDAYIK KUP NIRMAN CHOTI PANTHI MADANA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1719006044/IF/22012035295525 — khet talab nirman karya shiv pita ramsingh</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45656</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1719006044/RC/22012034675136 — cc road</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1719006044/WC/22012035234816 — Parculation tank nirman madana</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1719006044/WC/22012035244566 — Water harvesting pond madana 2</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MADANA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1719006044/WC/22012035273716 — Jgjs2025 niji kup recharge pit nirman Yogendra prabhulal</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GODANA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1719006045/DP/22012034630133 — Samudayik Vriksharopan Nirman Karya Shantidham Prisar Malikhedi</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GODANA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1719006045/IC/22012034890775 — Samudayik Kup Nirman kripal ke makan ke pas malikhedi Colony</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GODANA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1719006045/IC/22012034890776 — Samudayik Kup Nirman Shanti dham Road ke pas Godna</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GODANA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1719006045/RC/22012034674515 — cc road</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GODANA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1719006045/RC/22012034846358 — CC road nirman prhlad singh avm amar singh ke makan se sujan avm lakhan ke makan tak malikhedi godna</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHARSHOD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1719006046/RC/22012034674542 — cc road</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHARSHOD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1719006046/WC/22012035270743 — Samudayik Kup Richarj Pit Santidham Kharsoda</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BUDLAY</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1719006047/IC/22012034885888 — Samudayik Koop Nirman Chitawad Marg Par GP Budlay</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BUDLAY</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1719006047/IF/22012035551624 — Khet Talab Nirman Khet Talab Nirman Leela bai Omprakash GP Budlay</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45802</v>
@@ -23350,1226 +23350,1226 @@
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BUDLAY</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1719006047/RC/22012034673751 — cc road</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1719006048/AV/22012034662673 — New Shamshan shed chitawad</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1719006048/AV/22012034662674 — New Shamshan shed chitawad</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1719006048/AV/22012034662691 — New Shamshan shed chitawad</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1719006048/IC/22012034886824 — Samudyak kup nirman baldi ki idgah me chitavad</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1719006048/IC/22012034892184 — samudyak kup sichai hetu nirman bedarnagar ke rashte par chitawad</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1719006048/IC/22012034892185 — samudyak kup baldi ki edgha par chitawad</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1719006048/RC/22012034674273 — cc road</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHITAWAD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1719006048/WC/22012035232441 — Samudyak kup nirman baldi ki idgah me chitavad</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1719006049/IC/22012034887729 — Kapildhara Kup Nirman Aarti w/o Anand Modipur</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1719006049/IC/22012034889172 — Samudayik Kup Nirman Kamapur -Bedarnagar</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1719006049/IF/22012035289452 — Kapildhara Kup Nirman Aarti bai w/o Anand singh</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1719006049/IF/22012035365770 — JGSA Dugwell Recharge Jivan -Mangilal Bedarnagar</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1719006049/IF/22012035517504 — JGSA Khet Talab Nirman  Mansingh- Ratan Singh Modipur</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1719006049/IF/22012035517506 — JGSA Khet Talab Nirman  Mansingh- Ratan Singh Modipur</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1719006049/IF/22012035517720 — JGSA Khet Talab Nirman Man singh - Ratan singh chitawad kakad Modipur</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1719006049/RC/22012034673744 — cc road</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BEDARNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1719006049/WC/22012035293459 — JGSA Dugwell Recharge Kapil- Jagdish Bedarnagar</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035277599 — kapil dhara kup nirman radhesyam kisan ji jalodashu</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035277965 — khet talab nirman radhesyam kishan ji jalodashu</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035279948 — khet talab nirman lakhan singh hanmat singh sakatkhedi me</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035285608 — kapil dhara kup nirman radhesyam kishan ji jalodashu</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035396702 — Recharge Pits darbar singh bane singh sakatkhedi me lal ganga abhiyan</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035451356 — openwell rechage pid nirman imlikheda me</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JALODA SHUJALPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1719006050/IF/22012035535320 — khet talab nirman rajendra singh hukam singh sakatkhedi me</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GULANA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1719006051/RC/22012034674517 — cc road</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45317</v>
@@ -24619,803 +24619,803 @@
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SALSALAI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1719006053/IF/22012035520149 — Khet Talab Nirman Kamalsingh S/O Narayansingh GP Salsalai</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MUDLAY</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1719006054/DP/22012034613264 — khet talab</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MUDLAY</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1719006054/IF/22012035539332 — Kapildhara kup Vahid Beg peeru Beg</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DHANANA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1719006055/RC/22012034674281 — cc road</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DASTAKHEDI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1719006056/RC/22012034674278 — cc road</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KAITHLAY</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1719006058/IF/22012035488569 — Kapil dhara kup nirmaan karya laxman pita dhul ji kethlay</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KAITHLAY</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1719006058/RC/22012034674533 — cc road</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BHAISROD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1719006059/AV/22012034662937 — Samudayik Dabri Suraj Singh ke khet ke Paas gram Bhaisrod</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BOLAI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1719006060/IF/22012035504137 — JGSA2025 richarjpit openwell richarj pit bhupendrasingh pita lalsingh</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BOLAI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1719006060/RC/22012034673749 — cc road</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PALASAWAD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1719006061/IC/22012034890338 — Hiey school palsawad</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PALASAWAD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1719006061/IC/22012034890339 — praathamik school hedpam ke passpalsawad</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PALASAWAD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1719006061/IF/22012035233131 — khet talab nirman Ankit lakhan singh</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PALASAWAD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1719006061/WC/22012035269857 — Recharge pits  Borewell Up swasthya kendra ke pass palsawad</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BANGALI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1719006062/RC/22012034673741 — cc road</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SIMROL (SHU)</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1719006063/IF/22012035290059 — kapildhara kup nirman badrilal pita bheraji</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SIMROL (SHU)</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1719006063/IF/22012035373429 — dugwell richarg for khamsingh ke kup ke paas</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45761</v>
@@ -25653,991 +25653,991 @@
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BORSALI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1719006064/IF/22012035455066 — DugwellRecharge pit for Individual Krishna Bai Amar singh Borsali</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BORSALI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1719006064/RC/22012034673750 — cc road</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BORSALI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1719006064/WC/22012035274479 — Richarge Pit Nirman Karya ramlal ke ghar ke pas Indra nagar Borsali</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BORSALI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1719006064/WC/22012035292823 — Richarge  Pit Nirman karya samudayik kup Devnarayan Mandir Parisar Borsali</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KITHOR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1719006065/RC/22012034675020 — cc road</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GHANSODA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1719006066/IF/22012035519734 — Recharge Strecture jagdish singh ke kup par</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GHANSODA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1719006066/RC/22012034674508 — cc road</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GHANSODA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1719006066/RC/22012034674510 — cc road</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KHEDAWAD</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1719006067/RC/22012034674545 — cc road</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KEWADAKHEDI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1719006068/RC/22012034674538 — cc road</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHILOCHA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1719006069/DP/22012034627667 — सामुदायिक वृक्षारोपण अकोदिया बोलाई रोड के पास टिटोडी खेड़ा</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHILOCHA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1719006069/RC/22012034674271 — cc road</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHILOCHA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1719006069/RC/22012034674272 — cc road</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NITADALI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1719006070/IF/22012035493567 — KAPIL DHARA KUP NIRMAN BHAGWAN SINGH BAPU LAL</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NITADALI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1719006070/RC/22012034675177 — cc road</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / POLAYKHURDA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1719006071/DP/22012034613254 — khet talab</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / POLAYKHURDA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1719006071/IF/22012035274181 — kapil dhara kup sunil pita biharilal gp polaykhurd</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / POLAYKHURDA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1719006071/IF/22012035274183 — kapil dhara kup sunil pita biharilal gp polaykhurd</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / POLAYKHURDA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1719006071/IF/22012035464248 — JGSA DUGWELL RECHARGE PIT KAPILDHARA KOOP balkishan /manaji gp polaykhurd</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / POLAYKHURDA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1719006071/IF/22012035477852 — JGSA OPENWEL RECHARGE DINESH/HIRALAL GP POLAYKHURD</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / POLAYKHURDA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1719006071/IF/22012035489227 — JGSA DUGWELL RECHARGE PIT KAPILDHARA KOOP RAMESH HIRALAL gp polaykhurd</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45775</v>
@@ -26687,286 +26687,286 @@
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MORTAMALOTHAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1719006072/IF/22012035282550 — Khet Talab Nirman Karya Rekha Bai Pati Sanop Hada Madhopur GP Morta Malothar</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MORTAMALOTHAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1719006072/IF/22012035472135 — JGSA dugwell Richarge pit Sangita Bai pati Dewkaran Madhopur</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MORTAMALOTHAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1719006072/IF/22012035472172 — JGSA dugwell Richarge pit Lad Singh pita Mohan Madhopur</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MORTAMALOTHAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1719006072/IF/22012035472395 — JGSA dugwell Richarge pit Vikram Singh pita shobhag singh  Madhopur</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MORTAMALOTHAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1719006072/IF/22012035502360 — JGSA Dugwell Richarge Pit Ajab Singh Laljiram Morta Malothar</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MORTAMALOTHAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1719006072/RC/22012034675172 — cc road</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45317</v>
@@ -27016,51 +27016,51 @@
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MAKHAWAD</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1719006073/RC/22012034675163 — cc road</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45317</v>
@@ -27110,98 +27110,98 @@
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KAMARDIPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1719006074/RC/22012034674534 — cc road</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KONTA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1719006075/IC/22012034887417 — Samudayik kapildhara kup nirman Rajesh ke ghar ke pass  gram konta</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45629</v>
@@ -27251,286 +27251,286 @@
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KONTA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1719006075/RC/22012034675035 — cc road</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KONTA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1719006075/WC/22012035240825 — samudayik kup nirman khal ke pass gram konta</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUKI HIDAYATPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1719006076/IF/22012035350379 — कपिलधारा कूप निर्माण शिवनारायण पिता प्रहलाद सिंह बिलरामा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUKI HIDAYATPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1719006076/IF/22012035485074 — JGASA Recharge structure Rameshchandra S/O Munshilal BIlrawa</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUKI HIDAYATPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1719006076/IF/22012035490072 — Recharge structure Harnam Singh Jasvant Singh Choki Hidayatpur</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUKI HIDAYATPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1719006076/IF/22012035512505 — कपिलधारा कूप निर्माण सुभाष S/O केशर सिंह राजपूत  चौकीहिदायतपुर</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>45788</v>
@@ -27721,145 +27721,145 @@
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / CHOUKI HIDAYATPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1719006076/RC/22012034674275 — cc road</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / AYYAPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>1719006077/IF/22012035521700 — JGSA 2025 khet talab nirman nabbu so chena ji gram ayyapur</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / DHANDEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1719006078/RC/22012034674282 — cc road</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45317</v>
@@ -27909,192 +27909,192 @@
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / HARIYANI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1719006079/IF/22012035406527 — nijikhet talab hariji dungargaov</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / HARIYANI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1719006079/IF/22012035431930 — JGSA 2025 Richarg Structure Jagnnath Bheru</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / HARIYANI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1719006079/IF/22012035509825 — Khet talab nirman Ramesh chendra Bhawarji gram Bhatahedi GP Haryani</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / HARIYANI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1719006079/IF/22012035517473 — Khet talab nirman Ramesh  Bhawarji  GP Haryani</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45761</v>
@@ -28191,427 +28191,427 @@
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / HARIYANI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1719006079/RC/22012034674520 — cc road</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1719006080/IF/22012035305571 — Kapil dhara kup nirman Gangaram ji /Ukarsingh Bakani</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1719006080/IF/22012035305825 — Kapil dhara kup nirman Gangaram/Ukarsingh ji bakani</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1719006080/IF/22012035305905 — Kapil dhara kup nirman Gangaram/Ukarsingh ji bakani</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1719006080/IF/22012035309341 — Kapil dhara kup nirman Devkaran Karana/Amar Singh Karada</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1719006080/IF/22012035309347 — Kapil dhara kup nirman Devkaran Karana/Amar Singh Karada</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1719006080/RS/22012035128048 — nali nirman</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45457</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BAKANI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1719006080/RS/22012035128773 — nali nirman karya badrilal ke makan se lachiram ke kuve tak malakhedi</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PACHOR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1719006081/DP/22012034613257 — khet talab</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>45317</v>
@@ -28661,333 +28661,333 @@
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PACHOR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1719006081/LD/22012034938559 — Khel medan pachor</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PACHOR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1719006081/RC/22012034852964 — CC road nirman ambedkar park se lila bai ke makan gram sodnakhedi pachor</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BIJANA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair &amp; Maintenance of Crematorium for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1719006082/AV/22012034657028 — Shamshan Vikash Nirman Bijana</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BIJANA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1719006082/IF/22012035467827 — JGSA DUGWELL RECHARGE PIT NIJI KOOP NANDKISHOR/RAMBALLABH JI BIJANA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BIJANA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1719006082/IF/22012035487892 — KHET TALAB NIRMAN KARYA KAILASH NARAYAN/BALMUKUND BIJANA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BIJANA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1719006082/IF/22012035523134 — KHET TALAB NIRMAN KARYA HARINARYAN/BHANWAR LAL GP BIJANA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BIJANA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1719006082/RC/22012034673748 — cc road</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45317</v>
@@ -29084,98 +29084,98 @@
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / TUNGANI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1719006083/IF/22012035466496 — JGSA DUGWELL RECHARGE PIT NIJI KOOP RAKESH PITA PRABHULAL TUNGANI</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / TUNGANI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1719006083/IF/22012035505613 — JGSA DUGWELL RECHARGE PIT NIJI KOOP JAGNNATH PITA DEV SINGH TUNGANI</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45761</v>
@@ -29272,192 +29272,192 @@
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SILEPUR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1719006085/IF/22012035504861 — JGSA 2025 Recharge structure kup nirman Samudayik kup ke Pas Rasulpur Kheda</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / SILEPUR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1719006085/IF/22012035504893 — Khet Talab Nirman Shobhag Singh</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PACHAWATA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1719006086/DP/22012034613258 — khet talab</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PACHAWATA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1719006086/RC/22012034675179 — cc road</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45317</v>
@@ -29507,192 +29507,192 @@
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAYA CHOMA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1719006087/DP/22012034613262 — khet talab</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAYA CHOMA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1719006087/IC/22012034891265 — samudayik kup nirman samsan ke paas naya choma</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAYA CHOMA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1719006087/IF/22012035445190 — JGSA DUGWELL RECHARGE PIT KAPILDHARA KOOP AMARSINGH/CHHITULAL NAYACHOUMA</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / NAYA CHOMA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1719006087/IF/22012035459733 — KHET TALAB NIRMAN KARY KANHAYALAL/KANIRAM NAYACHOUMA</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45761</v>
@@ -29883,51 +29883,51 @@
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / BADODI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1719006088/RC/22012034673739 — cc road</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45317</v>
@@ -29977,333 +29977,333 @@
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / ANANDKHEDI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1719006090/IF/22012035457028 — JGSA2025 recharge structure NIJI KUP AMBARAM MADAN JI ANANDIKHEDI</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / ANANDKHEDI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1719006090/RC/22012034673734 — cc road</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / ANANDKHEDI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1719006090/RC/22012034844642 — CC road avm nali nirman sabbir ke makan se ajij ke makan tak va kallu kha wali gali</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MATEWA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1719006091/DP/22012034613268 — khet talab</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MATEWA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1719006091/RC/22012034675169 — cc road</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MATEWA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1719006091/RC/22012034837389 — Cc road nali nirman ranchhod se ramesh chandra ke makan tak Ramkrishna se anya galiya matewa</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / MATEWA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1719006091/RC/22012034837392 — cc road nali Nirman ranchod se ramesh ke makan tak Ramkrishna se anya galiya matewa</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45683</v>
@@ -30353,51 +30353,51 @@
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PIPLODA E</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1719006094/DP/22012034613255 — khet talab</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45317</v>
@@ -30447,239 +30447,239 @@
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / PIPLODA E</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1719006094/IF/22012035646333 — Samuha kapildharakup nirman hariom/Ramesh Piploda Ismail</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / LASULDIYA MEHA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1719006095/IF/22012035287105 — Niji Khet Talab Resham Bai Sodan Singh</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUDANA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1719006096/AV/22012034662612 — samudaik talab nirman kudana upar baldi par</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUDANA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1719006096/IF/22012035381052 — jgsa prem narayan ke kup ke paas richarj pit gp kudana</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUDANA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1719006096/IF/22012035479703 — J G S H 2025  dag vel prem narayan pita sidhnath  ji kup par kudana gp kudana</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>45761</v>
@@ -30823,18267 +30823,17985 @@
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / KUDANA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1719006096/RC/22012034675037 — cc road</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / GIRANA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1719006097/RC/22012034674512 — cc road</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JAMAN</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1719006098/IF/22012035512136 — JGSA2025 dagwell recharge structure kapil dhara kup hindu singh pita samandar Singh</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JAMAN</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1719006098/IF/22012035536875 — Khet talab nirman Ruskuber Bai Ramesh Balai  gram Jaman GP Jaman</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>MOMAN BADODIYA / JAMAN</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1719006098/RC/22012034674526 — cc road</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGAH</t>
+          <t>SHUJALPUR / KHADI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1719007001/AV/22012034652882 — AGANWADI NIRMAN KARY</t>
+          <t>1719007002/IC/22012034886183 — सार्वजनिक कूप निर्माण कार्य पीर महाराज के पास ग्राम खड़ी</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45315</v>
+        <v>45386</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGAH</t>
+          <t>SHUJALPUR / KHADI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1719007001/AV/22012034652883 — PULIYA NIRMAN KARY UGAHA</t>
+          <t>1719007002/IC/22012034886184 — सार्वजनिक कूप निर्माण कार्य बलडे  वाले महाराज के पास ग्राम खड़ी</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45315</v>
+        <v>45386</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGAH</t>
+          <t>SHUJALPUR / KHADI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1719007001/AV/22012034652884 — SHAMSAN SHED NIRMAN KARY</t>
+          <t>1719007002/RC/22012034678123 — c.c.road nirman ram mandir ke pss khadi me</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45315</v>
+        <v>45385</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGAH</t>
+          <t>SHUJALPUR / JHALARA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1719007001/IF/22012035205963 — KHET TALAB NIRMAN KARY DHARMENDRA</t>
+          <t>1719007003/IC/22012034886758 — कपिलधारा कूप निर्माण कार्य सिद्धनाथ सिंह पिता केदार सिंह</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45315</v>
+        <v>45386</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGAH</t>
+          <t>SHUJALPUR / JHALARA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1719007001/RC/22012034678176 — C C ROAD NIRMAN KARY</t>
+          <t>1719007003/RC/22012034678418 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45315</v>
+        <v>45396</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGAH</t>
+          <t>SHUJALPUR / JHALARA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1719007001/RS/22012035123650 — C C NALI NIRMAN KARY (RAMSINGH KE MAKAN SE MANOHAR KE MAKAN TAK)</t>
+          <t>1719007003/WC/22012035257713 — kapildhara kup nirman ghanshyam s/o babulal mewada</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45315</v>
+        <v>45748</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHADI</t>
+          <t>SHUJALPUR / LASUSLIYAGOURI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Prduction of building material (Comm) / Production of Building Material for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1719007002/IC/22012034886183 — सार्वजनिक कूप निर्माण कार्य पीर महाराज के पास ग्राम खड़ी</t>
+          <t>1719007004/AV/22012034652805 — Boundary Wall Shala Bhawan</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45386</v>
+        <v>45317</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHADI</t>
+          <t>SHUJALPUR / LASUSLIYAGOURI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1719007002/IC/22012034886184 — सार्वजनिक कूप निर्माण कार्य बलडे  वाले महाराज के पास ग्राम खड़ी</t>
+          <t>1719007004/IC/22012034886899 — Kapildhara Kamalkishore Pita Kaluram Aadi</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45386</v>
+        <v>45630</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHADI</t>
+          <t>SHUJALPUR / LASUSLIYAGOURI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1719007002/RC/22012034678123 — c.c.road nirman ram mandir ke pss khadi me</t>
+          <t>1719007004/WC/22012035168354 — Water Observation Trench</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45385</v>
+        <v>45317</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JHALARA</t>
+          <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1719007003/IC/22012034886758 — कपिलधारा कूप निर्माण कार्य सिद्धनाथ सिंह पिता केदार सिंह</t>
+          <t>1719007005/IF/22012035206037 — kapildhara koop nirman bane singh</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45386</v>
+        <v>45317</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JHALARA</t>
+          <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1719007003/RC/22012034678418 — सी सी रोड निर्माण</t>
+          <t>1719007005/IF/22012035260755 — फलो उधान वृछा रोपण राकेश पिता लाल जी राम</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45396</v>
+        <v>45505</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JHALARA</t>
+          <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1719007003/WC/22012035257713 — kapildhara kup nirman ghanshyam s/o babulal mewada</t>
+          <t>1719007005/IF/22012035260763 — फलोधान वृछा रोपन राकेश पिता लालजीराम</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45748</v>
+        <v>45505</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LASUSLIYAGOURI</t>
+          <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Prduction of building material (Comm) / Production of building material for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1719007004/AV/22012034652805 — Boundary Wall Shala Bhawan</t>
+          <t>1719007005/IF/22012035260764 — फलोधान वृछा रोपन राकेश पिता लालजीराम</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45317</v>
+        <v>45505</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LASUSLIYAGOURI</t>
+          <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1719007004/IC/22012034886899 — Kapildhara Kamalkishore Pita Kaluram Aadi</t>
+          <t>1719007005/IF/22012035515974 — JGSA 2025 Rechrge Structure Dugwell Rechrge Parsram/ shukram Bhilkheda</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45630</v>
+        <v>45773</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LASUSLIYAGOURI</t>
+          <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1719007004/WC/22012035168354 — Water Observation Trench</t>
+          <t>1719007005/RC/22012034678219 — cc road nirman pwd road se  aagnwadi bhawan tak</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / BHILKHEDA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1719007005/IF/22012035206037 — kapildhara koop nirman bane singh</t>
+          <t>1719007005/RC/22012034678220 — cc road nirman pwd road se  aagnwadi bhawan tak</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDA</t>
+          <t>SHUJALPUR / RASALPUR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1719007005/IF/22012035260755 — फलो उधान वृछा रोपण राकेश पिता लाल जी राम</t>
+          <t>1719007006/IF/22012035205831 — kapil dhara koop nirman dilip vijay singh</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45505</v>
+        <v>45315</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDA</t>
+          <t>SHUJALPUR / CHAKROD</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1719007005/IF/22012035260763 — फलोधान वृछा रोपन राकेश पिता लालजीराम</t>
+          <t>1719007007/DP/22012034613977 — सार्वजनिक कूप निर्माण chakrod</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>45505</v>
+        <v>45317</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDA</t>
+          <t>SHUJALPUR / CHAKROD</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1719007005/IF/22012035260764 — फलोधान वृछा रोपन राकेश पिता लालजीराम</t>
+          <t>1719007007/IF/22012035483320 — JGSA2025 RECHARGE RAMCHNDRA KAPIL DHARA KUP1719007007/if/2/</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45505</v>
+        <v>45783</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDA</t>
+          <t>SHUJALPUR / NIPANYAHISAMUDDAIN</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1719007005/IF/22012035515974 — JGSA 2025 Rechrge Structure Dugwell Rechrge Parsram/ shukram Bhilkheda</t>
+          <t>1719007009/IF/22012035205886 — Kapil Dhara kup jitendra</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45773</v>
+        <v>45317</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDA</t>
+          <t>SHUJALPUR / NIPANYAHISAMUDDAIN</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1719007005/RC/22012034678219 — cc road nirman pwd road se  aagnwadi bhawan tak</t>
+          <t>1719007009/IF/22012035205893 — Kapil Dhara kup jitendra</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDA</t>
+          <t>SHUJALPUR / NIPANYAHISAMUDDAIN</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair &amp; Maintenance of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1719007005/RC/22012034678220 — cc road nirman pwd road se  aagnwadi bhawan tak</t>
+          <t>1719007009/RC/22012034678152 — c.c.road</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / RASALPUR</t>
+          <t>SHUJALPUR / JETHADA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1719007006/IF/22012035205831 — kapil dhara koop nirman dilip vijay singh</t>
+          <t>1719007010/IF/22012035206012 — Khet talab nirmaan parvatsingh pita pannalal</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45315</v>
+        <v>45317</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHAKROD</t>
+          <t>SHUJALPUR / DEOLI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1719007007/DP/22012034613977 — सार्वजनिक कूप निर्माण chakrod</t>
+          <t>1719007011/IF/22012035374616 — Openwell recharga Rajal bai shivnarayan</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHAKROD</t>
+          <t>SHUJALPUR / DEOLI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1719007007/IF/22012035483320 — JGSA2025 RECHARGE RAMCHNDRA KAPIL DHARA KUP1719007007/if/2/</t>
+          <t>1719007011/RC/22012034678147 — C.C.Road harijan maholla</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45783</v>
+        <v>45317</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / NIPANYAHISAMUDDAIN</t>
+          <t>SHUJALPUR / BINAYA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1719007009/IF/22012035205886 — Kapil Dhara kup jitendra</t>
+          <t>1719007012/IF/22012035470688 — JGSA 2025 NIJI KUP RICHARJ PIT RAMNARAYAN BANJARI</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>45317</v>
+        <v>45780</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / NIPANYAHISAMUDDAIN</t>
+          <t>SHUJALPUR / PATLAWADA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1719007009/IF/22012035205893 — Kapil Dhara kup jitendra</t>
+          <t>1719007013/RC/22012034678184 — Cc road</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / NIPANYAHISAMUDDAIN</t>
+          <t>SHUJALPUR / PATLAWADA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1719007009/RC/22012034678152 — c.c.road</t>
+          <t>1719007013/WC/22012035299702 — Jgsa सामुदायिक कुआ रिचार्ज पिट</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>45317</v>
+        <v>45779</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JETHADA</t>
+          <t>SHUJALPUR / CHAPADIYA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1719007010/IF/22012035206012 — Khet talab nirmaan parvatsingh pita pannalal</t>
+          <t>1719007014/DP/22012034614047 — सामुदायिक वुक्षारोपण कार्य</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>45317</v>
+        <v>45383</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DEOLI</t>
+          <t>SHUJALPUR / CHAPADIYA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1719007011/IF/22012035374616 — Openwell recharga Rajal bai shivnarayan</t>
+          <t>1719007014/IF/22012035363660 — JGSA 2025 Recharge Structure Kapil Dhara kup Narayansingh  IF/22012035363213</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>45761</v>
+        <v>45759</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DEOLI</t>
+          <t>SHUJALPUR / CHAPADIYA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1719007011/RC/22012034678147 — C.C.Road harijan maholla</t>
+          <t>1719007014/RC/22012034678419 — CC Road Nirman Kary chapdiya</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BINAYA</t>
+          <t>SHUJALPUR / LALPURA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1719007012/IF/22012035470688 — JGSA 2025 NIJI KUP RICHARJ PIT RAMNARAYAN BANJARI</t>
+          <t>1719007015/AV/22012034665588 — Recharge pit   prathmik school nayapura</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>45780</v>
+        <v>45752</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PATLAWADA</t>
+          <t>SHUJALPUR / LALPURA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1719007013/RC/22012034678184 — Cc road</t>
+          <t>1719007015/IF/22012035364195 — Recharge pit sarvjanik kup nadi kinare</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>45315</v>
+        <v>45752</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PATLAWADA</t>
+          <t>SHUJALPUR / LALPURA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1719007013/WC/22012035299702 — Jgsa सामुदायिक कुआ रिचार्ज पिट</t>
+          <t>1719007015/IF/22012035364340 — Recharge pit sarvjanik kup nadi kinare shambhupura</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45779</v>
+        <v>45752</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHAPADIYA</t>
+          <t>SHUJALPUR / LALPURA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1719007014/DP/22012034614047 — सामुदायिक वुक्षारोपण कार्य</t>
+          <t>1719007015/RC/22012034678197 — Khet sadk</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45383</v>
+        <v>45332</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHAPADIYA</t>
+          <t>SHUJALPUR / MEHARKHEDI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1719007014/IF/22012035363660 — JGSA 2025 Recharge Structure Kapil Dhara kup Narayansingh  IF/22012035363213</t>
+          <t>1719007016/IF/22012035605070 — Ek Bagiya Maa Ke Naam Komal  Bai  MP19007016002 162</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45759</v>
+        <v>45870</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHAPADIYA</t>
+          <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1719007014/RC/22012034678419 — CC Road Nirman Kary chapdiya</t>
+          <t>1719007017/IF/22012035205851 — कपिलधारा कूप निर्माण अखिलेश</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45317</v>
+        <v>45396</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LALPURA</t>
+          <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1719007015/AV/22012034665588 — Recharge pit   prathmik school nayapura</t>
+          <t>1719007017/IF/22012035313666 — खेत तालाब निर्माण कार्य देवीसिंह  पिता उमराव सिंह चोटियाखेडी</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45752</v>
+        <v>45659</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LALPURA</t>
+          <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1719007015/IF/22012035364195 — Recharge pit sarvjanik kup nadi kinare</t>
+          <t>1719007017/IF/22012035501322 — खेत तालाब निर्माण कार्य शिवकन्‍या बाई खाटसुर</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45752</v>
+        <v>45761</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LALPURA</t>
+          <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1719007015/IF/22012035364340 — Recharge pit sarvjanik kup nadi kinare shambhupura</t>
+          <t>1719007017/IF/22012035592937 — Ek Bagiya Maa Ke Naam Anju Sharma MP21004020003 111</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45752</v>
+        <v>45870</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LALPURA</t>
+          <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1719007015/RC/22012034678197 — Khet sadk</t>
+          <t>1719007017/IF/22012035618709 — Ek Bagiya Maa Ke Naam Rukhmani Sharma MP19007017004 709</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>45332</v>
+        <v>45870</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MEHARKHEDI</t>
+          <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1719007016/IF/22012035605070 — Ek Bagiya Maa Ke Naam Komal  Bai  MP19007016002 162</t>
+          <t>1719007017/RC/22012034678146 — सी सी नाली निर्माण खाटसूर</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>45870</v>
+        <v>45396</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / KHATSUR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1719007017/IF/22012035205851 — कपिलधारा कूप निर्माण अखिलेश</t>
+          <t>1719007017/RS/22012035128491 — आर सी सी नाली निर्माण कार्य रामगोपाल जी के मकान से कैलाश सिंह परमार के घर तक</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45396</v>
+        <v>45386</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHATSUR</t>
+          <t>SHUJALPUR / PAWCHI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1719007017/IF/22012035313666 — खेत तालाब निर्माण कार्य देवीसिंह  पिता उमराव सिंह चोटियाखेडी</t>
+          <t>1719007018/AV/22012034656788 — SHANTIDHAM SHED NIRMAN PENWCHI PURA</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45659</v>
+        <v>45317</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHATSUR</t>
+          <t>SHUJALPUR / PAWCHI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1719007017/IF/22012035501322 — खेत तालाब निर्माण कार्य शिवकन्‍या बाई खाटसुर</t>
+          <t>1719007018/IF/22012035472384 — RAYSINGH  /P0PSINGH OPENWEL RECHARGE STRUCTURE</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHATSUR</t>
+          <t>SHUJALPUR / PAWCHI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1719007017/IF/22012035592937 — Ek Bagiya Maa Ke Naam Anju Sharma MP21004020003 111</t>
+          <t>1719007018/RC/22012034678178 — CC ROAD AND NALI NIRMAN KARYA SARVAJANIK HENDPAMP SE AJABSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45870</v>
+        <v>45396</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHATSUR</t>
+          <t>SHUJALPUR / PAWCHI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1719007017/IF/22012035618709 — Ek Bagiya Maa Ke Naam Rukhmani Sharma MP19007017004 709</t>
+          <t>1719007018/RC/22012034678179 — CC ROAD AND NALI NIRMAN KARYA SARVAJANIK HENDPAMP SE AJABSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45870</v>
+        <v>45396</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHATSUR</t>
+          <t>SHUJALPUR / PAWCHI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1719007017/RC/22012034678146 — सी सी नाली निर्माण खाटसूर</t>
+          <t>1719007018/WC/22012035297393 — Sarvjani kup ke pass openwell recharj structure gram chouki</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KHATSUR</t>
+          <t>SHUJALPUR / PAWCHI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1719007017/RS/22012035128491 — आर सी सी नाली निर्माण कार्य रामगोपाल जी के मकान से कैलाश सिंह परमार के घर तक</t>
+          <t>1719007018/WC/22012035297400 — Sarvjani kup ke pass openwell recharj structure gram penwchi</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45386</v>
+        <v>45761</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAWCHI</t>
+          <t>SHUJALPUR / HANNUKHEDI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1719007018/AV/22012034656788 — SHANTIDHAM SHED NIRMAN PENWCHI PURA</t>
+          <t>1719007020/IF/22012035478959 — JGSA2025 Stuchar Kapil Dhara koop Santosh Kumar 1719007020/IF/22012034444496</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAWCHI</t>
+          <t>SHUJALPUR / HANNUKHEDI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1719007018/IF/22012035472384 — RAYSINGH  /P0PSINGH OPENWEL RECHARGE STRUCTURE</t>
+          <t>1719007020/IF/22012035519263 — JGSA2025 Stuchar Kapil Dhara koop Samrat Bai</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAWCHI</t>
+          <t>SHUJALPUR / HANNUKHEDI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1719007018/RC/22012034678178 — CC ROAD AND NALI NIRMAN KARYA SARVAJANIK HENDPAMP SE AJABSINGH KE GHAR TAK</t>
+          <t>1719007020/RC/22012034678191 — Cc rode Nirman amshya Khedi</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>45396</v>
+        <v>45317</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAWCHI</t>
+          <t>SHUJALPUR / HANNUKHEDI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1719007018/RC/22012034678179 — CC ROAD AND NALI NIRMAN KARYA SARVAJANIK HENDPAMP SE AJABSINGH KE GHAR TAK</t>
+          <t>1719007020/RC/22012034678192 — Cc rode Nirman amshya Khedi</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45396</v>
+        <v>45317</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAWCHI</t>
+          <t>SHUJALPUR / PAGRAWADKALAN</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1719007018/WC/22012035297393 — Sarvjani kup ke pass openwell recharj structure gram chouki</t>
+          <t>1719007021/IF/22012035364598 — JGSA 2025 Recharge structure kapildhara kup  jaipal singh janjir singh 1719007021/IF/22012035364445</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAWCHI</t>
+          <t>SHUJALPUR / PAGRAWADKALAN</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1719007018/WC/22012035297400 — Sarvjani kup ke pass openwell recharj structure gram penwchi</t>
+          <t>1719007021/IF/22012035513433 — JGSA 2025  DUG WELL RECHARGE RAMESHWAR/LAKSHMINARAYAN</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45761</v>
+        <v>45790</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / HANNUKHEDI</t>
+          <t>SHUJALPUR / PAGRAWADKALAN</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1719007020/IF/22012035478959 — JGSA2025 Stuchar Kapil Dhara koop Santosh Kumar 1719007020/IF/22012034444496</t>
+          <t>1719007021/RC/22012034678167 — Cc rode pagrawad kalan</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45761</v>
+        <v>45387</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / HANNUKHEDI</t>
+          <t>SHUJALPUR / PAGRAWADKALAN</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1719007020/IF/22012035519263 — JGSA2025 Stuchar Kapil Dhara koop Samrat Bai</t>
+          <t>1719007021/RC/22012034678168 — Cc rode pagrawad kalan</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45761</v>
+        <v>45387</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / HANNUKHEDI</t>
+          <t>SHUJALPUR / AVANTIPURA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1719007020/RC/22012034678191 — Cc rode Nirman amshya Khedi</t>
+          <t>1719007022/IF/22012035530935 — खेत तालाब निर्माण कार्य लक्ष्मीनारायण पिता मोतीलाल ग्राम देवनखेड़ी</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45317</v>
+        <v>45773</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / HANNUKHEDI</t>
+          <t>SHUJALPUR / AWANTIPURBADODIA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1719007020/RC/22012034678192 — Cc rode Nirman amshya Khedi</t>
+          <t>1719007023/IF/22012035483224 — JGSA 2025 Recharge Stucture Kapildhara Kup Manohasr vishnu prasad</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45317</v>
+        <v>45752</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAGRAWADKALAN</t>
+          <t>SHUJALPUR / AWANTIPURBADODIA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1719007021/IF/22012035364598 — JGSA 2025 Recharge structure kapildhara kup  jaipal singh janjir singh 1719007021/IF/22012035364445</t>
+          <t>1719007023/IF/22012035483468 — JGSA 2025 Recharge Stucture Kapildhara Kup Ramkala BAi</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45761</v>
+        <v>45752</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAGRAWADKALAN</t>
+          <t>SHUJALPUR / AWANTIPURBADODIA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1719007021/IF/22012035513433 — JGSA 2025  DUG WELL RECHARGE RAMESHWAR/LAKSHMINARAYAN</t>
+          <t>1719007023/IF/22012035518493 — Khet Talab Nirman Bhagwat Singh Uplawdiya GP Aw Badodiya</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45790</v>
+        <v>45791</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAGRAWADKALAN</t>
+          <t>SHUJALPUR / AWANTIPURBADODIA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1719007021/RC/22012034678167 — Cc rode pagrawad kalan</t>
+          <t>1719007023/IF/22012035518588 — Khet Talab Nirman Bhagwat Singh Uplawdiya GP Aw Badodiya</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45387</v>
+        <v>45761</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PAGRAWADKALAN</t>
+          <t>SHUJALPUR / AWANTIPURBADODIA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1719007021/RC/22012034678168 — Cc rode pagrawad kalan</t>
+          <t>1719007023/RC/22012034677924 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45387</v>
+        <v>45396</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AVANTIPURA</t>
+          <t>SHUJALPUR / AWANTIPURBADODIA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1719007022/IF/22012035530935 — खेत तालाब निर्माण कार्य लक्ष्मीनारायण पिता मोतीलाल ग्राम देवनखेड़ी</t>
+          <t>1719007023/WC/22012035270165 — JGSA 2025 Recharge Stucture Kapildhara Kup Near by shree nath goshala</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45773</v>
+        <v>45752</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AWANTIPURBADODIA</t>
+          <t>SHUJALPUR / CHITODA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1719007023/IF/22012035483224 — JGSA 2025 Recharge Stucture Kapildhara Kup Manohasr vishnu prasad</t>
+          <t>1719007024/DP/22012034614048 — सामुदायिक व़क्षारोंपण कार्य</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45752</v>
+        <v>45383</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AWANTIPURBADODIA</t>
+          <t>SHUJALPUR / CHITODA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1719007023/IF/22012035483468 — JGSA 2025 Recharge Stucture Kapildhara Kup Ramkala BAi</t>
+          <t>1719007024/RC/22012034849815 — सीसी रोड एवं नाली निर्माण कार्य कंवरलाल के मकान से शिवरीनारायण के मकान तक चित्तौड़ा</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>45752</v>
+        <v>45870</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AWANTIPURBADODIA</t>
+          <t>SHUJALPUR / RANIBAROD</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1719007023/IF/22012035518493 — Khet Talab Nirman Bhagwat Singh Uplawdiya GP Aw Badodiya</t>
+          <t>1719007025/RC/22012034678135 — cc road</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>45791</v>
+        <v>45315</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AWANTIPURBADODIA</t>
+          <t>SHUJALPUR / NEVALIYA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1719007023/IF/22012035518588 — Khet Talab Nirman Bhagwat Singh Uplawdiya GP Aw Badodiya</t>
+          <t>1719007026/DP/22012034613923 — Samudayik koop Nirman</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AWANTIPURBADODIA</t>
+          <t>SHUJALPUR / HADLAYKALAN</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1719007023/RC/22012034677924 — सी सी रोड निर्माण</t>
+          <t>1719007027/IF/22012035206004 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>45396</v>
+        <v>45317</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AWANTIPURBADODIA</t>
+          <t>SHUJALPUR / NISHANA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1719007023/WC/22012035270165 — JGSA 2025 Recharge Stucture Kapildhara Kup Near by shree nath goshala</t>
+          <t>1719007028/IF/22012035205882 — Kapil dhara kup</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45752</v>
+        <v>45315</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHITODA</t>
+          <t>SHUJALPUR / BHINAJADOPUR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1719007024/DP/22012034614048 — सामुदायिक व़क्षारोंपण कार्य</t>
+          <t>1719007029/IF/22012035363698 — jgsa2025 recharge strucher niji kup gyansingh bawanheda 1719007029/if/22012035363488</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45383</v>
+        <v>45764</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHITODA</t>
+          <t>SHUJALPUR / BHINAJADOPUR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1719007024/RC/22012034849815 — सीसी रोड एवं नाली निर्माण कार्य कंवरलाल के मकान से शिवरीनारायण के मकान तक चित्तौड़ा</t>
+          <t>1719007029/RS/22012035123649 — R C C nali nirman Soonu ke makan ke samne wale TRANFARMR se mohan ke bade wale tranfarmar tak</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>45870</v>
+        <v>45317</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / RANIBAROD</t>
+          <t>SHUJALPUR / TAJPURUKALA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1719007025/RC/22012034678135 — cc road</t>
+          <t>1719007030/IF/22012035205872 — हितेषी कपिलधारा को शिवपाल</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / NEVALIYA</t>
+          <t>SHUJALPUR / MOMHHADKHEDA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1719007026/DP/22012034613923 — Samudayik koop Nirman</t>
+          <t>1719007031/RC/22012034678236 — CC road road nannu lal ke makan se emli Tak</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>45315</v>
+        <v>45317</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / HADLAYKALAN</t>
+          <t>SHUJALPUR / AMLAWATI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1719007027/IF/22012035206004 — kapil dhara kup</t>
+          <t>1719007032/IF/22012035205442 — कपिलधारा कूप</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>45317</v>
+        <v>45396</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / NISHANA</t>
+          <t>SHUJALPUR / AMLAWATI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1719007028/IF/22012035205882 — Kapil dhara kup</t>
+          <t>1719007032/IF/22012035350282 — KAPILDHARA KOOP NIRMAN NANNUSINGH CHANDARSINGH</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHINAJADOPUR</t>
+          <t>SHUJALPUR / AMLAWATI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1719007029/IF/22012035363698 — jgsa2025 recharge strucher niji kup gyansingh bawanheda 1719007029/if/22012035363488</t>
+          <t>1719007032/RC/22012034678153 — cc road nirman</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45764</v>
+        <v>45315</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHINAJADOPUR</t>
+          <t>SHUJALPUR / MITERA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1719007029/RS/22012035123649 — R C C nali nirman Soonu ke makan ke samne wale TRANFARMR se mohan ke bade wale tranfarmar tak</t>
+          <t>1719007033/RC/22012034678129 — सीसी नाला निर्माण देवमहराज के स्थान से नाला तक</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TAJPURUKALA</t>
+          <t>SHUJALPUR / CHITOUNI</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1719007030/IF/22012035205872 — हितेषी कपिलधारा को शिवपाल</t>
+          <t>1719007034/IC/22012034891458 — Sarvajanik kup samsaan bhumi chitoni ke pass srve no 63</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45315</v>
+        <v>45749</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MOMHHADKHEDA</t>
+          <t>SHUJALPUR / CHITOUNI</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1719007031/RC/22012034678236 — CC road road nannu lal ke makan se emli Tak</t>
+          <t>1719007034/WC/22012035305411 — Jsa 2025 rechargestrcher saarvajanik kup shyampur p.s.school ke paas</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAWATI</t>
+          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1719007032/IF/22012035205442 — कपिलधारा कूप</t>
+          <t>1719007035/RC/22012034678185 — CC ROAD AND NALI NIRMAN KARYA  Gopal ke ghar se Main  road tak</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAWATI</t>
+          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1719007032/IF/22012035350282 — KAPILDHARA KOOP NIRMAN NANNUSINGH CHANDARSINGH</t>
+          <t>1719007035/RC/22012034678186 — CC ROAD AND NALI NIRMAN KARYA  Gopal ke ghar se Main  road tak</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAWATI</t>
+          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1719007032/RC/22012034678153 — cc road nirman</t>
+          <t>1719007035/RC/22012034678187 — CC ROAD AND NALI NIRMAN KARYA  rakesh ke ghar se babulal ke ghar tak</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>45315</v>
+        <v>45396</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MITERA</t>
+          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1719007033/RC/22012034678129 — सीसी नाला निर्माण देवमहराज के स्थान से नाला तक</t>
+          <t>1719007035/RC/22012034678188 — CC ROAD AND NALI NIRMAN KARYA  rakesh ke ghar se babulal ke ghar tak</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>45315</v>
+        <v>45396</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHITOUNI</t>
+          <t>SHUJALPUR / UNDAI</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1719007034/IC/22012034891458 — Sarvajanik kup samsaan bhumi chitoni ke pass srve no 63</t>
+          <t>1719007036/RC/22012034677890 — CC ROAD  NALI NIRMA KUMHAR MOHALLA UNDAI</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45749</v>
+        <v>45317</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHITOUNI</t>
+          <t>SHUJALPUR / TITWAS</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1719007034/WC/22012035305411 — Jsa 2025 rechargestrcher saarvajanik kup shyampur p.s.school ke paas</t>
+          <t>1719007037/IF/22012035485560 — खेत तालाब निर्माण कार्य अंशुल /कमल सिंह मीणा ग्राम भीमपुरा</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
+          <t>SHUJALPUR / TITWAS</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1719007035/RC/22012034678185 — CC ROAD AND NALI NIRMAN KARYA  Gopal ke ghar se Main  road tak</t>
+          <t>1719007037/IF/22012035485926 — JGSA Recharge Structure Sarvjanik Kup Samsan parisar titwas</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
+          <t>SHUJALPUR / TITWAS</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1719007035/RC/22012034678186 — CC ROAD AND NALI NIRMAN KARYA  Gopal ke ghar se Main  road tak</t>
+          <t>1719007037/IF/22012035598537 — Ek B agiya Maa Ked Naam MP19007037001 140</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
+          <t>SHUJALPUR / TITWAS</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1719007035/RC/22012034678187 — CC ROAD AND NALI NIRMAN KARYA  rakesh ke ghar se babulal ke ghar tak</t>
+          <t>1719007037/WC/22012035268287 — JGSA Recharge Structure Sarvjanik Kundi bagri moholla टिटवास</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANGROLAMAYAPUR</t>
+          <t>SHUJALPUR / LAHARKHEDA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1719007035/RC/22012034678188 — CC ROAD AND NALI NIRMAN KARYA  rakesh ke ghar se babulal ke ghar tak</t>
+          <t>1719007038/IF/22012035357342 — JGSA RICHARGEPIT KAPILDHARA KUP HIMMAT SINGH DUBDIYA 1719007038/IF/22012035357306</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNDAI</t>
+          <t>SHUJALPUR / LAHARKHEDA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1719007036/RC/22012034677890 — CC ROAD  NALI NIRMA KUMHAR MOHALLA UNDAI</t>
+          <t>1719007038/IF/22012035564273 — JGSA RICHARGEPIT KAPILDHARA kup pawan malviya ladkunwer bai LAHARKHEDA 1719007038/IF/22012035494135</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>45317</v>
+        <v>45761</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TITWAS</t>
+          <t>SHUJALPUR / LAHARKHEDA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1719007037/IF/22012035485560 — खेत तालाब निर्माण कार्य अंशुल /कमल सिंह मीणा ग्राम भीमपुरा</t>
+          <t>1719007038/IF/22012035564274 — JGSA RICHARGEPIT KAPILDHARA kup pawan malviya ladkunwer bai LAHARKHEDA 1719007038/IF/22012035494135</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TITWAS</t>
+          <t>SHUJALPUR / LAHARKHEDA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1719007037/IF/22012035485926 — JGSA Recharge Structure Sarvjanik Kup Samsan parisar titwas</t>
+          <t>1719007038/RC/22012034678228 — Cc rod nirman laharkhrda</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>45761</v>
+        <v>45030</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TITWAS</t>
+          <t>SHUJALPUR / BHILKHEDI</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1719007037/IF/22012035598537 — Ek B agiya Maa Ked Naam MP19007037001 140</t>
+          <t>1719007039/IC/22012034891646 — सार्वजनिक कुप निर्माण कार्य  चन्दरसिंह 607/2 नंदकिशोर 604 अर्जुन 618/2 के पास शासकीय भूमि सर्वे 613</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>45870</v>
+        <v>45761</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TITWAS</t>
+          <t>SHUJALPUR / BHILKHEDI</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1719007037/WC/22012035268287 — JGSA Recharge Structure Sarvjanik Kundi bagri moholla टिटवास</t>
+          <t>1719007039/IF/22012035357407 — JGSA 2025 Recharge structure sarvajanik kup keshriyapura 1</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LAHARKHEDA</t>
+          <t>SHUJALPUR / BHILKHEDI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1719007038/IF/22012035357342 — JGSA RICHARGEPIT KAPILDHARA KUP HIMMAT SINGH DUBDIYA 1719007038/IF/22012035357306</t>
+          <t>1719007039/IF/22012035483199 — JGSA3 recharge pit nirman kapildhara kup ke pass amarsingh</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LAHARKHEDA</t>
+          <t>SHUJALPUR / BHILKHEDI</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1719007038/IF/22012035564273 — JGSA RICHARGEPIT KAPILDHARA kup pawan malviya ladkunwer bai LAHARKHEDA 1719007038/IF/22012035494135</t>
+          <t>1719007039/IF/22012035514954 — JGSA3 recharge pit nirman kapildhara kup ke pass Jitendra Singh -kamal singh</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LAHARKHEDA</t>
+          <t>SHUJALPUR / BHILKHEDI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1719007038/IF/22012035564274 — JGSA RICHARGEPIT KAPILDHARA kup pawan malviya ladkunwer bai LAHARKHEDA 1719007038/IF/22012035494135</t>
+          <t>1719007039/RC/22012034678157 — C.c.road nirman keshriyapura</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LAHARKHEDA</t>
+          <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1719007038/RC/22012034678228 — Cc rod nirman laharkhrda</t>
+          <t>1719007040/IF/22012035454742 — JGSA 2025 Rechrge Structure Dugwell Rechrge KamalSingh Dunglay</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>45030</v>
+        <v>45767</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDI</t>
+          <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1719007039/IC/22012034891646 — सार्वजनिक कुप निर्माण कार्य  चन्दरसिंह 607/2 नंदकिशोर 604 अर्जुन 618/2 के पास शासकीय भूमि सर्वे 613</t>
+          <t>1719007040/IF/22012035454771 — JGSA 2025 Rechrge Structure Dugwell Rechrge Mohanlal Dunglay</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45761</v>
+        <v>45767</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDI</t>
+          <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1719007039/IF/22012035357407 — JGSA 2025 Recharge structure sarvajanik kup keshriyapura 1</t>
+          <t>1719007040/IF/22012035473030 — JGSA 2025 Rechrge Structure Dugwell Rechrge kailash /sevaram Dunglay</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>45761</v>
+        <v>45767</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDI</t>
+          <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1719007039/IF/22012035483199 — JGSA3 recharge pit nirman kapildhara kup ke pass amarsingh</t>
+          <t>1719007040/IF/22012035473057 — JGSA 2025 Rechrge Structure Dugwell Rechrge Joravarsing/ madhosingh Dunglay</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45761</v>
+        <v>45767</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDI</t>
+          <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1719007039/IF/22012035514954 — JGSA3 recharge pit nirman kapildhara kup ke pass Jitendra Singh -kamal singh</t>
+          <t>1719007040/IF/22012035473113 — JGSA 2025 Rechrge Structure Dugwell Rechrge Kamalsingh Dunglay</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45761</v>
+        <v>45767</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHILKHEDI</t>
+          <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1719007039/RC/22012034678157 — C.c.road nirman keshriyapura</t>
+          <t>1719007040/IF/22012035516555 — JGSA 2025 Rechrge Structure Dugwell Rechrge Hemraj / bapusingh Dunglay</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45315</v>
+        <v>45773</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035454742 — JGSA 2025 Rechrge Structure Dugwell Rechrge KamalSingh Dunglay</t>
+          <t>1719007040/IF/22012035519006 — JGSA 2025 Rechrge Structure Dugwell Rechrge Jatalsingh Dunglay</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45767</v>
+        <v>45773</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035454771 — JGSA 2025 Rechrge Structure Dugwell Rechrge Mohanlal Dunglay</t>
+          <t>1719007040/IF/22012035543050 — खेत तालाब निर्माण कार्य बावाल् सिंह पिता चेनाजी ग्रां डून्ग्लाय</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>45767</v>
+        <v>45779</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035473030 — JGSA 2025 Rechrge Structure Dugwell Rechrge kailash /sevaram Dunglay</t>
+          <t>1719007040/RS/22012035123800 — सी सी नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45767</v>
+        <v>45396</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035473057 — JGSA 2025 Rechrge Structure Dugwell Rechrge Joravarsing/ madhosingh Dunglay</t>
+          <t>1719007040/WC/22012035305923 — JGSA 2025 Rechrge Structure Dugwell Rechrge Jatalsingh Dunglay</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>45767</v>
+        <v>45773</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / DUNGLAY</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035473113 — JGSA 2025 Rechrge Structure Dugwell Rechrge Kamalsingh Dunglay</t>
+          <t>1719007040/WC/22012035305924 — JGSA 2025 Rechrge Structure Dugwell Rechrge Jatalsingh Dunglay</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>45767</v>
+        <v>45773</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUNGLAY</t>
+          <t>SHUJALPUR / JAMNER</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035516555 — JGSA 2025 Rechrge Structure Dugwell Rechrge Hemraj / bapusingh Dunglay</t>
+          <t>1719007041/IF/22012035206818 — कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>45773</v>
+        <v>45396</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUNGLAY</t>
+          <t>SHUJALPUR / JAMNER</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035519006 — JGSA 2025 Rechrge Structure Dugwell Rechrge Jatalsingh Dunglay</t>
+          <t>1719007041/IF/22012035620946 — Ek Bagiya Maa Ke Naam Raju Bai MP19007041001 4257</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>45773</v>
+        <v>45870</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUNGLAY</t>
+          <t>SHUJALPUR / JAMNER</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1719007040/IF/22012035543050 — खेत तालाब निर्माण कार्य बावाल् सिंह पिता चेनाजी ग्रां डून्ग्लाय</t>
+          <t>1719007041/IF/22012035633610 — Ek Bagiya Maa Ke Naam Prem Bai malviya MP19007041001 4159</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>45779</v>
+        <v>45870</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUNGLAY</t>
+          <t>SHUJALPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1719007040/RS/22012035123800 — सी सी नाली निर्माण कार्य</t>
+          <t>1719007043/IF/22012035356385 — JGSA 2025 Recharge Structure  Chetan singh Devkaran1719007043/22012035356269</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>45396</v>
+        <v>45791</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUNGLAY</t>
+          <t>SHUJALPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1719007040/WC/22012035305923 — JGSA 2025 Rechrge Structure Dugwell Rechrge Jatalsingh Dunglay</t>
+          <t>1719007043/IF/22012035357436 — JGSA 2025 Recharge Structure Chetan Devkaran 1719007043/IF/22012035357353</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>45773</v>
+        <v>45791</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUNGLAY</t>
+          <t>SHUJALPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1719007040/WC/22012035305924 — JGSA 2025 Rechrge Structure Dugwell Rechrge Jatalsingh Dunglay</t>
+          <t>1719007043/RC/22012034678141 — कवर्ड नाली निर्माण कार्य हनुमान मंदिर से मानसिंह के मकान तक</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>45773</v>
+        <v>45315</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JAMNER</t>
+          <t>SHUJALPUR / RICHHODA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1719007041/IF/22012035206818 — कपिलधारा कूप निर्माण कार्य</t>
+          <t>1719007043/WC/22012035216214 — कंस्ट्रक्शन ऑफ़ गबियोंन स्ट्रक्चर ग्राम Richhoda 3</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>45396</v>
+        <v>45451</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JAMNER</t>
+          <t>SHUJALPUR / CHOKINASIRABAD</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1719007041/IF/22012035620946 — Ek Bagiya Maa Ke Naam Raju Bai MP19007041001 4257</t>
+          <t>1719007044/IC/22012034890782 — सार्वजनिक कूप निर्माण कार्य कालोनी में नहार बाबा के स्थान के पास सर्वे न 27/7 ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>45870</v>
+        <v>45749</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / JAMNER</t>
+          <t>SHUJALPUR / CHOKINASIRABAD</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1719007041/IF/22012035633610 — Ek Bagiya Maa Ke Naam Prem Bai malviya MP19007041001 4159</t>
+          <t>1719007044/IF/22012035205973 — kapil dhar kala bai</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45870</v>
+        <v>45316</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / RICHHODA</t>
+          <t>SHUJALPUR / KISHONI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1719007043/IF/22012035356385 — JGSA 2025 Recharge Structure  Chetan singh Devkaran1719007043/22012035356269</t>
+          <t>1719007045/IF/22012035206821 — कपिलधारा कूप निर्माण कार्य</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>45791</v>
+        <v>45396</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / RICHHODA</t>
+          <t>SHUJALPUR / KISHONI</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1719007043/IF/22012035357436 — JGSA 2025 Recharge Structure Chetan Devkaran 1719007043/IF/22012035357353</t>
+          <t>1719007045/IF/22012035485771 — JGSA 2025 recharge structure ghanshyam singh/if/22012035361942</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>45791</v>
+        <v>45761</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / RICHHODA</t>
+          <t>SHUJALPUR / KISHONI</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1719007043/RC/22012034678141 — कवर्ड नाली निर्माण कार्य हनुमान मंदिर से मानसिंह के मकान तक</t>
+          <t>1719007045/IF/22012035488635 — JGSA 2025 Recharge Structure Ghanshyam narayan singh Kishoni</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / RICHHODA</t>
+          <t>SHUJALPUR / KISHONI</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1719007043/WC/22012035216214 — कंस्ट्रक्शन ऑफ़ गबियोंन स्ट्रक्चर ग्राम Richhoda 3</t>
+          <t>1719007045/IF/22012035623575 — Ek Bagiya Maa Ke Naam Anandkunvar Rathod MP19007045002 309</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>45451</v>
+        <v>45870</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHOKINASIRABAD</t>
+          <t>SHUJALPUR / TAJPURGOURI</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1719007044/IC/22012034890782 — सार्वजनिक कूप निर्माण कार्य कालोनी में नहार बाबा के स्थान के पास सर्वे न 27/7 ग्राम पंचायत</t>
+          <t>1719007046/IF/22012035205878 — Kapil dhara kup nirmand sarju bai</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>45749</v>
+        <v>45328</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / CHOKINASIRABAD</t>
+          <t>SHUJALPUR / TAJPURGOURI</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1719007044/IF/22012035205973 — kapil dhar kala bai</t>
+          <t>1719007046/IF/22012035605337 — Ek Bagiya Maa Ke Naam Manjoo Goswami MP19007046004 55-B</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>45316</v>
+        <v>45870</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KISHONI</t>
+          <t>SHUJALPUR / NAROLAHIRAPUR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1719007045/IF/22012035206821 — कपिलधारा कूप निर्माण कार्य</t>
+          <t>1719007047/IF/22012035599568 — Ek Bagiya Maa Ke Naam Rajkuvar Ahirvar MP19007047001 122</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KISHONI</t>
+          <t>SHUJALPUR / LASULDIYAHAJAM</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1719007045/IF/22012035485771 — JGSA 2025 recharge structure ghanshyam singh/if/22012035361942</t>
+          <t>1719007048/WC/22012035302957 — JGSA 2025 Recharge structure  Sarvjanik Koop Shiv mandir ke pass</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KISHONI</t>
+          <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1719007045/IF/22012035488635 — JGSA 2025 Recharge Structure Ghanshyam narayan singh Kishoni</t>
+          <t>1719007049/AV/22012034662558 — Khel maidan work P.School I.Awas colony ugli</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>45761</v>
+        <v>45630</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KISHONI</t>
+          <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1719007045/IF/22012035623575 — Ek Bagiya Maa Ke Naam Anandkunvar Rathod MP19007045002 309</t>
+          <t>1719007049/DP/22012034613980 — SAMUDAYIK SARVJANIKKUP NIRMAN WORK GRAM UGLI 1</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>45870</v>
+        <v>45346</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TAJPURGOURI</t>
+          <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1719007046/IF/22012035205878 — Kapil dhara kup nirmand sarju bai</t>
+          <t>1719007049/IC/22012034888954 — सार्वजनिक कूप निर्माण हनुमान मंदिर कॉलोनी के पास उगली</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>45328</v>
+        <v>45683</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TAJPURGOURI</t>
+          <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1719007046/IF/22012035605337 — Ek Bagiya Maa Ke Naam Manjoo Goswami MP19007046004 55-B</t>
+          <t>1719007049/IC/22012034891680 — सार्वजनिक कूप निर्माण कार्य ग्राम आबादी के पास में सर्वे नंबर 396/2/2 उगली</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>45870</v>
+        <v>45781</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / NAROLAHIRAPUR</t>
+          <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1719007047/IF/22012035599568 — Ek Bagiya Maa Ke Naam Rajkuvar Ahirvar MP19007047001 122</t>
+          <t>1719007049/IF/22012035357853 — JGSA RECHARGE PIT SARVJANIK KUP ILAHI HANUMAN MANDIR KE PAAS UGLI</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>45870</v>
+        <v>45764</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / LASULDIYAHAJAM</t>
+          <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1719007048/WC/22012035302957 — JGSA 2025 Recharge structure  Sarvjanik Koop Shiv mandir ke pass</t>
+          <t>1719007049/IF/22012035483464 — JGSA RECHARGE PIT KAPILDHARA KUP RAMCHANDRA AH UGLI RECHARGE STRECURE</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / UGLI</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1719007049/AV/22012034662558 — Khel maidan work P.School I.Awas colony ugli</t>
+          <t>1719007049/IF/22012035483542 — JGSA RECHARGE PIT KAPILDHARA KUP RAMCHANDRA AH UGLI RECHARGE STRECURE</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>45630</v>
+        <v>45761</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGLI</t>
+          <t>SHUJALPUR / MAGRANIYA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1719007049/DP/22012034613980 — SAMUDAYIK SARVJANIKKUP NIRMAN WORK GRAM UGLI 1</t>
+          <t>1719007050/IF/22012035205889 — कपिलधारा कूप निर्माण जुझारसिंह मेवाडा</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45346</v>
+        <v>45318</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGLI</t>
+          <t>SHUJALPUR / MOHAMMADOURPAVADIYA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1719007049/IC/22012034888954 — सार्वजनिक कूप निर्माण हनुमान मंदिर कॉलोनी के पास उगली</t>
+          <t>1719007051/IF/22012035206824 — नाडेप कार्य निर्माण</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45683</v>
+        <v>45396</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGLI</t>
+          <t>SHUJALPUR / MOHAMMADOURPAVADIYA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1719007049/IC/22012034891680 — सार्वजनिक कूप निर्माण कार्य ग्राम आबादी के पास में सर्वे नंबर 396/2/2 उगली</t>
+          <t>1719007051/WC/22012035271874 — JGSA 2025 Dugwell recharge pit sarwajanik kup goshala ke pash mo pawadiya</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>45781</v>
+        <v>45769</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGLI</t>
+          <t>SHUJALPUR / MOHAMMADOURPAVADIYA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1719007049/IF/22012035357853 — JGSA RECHARGE PIT SARVJANIK KUP ILAHI HANUMAN MANDIR KE PAAS UGLI</t>
+          <t>1719007051/WC/22012035271911 — JGSA 2025 Dugwell recharge pit sarwajanik kup goshala ke pash</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>45764</v>
+        <v>45766</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGLI</t>
+          <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1719007049/IF/22012035483464 — JGSA RECHARGE PIT KAPILDHARA KUP RAMCHANDRA AH UGLI RECHARGE STRECURE</t>
+          <t>1719007053/IF/22012035362307 — richargpeet jaganth singh</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45761</v>
+        <v>45752</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UGLI</t>
+          <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1719007049/IF/22012035483542 — JGSA RECHARGE PIT KAPILDHARA KUP RAMCHANDRA AH UGLI RECHARGE STRECURE</t>
+          <t>1719007053/IF/22012035376991 — JGSA2025 recharge structure kup pul ke pas</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45761</v>
+        <v>45752</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAGRANIYA</t>
+          <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1719007050/IF/22012035205889 — कपिलधारा कूप निर्माण जुझारसिंह मेवाडा</t>
+          <t>1719007053/IF/22012035452331 — JGSA2025 recharge structure kundi pull ke pas</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45318</v>
+        <v>45768</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MOHAMMADOURPAVADIYA</t>
+          <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1719007051/IF/22012035206824 — नाडेप कार्य निर्माण</t>
+          <t>1719007053/IF/22012035515591 — Khet talab nirman gulmohmmad kha hajari kha</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45396</v>
+        <v>45768</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MOHAMMADOURPAVADIYA</t>
+          <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1719007051/WC/22012035271874 — JGSA 2025 Dugwell recharge pit sarwajanik kup goshala ke pash mo pawadiya</t>
+          <t>1719007053/LD/22012034943401 — plantation work rehman kha viram kha</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45769</v>
+        <v>45455</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MOHAMMADOURPAVADIYA</t>
+          <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1719007051/WC/22012035271911 — JGSA 2025 Dugwell recharge pit sarwajanik kup goshala ke pash</t>
+          <t>1719007053/RC/22012034678130 — cc road harjan basti</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45766</v>
+        <v>45317</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1719007053/IF/22012035362307 — richargpeet jaganth singh</t>
+          <t>1719007053/WC/22012035299829 — JGSA2025 recharge structure kup Irfan kha viram kha</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>45752</v>
+        <v>45768</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / SALIYA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1719007053/IF/22012035376991 — JGSA2025 recharge structure kup pul ke pas</t>
+          <t>1719007053/WC/22012035307394 — Khet talab nirman gulmohmmad kha hajari kha</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / SALIYA</t>
+          <t>SHUJALPUR / MORTAKEWADI</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1719007053/IF/22012035452331 — JGSA2025 recharge structure kundi pull ke pas</t>
+          <t>1719007054/IF/22012035322185 — कपिलधारा कूप निर्माण कार्य आत्माराम पिता किशन</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>45768</v>
+        <v>45748</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / SALIYA</t>
+          <t>SHUJALPUR / MORTAKEWADI</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1719007053/IF/22012035515591 — Khet talab nirman gulmohmmad kha hajari kha</t>
+          <t>1719007054/RC/22012034678218 — RCC badi cok me</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>45768</v>
+        <v>45317</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / SALIYA</t>
+          <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1719007053/LD/22012034943401 — plantation work rehman kha viram kha</t>
+          <t>1719007056/IF/22012035205709 — kkapi dhara kup kailash</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45455</v>
+        <v>45396</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / SALIYA</t>
+          <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1719007053/RC/22012034678130 — cc road harjan basti</t>
+          <t>1719007056/IF/22012035260791 — निजी फलौघान निर्माण कार्य केशरसिंह पिता तरवरसिंह</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>45317</v>
+        <v>45472</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / SALIYA</t>
+          <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1719007053/WC/22012035299829 — JGSA2025 recharge structure kup Irfan kha viram kha</t>
+          <t>1719007056/IF/22012035502682 — JGSA 2025 Recharge Structrue Kapi dhara kup  Shivnarayan DeviSingh</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>45768</v>
+        <v>45761</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / SALIYA</t>
+          <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1719007053/WC/22012035307394 — Khet talab nirman gulmohmmad kha hajari kha</t>
+          <t>1719007056/IF/22012035515648 — JGSA 2025 Recharge Structrue Kapidhara Seema Bai  Shivnarayan Higlaj nagar</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45752</v>
+        <v>45761</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MORTAKEWADI</t>
+          <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1719007054/IF/22012035322185 — कपिलधारा कूप निर्माण कार्य आत्माराम पिता किशन</t>
+          <t>1719007056/IF/22012035515699 — JGSA 2025 Recharge Structrue Kapidhara  Bheru lal/peeru lal</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MORTAKEWADI</t>
+          <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1719007054/RC/22012034678218 — RCC badi cok me</t>
+          <t>1719007056/IF/22012035620393 — Ek Bagiya Maa Ke Naam Sumitra Bai MP19007056001 5</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1719007056/IF/22012035205709 — kkapi dhara kup kailash</t>
+          <t>1719007056/RC/22012034678057 — c c rod and nali nirman mandalkhachok se main rod tak</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / MANDALKHA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1719007056/IF/22012035260791 — निजी फलौघान निर्माण कार्य केशरसिंह पिता तरवरसिंह</t>
+          <t>1719007056/RC/22012034678058 — c c rod and nali nirman mandalkhachok se main rod tak</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45472</v>
+        <v>45396</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANDALKHA</t>
+          <t>SHUJALPUR / DUGDHA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1719007056/IF/22012035502682 — JGSA 2025 Recharge Structrue Kapi dhara kup  Shivnarayan DeviSingh</t>
+          <t>1719007057/IF/22012035276573 — Khet Talab nirman karya bhuresingh jagannath gp dugdha</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45761</v>
+        <v>45630</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANDALKHA</t>
+          <t>SHUJALPUR / DUGDHA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1719007056/IF/22012035515648 — JGSA 2025 Recharge Structrue Kapidhara Seema Bai  Shivnarayan Higlaj nagar</t>
+          <t>1719007057/IF/22012035366752 — Jgsa Recharge pit narayan singh bhera ji gram pachawada</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANDALKHA</t>
+          <t>SHUJALPUR / DUGDHA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1719007056/IF/22012035515699 — JGSA 2025 Recharge Structrue Kapidhara  Bheru lal/peeru lal</t>
+          <t>1719007057/IF/22012035642441 — Ek Bagiya Ma Ke Naam  Chandrkala bai MP19007057002 23</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>45761</v>
+        <v>45870</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANDALKHA</t>
+          <t>SHUJALPUR / DUGDHA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1719007056/IF/22012035620393 — Ek Bagiya Maa Ke Naam Sumitra Bai MP19007056001 5</t>
+          <t>1719007057/IF/22012035645134 — Ek Bagiya Maa Ke Naam MP1900705700223 A</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANDALKHA</t>
+          <t>SHUJALPUR / DUGDHA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1719007056/RC/22012034678057 — c c rod and nali nirman mandalkhachok se main rod tak</t>
+          <t>1719007057/WC/22012035169183 — जम अवशोषण ट्रैंच पचावदा</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MANDALKHA</t>
+          <t>SHUJALPUR / DABRI</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1719007056/RC/22012034678058 — c c rod and nali nirman mandalkhachok se main rod tak</t>
+          <t>1719007058/IF/22012035312223 — कपिलधारा कूप निर्माण कार्य अनीता बाई पति ओमप्रकाश ग्राम डाबरी</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUGDHA</t>
+          <t>SHUJALPUR / DABRI</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1719007057/IF/22012035276573 — Khet Talab nirman karya bhuresingh jagannath gp dugdha</t>
+          <t>1719007058/IF/22012035598589 — Ek Bagiya Maa Ke Naam Chinta Bai MP19007010002 40</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45630</v>
+        <v>45870</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUGDHA</t>
+          <t>SHUJALPUR / DABRI</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1719007057/IF/22012035366752 — Jgsa Recharge pit narayan singh bhera ji gram pachawada</t>
+          <t>1719007058/RC/22012034678433 — सी सी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45761</v>
+        <v>45383</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUGDHA</t>
+          <t>SHUJALPUR / DABRI</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1719007057/IF/22012035642441 — Ek Bagiya Ma Ke Naam  Chandrkala bai MP19007057002 23</t>
+          <t>1719007058/WC/22012035268263 — JGSA2025 Recharge structure Sarvajanik Kup School Ke Pas</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45870</v>
+        <v>45763</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUGDHA</t>
+          <t>SHUJALPUR / AMLAY</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1719007057/IF/22012035645134 — Ek Bagiya Maa Ke Naam MP1900705700223 A</t>
+          <t>1719007059/AV/22012034662011 — पुलिया निर्माण कार्य माध्‍यमिक विधालय के सामने अमलाय</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>45870</v>
+        <v>45519</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DUGDHA</t>
+          <t>SHUJALPUR / AMLAY</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1719007057/WC/22012035169183 — जम अवशोषण ट्रैंच पचावदा</t>
+          <t>1719007059/AV/22012034664280 — शमशान शेड निर्माण कार्य ग्राम गुर्दा खेड़ी</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DABRI</t>
+          <t>SHUJALPUR / AMLAY</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1719007058/IF/22012035312223 — कपिलधारा कूप निर्माण कार्य अनीता बाई पति ओमप्रकाश ग्राम डाबरी</t>
+          <t>1719007059/IF/22012035494548 — JGSA 2025 kapiladhar kup rechar fit hemraj sing babula amlay</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DABRI</t>
+          <t>SHUJALPUR / AMLAY</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1719007058/IF/22012035598589 — Ek Bagiya Maa Ke Naam Chinta Bai MP19007010002 40</t>
+          <t>1719007059/RC/22012034678271 — सीसी रोड़ निर्माण गुर्दाखेड़ी में</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>45870</v>
+        <v>45315</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DABRI</t>
+          <t>SHUJALPUR / TAPKABASANTPUR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1719007058/RC/22012034678433 — सी सी रोड निर्माण कार्य</t>
+          <t>1719007060/IF/22012035205125 — Kapildhara kup narayan Singh s/o bondar singh</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>45383</v>
+        <v>45317</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / DABRI</t>
+          <t>SHUJALPUR / TAPKABASANTPUR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1719007058/WC/22012035268263 — JGSA2025 Recharge structure Sarvajanik Kup School Ke Pas</t>
+          <t>1719007060/IF/22012035621821 — Ek Bagiya Maa Ke Naam Sharda Bai MP19007060001 20</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>45763</v>
+        <v>45870</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAY</t>
+          <t>SHUJALPUR / TAPKABASANTPUR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1719007059/AV/22012034662011 — पुलिया निर्माण कार्य माध्‍यमिक विधालय के सामने अमलाय</t>
+          <t>1719007060/RC/22012034677729 — cc road middle shala se balram ke makan tak</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>45519</v>
+        <v>45317</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAY</t>
+          <t>SHUJALPUR / MUGOD</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1719007059/AV/22012034664280 — शमशान शेड निर्माण कार्य ग्राम गुर्दा खेड़ी</t>
+          <t>1719007061/IF/22012035274274 — Individuals Agriculture Land Plantation Project rambabu</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAY</t>
+          <t>SHUJALPUR / MUGOD</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1719007059/IF/22012035494548 — JGSA 2025 kapiladhar kup rechar fit hemraj sing babula amlay</t>
+          <t>1719007061/IF/22012035525777 — JGSA recharge structure kapil dhara kup omprakash</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AMLAY</t>
+          <t>SHUJALPUR / UNCHOD</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1719007059/RC/22012034678271 — सीसी रोड़ निर्माण गुर्दाखेड़ी में</t>
+          <t>1719007062/IF/22012035358275 — recharge sarvjanik kup ke pash22012035358156</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>45315</v>
+        <v>45767</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TAPKABASANTPUR</t>
+          <t>SHUJALPUR / UNCHOD</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1719007060/IF/22012035205125 — Kapildhara kup narayan Singh s/o bondar singh</t>
+          <t>1719007062/IF/22012035358915 — Jgsa 2025 recharge kup</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>45317</v>
+        <v>45767</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TAPKABASANTPUR</t>
+          <t>SHUJALPUR / UNCHOD</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1719007060/IF/22012035621821 — Ek Bagiya Maa Ke Naam Sharda Bai MP19007060001 20</t>
+          <t>1719007062/IF/22012035655022 — Ek Bagiya Maa Ke naam GORA BAI DHANGR MP19007062001 203-A</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>45870</v>
+        <v>45879</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TAPKABASANTPUR</t>
+          <t>SHUJALPUR / UNCHOD</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1719007060/RC/22012034677729 — cc road middle shala se balram ke makan tak</t>
+          <t>1719007062/RS/22012035123655 — c c nali nirman</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MUGOD</t>
+          <t>SHUJALPUR / UNCHOD</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1719007061/IF/22012035274274 — Individuals Agriculture Land Plantation Project rambabu</t>
+          <t>1719007062/RS/22012035123656 — c c nali nirman</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>45567</v>
+        <v>45315</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MUGOD</t>
+          <t>SHUJALPUR / UNCHOD</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1719007061/IF/22012035525777 — JGSA recharge structure kapil dhara kup omprakash</t>
+          <t>1719007062/WC/22012035268587 — Jgsa 2025 recharge stuchare Kapil dhara kupsarvjanik</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>45761</v>
+        <v>45767</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNCHOD</t>
+          <t>SHUJALPUR / GERKHEDI</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1719007062/IF/22012035358275 — recharge sarvjanik kup ke pash22012035358156</t>
+          <t>1719007063/IF/22012035321933 — कपिलधारा कूप निर्माण कार्य मानसिंह पिता बालाप्रसाद हिराना</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45767</v>
+        <v>45749</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNCHOD</t>
+          <t>SHUJALPUR / GERKHEDI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1719007062/IF/22012035358915 — Jgsa 2025 recharge kup</t>
+          <t>1719007063/IF/22012035359603 — JGSA 2025 Recharge Structure Kup Shersingh Mewada Gerkhedi</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45767</v>
+        <v>45754</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNCHOD</t>
+          <t>SHUJALPUR / GERKHEDI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1719007062/IF/22012035655022 — Ek Bagiya Maa Ke naam GORA BAI DHANGR MP19007062001 203-A</t>
+          <t>1719007063/IF/22012035598601 — Ek Bagiya Maa Ke Naam Shyamu Bai Malviya MP19007041001 4328</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>45879</v>
+        <v>45870</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNCHOD</t>
+          <t>SHUJALPUR / GERKHEDI</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1719007062/RS/22012035123655 — c c nali nirman</t>
+          <t>1719007063/RC/22012034677907 — CC Road Nirman Panchayat Bhawan Se PS School Tak</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNCHOD</t>
+          <t>SHUJALPUR / GERKHEDI</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1719007062/RS/22012035123656 — c c nali nirman</t>
+          <t>1719007063/RS/22012035123643 — Nali Nirman Karya AchpalSingh Ke Makan Se Motisingh Ke Makan Tak Gerkhedi</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / UNCHOD</t>
+          <t>SHUJALPUR / PIPLOD</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1719007062/WC/22012035268587 — Jgsa 2025 recharge stuchare Kapil dhara kupsarvjanik</t>
+          <t>1719007064/RC/22012034844517 — CC Road And Nali Nirman Kary Harihar Mandir Se nale Tak Piplod</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>45767</v>
+        <v>45751</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / GERKHEDI</t>
+          <t>SHUJALPUR / PIPLOD</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1719007063/IF/22012035321933 — कपिलधारा कूप निर्माण कार्य मानसिंह पिता बालाप्रसाद हिराना</t>
+          <t>1719007064/RS/22012035123645 — C C NALI NIRMA KALLO BEE KE MAKAN SE NALE TAK</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45749</v>
+        <v>45315</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / GERKHEDI</t>
+          <t>SHUJALPUR / BHUGOR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1719007063/IF/22012035359603 — JGSA 2025 Recharge Structure Kup Shersingh Mewada Gerkhedi</t>
+          <t>1719007065/RC/22012034678253 — cc road and nali nirman kary kalapipal road se marsab tak</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45754</v>
+        <v>45292</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / GERKHEDI</t>
+          <t>SHUJALPUR / BHUGOR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1719007063/IF/22012035598601 — Ek Bagiya Maa Ke Naam Shyamu Bai Malviya MP19007041001 4328</t>
+          <t>1719007065/RC/22012034678254 — cc road and nali nirman kary kalapipal road se gardan tak</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45870</v>
+        <v>45292</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / GERKHEDI</t>
+          <t>SHUJALPUR / FATEHPUR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1719007063/RC/22012034677907 — CC Road Nirman Panchayat Bhawan Se PS School Tak</t>
+          <t>1719007066/IF/22012035259696 — निजि  वृक्षारोपण राजेश राजाराम ग्राम फ़तेहपुर</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45318</v>
+        <v>45520</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / GERKHEDI</t>
+          <t>SHUJALPUR / FATEHPUR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1719007063/RS/22012035123643 — Nali Nirman Karya AchpalSingh Ke Makan Se Motisingh Ke Makan Tak Gerkhedi</t>
+          <t>1719007066/IF/22012035304231 — कपिलधारा कूप निर्माण कार्य पीरूलाल प्रजापति चुन्नीलाल धौलपुर</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45318</v>
+        <v>45685</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PIPLOD</t>
+          <t>SHUJALPUR / FATEHPUR</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1719007064/RC/22012034844517 — CC Road And Nali Nirman Kary Harihar Mandir Se nale Tak Piplod</t>
+          <t>1719007066/IF/22012035558634 — Khet talab Nirman Rampal Singh s/o phool Singh dhaulpur</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45751</v>
+        <v>45761</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / PIPLOD</t>
+          <t>SHUJALPUR / AJNAI</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1719007064/RS/22012035123645 — C C NALI NIRMA KALLO BEE KE MAKAN SE NALE TAK</t>
+          <t>1719007067/IF/22012035205425 — कपिलधारा कूप</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45315</v>
+        <v>45396</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHUGOR</t>
+          <t>SHUJALPUR / KAMLIYA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1719007065/RC/22012034678253 — cc road and nali nirman kary kalapipal road se marsab tak</t>
+          <t>1719007068/IF/22012035206779 — kapil dhara kup gajraj singh bapulal</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45292</v>
+        <v>45317</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHUGOR</t>
+          <t>SHUJALPUR / KAMLIYA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1719007065/RC/22012034678254 — cc road and nali nirman kary kalapipal road se gardan tak</t>
+          <t>1719007068/IF/22012035277801 — निजी फलोद्यान कार्य केदार सिंह पिता सिद्धनाथ सिंह</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45292</v>
+        <v>45386</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / FATEHPUR</t>
+          <t>SHUJALPUR / KAMLIYA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1719007066/IF/22012035259696 — निजि  वृक्षारोपण राजेश राजाराम ग्राम फ़तेहपुर</t>
+          <t>1719007068/RC/22012034678468 — सी सी रोड  निर्माण</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45520</v>
+        <v>45396</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / FATEHPUR</t>
+          <t>SHUJALPUR / BHOGIPUR</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1719007066/IF/22012035304231 — कपिलधारा कूप निर्माण कार्य पीरूलाल प्रजापति चुन्नीलाल धौलपुर</t>
+          <t>1719007069/IC/22012034888486 — सार्वजनिक कूप निर्माण कार्य शमशान के पास में ग्राम बनाहेडी</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45685</v>
+        <v>45386</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / FATEHPUR</t>
+          <t>SHUJALPUR / AKHITYARPUR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1719007066/IF/22012035558634 — Khet talab Nirman Rampal Singh s/o phool Singh dhaulpur</t>
+          <t>1719007070/IC/22012034889415 — सार्वजनिक कूप निर्माण कार्य सर्वे न. 285,286 ( हिम्मत सिंह सर्वे नं. 287/1, शिवराज  सर्वे नं. 287/3</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AJNAI</t>
+          <t>SHUJALPUR / AKHITYARPUR</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1719007067/IF/22012035205425 — कपिलधारा कूप</t>
+          <t>1719007070/IF/22012035205428 — कपिलधारा कूप</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KAMLIYA</t>
+          <t>SHUJALPUR / AKHITYARPUR</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1719007068/IF/22012035206779 — kapil dhara kup gajraj singh bapulal</t>
+          <t>1719007070/IF/22012035593001 — Ek Bagiya Maa Ke Naam Shelaa Bal Malviya MP19007070001 90</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KAMLIYA</t>
+          <t>SHUJALPUR / AKHITYARPUR</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1719007068/IF/22012035277801 — निजी फलोद्यान कार्य केदार सिंह पिता सिद्धनाथ सिंह</t>
+          <t>1719007070/IF/22012035593008 — Ek Bagiya Maa ke Naam Funda Bai Malviya MP19007070001 5</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45386</v>
+        <v>45870</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KAMLIYA</t>
+          <t>SHUJALPUR / AKHITYARPUR</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1719007068/RC/22012034678468 — सी सी रोड  निर्माण</t>
+          <t>1719007070/IF/22012035596032 — Ek Bagiya  Maa Ke Naam Funda bai Malviya MP19007070001 5</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BHOGIPUR</t>
+          <t>SHUJALPUR / AKHITYARPUR</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1719007069/IC/22012034888486 — सार्वजनिक कूप निर्माण कार्य शमशान के पास में ग्राम बनाहेडी</t>
+          <t>1719007070/WC/22012035297730 — 1- सार्वजनिक तालाब निर्माण वकील वाली शासकीय भूमि पर अख्तियार पुर -सर्वे नंबर 78/2/3</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45386</v>
+        <v>45767</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AKHITYARPUR</t>
+          <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1719007070/IC/22012034889415 — सार्वजनिक कूप निर्माण कार्य सर्वे न. 285,286 ( हिम्मत सिंह सर्वे नं. 287/1, शिवराज  सर्वे नं. 287/3</t>
+          <t>1719007071/IF/22012035362596 — JGSA RECHARGE STRUCTURE KAPILDHARA KUP RAJMAL KUNWARJI</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AKHITYARPUR</t>
+          <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1719007070/IF/22012035205428 — कपिलधारा कूप</t>
+          <t>1719007071/IF/22012035635418 — Ek Bagiya Maa Ke Naam Shanta Bai MP1907017002 105</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AKHITYARPUR</t>
+          <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1719007070/IF/22012035593001 — Ek Bagiya Maa Ke Naam Shelaa Bal Malviya MP19007070001 90</t>
+          <t>1719007071/IF/22012035642512 — Ek Bagiya Maa Ke Naam Lila Bai Karada</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AKHITYARPUR</t>
+          <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1719007070/IF/22012035593008 — Ek Bagiya Maa ke Naam Funda Bai Malviya MP19007070001 5</t>
+          <t>1719007071/RC/22012034678118 — c.c.road nirmaan</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45870</v>
+        <v>45317</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AKHITYARPUR</t>
+          <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1719007070/IF/22012035596032 — Ek Bagiya  Maa Ke Naam Funda bai Malviya MP19007070001 5</t>
+          <t>1719007071/RS/22012035123640 — nali nirmaan badodrana</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45870</v>
+        <v>45317</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / AKHITYARPUR</t>
+          <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1719007070/WC/22012035297730 — 1- सार्वजनिक तालाब निर्माण वकील वाली शासकीय भूमि पर अख्तियार पुर -सर्वे नंबर 78/2/3</t>
+          <t>1719007071/WC/22012035169158 — talab jirnodwar</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45767</v>
+        <v>45317</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>SHUJALPUR / BATWADI</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair &amp; Maintenance of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1719007071/IF/22012035362596 — JGSA RECHARGE STRUCTURE KAPILDHARA KUP RAJMAL KUNWARJI</t>
+          <t>1719007071/WC/22012035169159 — talab jirnodwar</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I875" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BATWADI</t>
+          <t>SHUJALPUR / MAYAPUR</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1719007071/IF/22012035635418 — Ek Bagiya Maa Ke Naam Shanta Bai MP1907017002 105</t>
+          <t>1719007072/IF/22012035205856 — हितेसी कपिलधारा कूप निर्माण मायापुर</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I876" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45870</v>
+        <v>45396</v>
       </c>
       <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BATWADI</t>
+          <t>SHUJALPUR / MAYAPUR</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1719007071/IF/22012035642512 — Ek Bagiya Maa Ke Naam Lila Bai Karada</t>
+          <t>1719007072/IF/22012035327705 — कपिलधारा कूप निर्माण कार्य धीरपसिंह पिता दिलीप सिंह</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I877" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>45870</v>
+        <v>45748</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BATWADI</t>
+          <t>SHUJALPUR / MAYAPUR</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1719007071/RC/22012034678118 — c.c.road nirmaan</t>
+          <t>1719007072/IF/22012035599550 — Ek Bagiya Maa Ke Naam MP19007072001 109</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BATWADI</t>
+          <t>SHUJALPUR / MAHUAKHEDI</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1719007071/RS/22012035123640 — nali nirmaan badodrana</t>
+          <t>1719007074/IF/22012035205866 — kapil dhara koop nirman tej singh mewada</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BATWADI</t>
+          <t>SHUJALPUR / MAHUAKHEDI</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1719007071/WC/22012035169158 — talab jirnodwar</t>
+          <t>1719007074/IF/22012035205891 — कपिलधारा कूप निर्माण हेमराज</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>45317</v>
+        <v>45396</v>
       </c>
       <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / BATWADI</t>
+          <t>SHUJALPUR / MAHUAKHEDI</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1719007071/WC/22012035169159 — talab jirnodwar</t>
+          <t>1719007074/RC/22012034678155 — सी सी नाली निर्माण महुवा खेड़ी</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>45317</v>
+        <v>45396</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAYAPUR</t>
+          <t>SHUJALPUR / MAHUAKHEDI</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1719007072/IF/22012035205856 — हितेसी कपिलधारा कूप निर्माण मायापुर</t>
+          <t>1719007074/WC/22012035170763 — construction of Gobion structure gp mahuaakhedi cgwp</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>45396</v>
+        <v>45317</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAYAPUR</t>
+          <t>SHUJALPUR / MAHUAKHEDI</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1719007072/IF/22012035327705 — कपिलधारा कूप निर्माण कार्य धीरपसिंह पिता दिलीप सिंह</t>
+          <t>1719007074/WC/22012035269102 — JGSA 2025 Recharge Structure Sarwjanik kup nirman gram mahuakhedi 1719007006/DP/22012034442493</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>45748</v>
+        <v>45765</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAYAPUR</t>
+          <t>SHUJALPUR / TANDAKHURD</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1719007072/IF/22012035599550 — Ek Bagiya Maa Ke Naam MP19007072001 109</t>
+          <t>1719007075/IC/22012034889542 — सार्वजनिक कूप  निर्माण टांडा खुर्द बल्ली पर</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I884" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>45870</v>
+        <v>45718</v>
       </c>
       <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAHUAKHEDI</t>
+          <t>SHUJALPUR / TANDAKHURD</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1719007074/IF/22012035205866 — kapil dhara koop nirman tej singh mewada</t>
+          <t>1719007075/IF/22012035362411 — richarj strechar sarwaganik kup</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I885" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>45315</v>
+        <v>45761</v>
       </c>
       <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAHUAKHEDI</t>
+          <t>SHUJALPUR / TANDAKHURD</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1719007074/IF/22012035205891 — कपिलधारा कूप निर्माण हेमराज</t>
+          <t>1719007075/RC/22012034678124 — c.c. road tanda khurd me</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>45396</v>
+        <v>45386</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAHUAKHEDI</t>
+          <t>SHUJALPUR / KOHALIYA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1719007074/RC/22012034678155 — सी सी नाली निर्माण महुवा खेड़ी</t>
+          <t>1719007076/IC/22012034888206 — सार्वजनिक कूप निर्माण कार्य शमशान के पास</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I887" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K887" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAHUAKHEDI</t>
+          <t>SHUJALPUR / KOHALIYA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1719007074/WC/22012035170763 — construction of Gobion structure gp mahuaakhedi cgwp</t>
+          <t>1719007076/IF/22012035598932 — Ek Bagiya maa Ke Naam MP19007014001 499</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / MAHUAKHEDI</t>
+          <t>SHUJALPUR / KOHALIYA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1719007074/WC/22012035269102 — JGSA 2025 Recharge Structure Sarwjanik kup nirman gram mahuakhedi 1719007006/DP/22012034442493</t>
+          <t>1719007076/RC/22012034678469 — सी सी रोड एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I889" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>45765</v>
+        <v>45396</v>
       </c>
       <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TANDAKHURD</t>
+          <t>SHUJALPUR / KOHALIYA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1719007075/IC/22012034889542 — सार्वजनिक कूप  निर्माण टांडा खुर्द बल्ली पर</t>
+          <t>1719007076/WC/22012035269291 — JGSA Recharge Structure Dugwell 1719007076/WC/ 22012035269274</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>45718</v>
+        <v>45765</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TANDAKHURD</t>
+          <t>KALAPIPAL / FARAD</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1719007075/IF/22012035362411 — richarj strechar sarwaganik kup</t>
+          <t>1719008002/IF/22012035196358 — Kapil Dhara kup Priyanka</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / TANDAKHURD</t>
+          <t>KALAPIPAL / POCHANER</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1719007075/RC/22012034678124 — c.c. road tanda khurd me</t>
+          <t>1719008004/IF/22012035470795 — JGSA 2025 RECHARGE STRUCTURE  Kapildhara kup Nirman work ramesh mangilal  Gp pochaner</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>45386</v>
+        <v>45748</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KOHALIYA</t>
+          <t>KALAPIPAL / PIPLIYANAGAR</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1719007076/IC/22012034888206 — सार्वजनिक कूप निर्माण कार्य शमशान के पास</t>
+          <t>1719008005/IF/22012035205043 — KAPILDHARA KOOP SULEMAN KHAN /PEER KHAN</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>45567</v>
+        <v>45315</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KOHALIYA</t>
+          <t>KALAPIPAL / PIPLIYANAGAR</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1719007076/IF/22012035598932 — Ek Bagiya maa Ke Naam MP19007014001 499</t>
+          <t>1719008005/IF/22012035651905 — EK BAGIYA MAA KE NAME BABALI BAI MEENA 121064300</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>45870</v>
+        <v>45887</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KOHALIYA</t>
+          <t>KALAPIPAL / PARDAKHEDI</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1719007076/RC/22012034678469 — सी सी रोड एवं नाली निर्माण</t>
+          <t>1719008006/IF/22012035586414 — EK BAGIYA MAA KE NAME SILOCHNA MEENA Ray Singh 118747637</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>45396</v>
+        <v>45870</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>SHUJALPUR / KOHALIYA</t>
+          <t>KALAPIPAL / PARDAKHEDI</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1719007076/WC/22012035269291 — JGSA Recharge Structure Dugwell 1719007076/WC/ 22012035269274</t>
+          <t>1719008006/RC/22012034677884 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>45765</v>
+        <v>45318</v>
       </c>
       <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / FARAD</t>
+          <t>KALAPIPAL / BAWADIYAMAINA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1719008002/IF/22012035196358 — Kapil Dhara kup Priyanka</t>
+          <t>1719008007/RC/22012034677372 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / POCHANER</t>
+          <t>KALAPIPAL / KHAJURIALAHDAD</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1719008004/IF/22012035470795 — JGSA 2025 RECHARGE STRUCTURE  Kapildhara kup Nirman work ramesh mangilal  Gp pochaner</t>
+          <t>1719008008/RC/22012034677726 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I898" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>45748</v>
+        <v>45318</v>
       </c>
       <c r="K898" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PIPLIYANAGAR</t>
+          <t>KALAPIPAL / BHARDI</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1719008005/IF/22012035205043 — KAPILDHARA KOOP SULEMAN KHAN /PEER KHAN</t>
+          <t>1719008009/RC/22012034677488 — सीसी रोड निर्माण अमलाय रोड से भादर सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PIPLIYANAGAR</t>
+          <t>KALAPIPAL / BHARDI</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1719008005/IF/22012035651905 — EK BAGIYA MAA KE NAME BABALI BAI MEENA 121064300</t>
+          <t>1719008009/RC/22012034677501 — सीसी रोड निर्माण आंगनवाड़ी से नाले तक</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I900" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45887</v>
+        <v>45315</v>
       </c>
       <c r="K900" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PARDAKHEDI</t>
+          <t>KALAPIPAL / JABDIYAGHARWAS</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1719008006/IF/22012035586414 — EK BAGIYA MAA KE NAME SILOCHNA MEENA Ray Singh 118747637</t>
+          <t>1719008010/DP/22012034613808 — kapila dharakup nirman prabhula</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>45870</v>
+        <v>45315</v>
       </c>
       <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PARDAKHEDI</t>
+          <t>KALAPIPAL / JABDIYAGHARWAS</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1719008006/RC/22012034677884 — C C Road Nirman Work gram me</t>
+          <t>1719008010/DP/22012034613810 — kapila dharakup nirman prabhula</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I902" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>45318</v>
+        <v>45315</v>
       </c>
       <c r="K902" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAWADIYAMAINA</t>
+          <t>KALAPIPAL / ARANYAKHURD</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1719008007/RC/22012034677372 — C C Road Nirman Work gram me</t>
+          <t>1719008011/RC/22012034673929 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHAJURIALAHDAD</t>
+          <t>KALAPIPAL / ARANYAKHURD</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1719008008/RC/22012034677726 — C C Road Nirman Work gram me</t>
+          <t>1719008011/RC/22012034673930 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHARDI</t>
+          <t>KALAPIPAL / BOLDA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1719008009/RC/22012034677488 — सीसी रोड निर्माण अमलाय रोड से भादर सिंह के मकान तक</t>
+          <t>1719008012/RC/22012034677192 — c c road nirman shantidham begamkhedi</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>45315</v>
+        <v>45322</v>
       </c>
       <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHARDI</t>
+          <t>KALAPIPAL / HADLAYKHURD</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1719008009/RC/22012034677501 — सीसी रोड निर्माण आंगनवाड़ी से नाले तक</t>
+          <t>1719008013/RC/22012034677725 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I906" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / JABDIYAGHARWAS</t>
+          <t>KALAPIPAL / KANADIYA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1719008010/DP/22012034613808 — kapila dharakup nirman prabhula</t>
+          <t>1719008014/RC/22012034677370 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / JABDIYAGHARWAS</t>
+          <t>KALAPIPAL / BAGODA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1719008010/DP/22012034613810 — kapila dharakup nirman prabhula</t>
+          <t>1719008015/AV/22012034664093 — खैलमैदान निर्माण कार्य  मांगलिक भवन के सामने ग्राम पंचायत बागोदा</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>45315</v>
+        <v>45567</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANYAKHURD</t>
+          <t>KALAPIPAL / BAGODA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1719008011/RC/22012034673929 — C C Road Nirman Work Gram me</t>
+          <t>1719008015/IC/22012034886331 — सार्वजनिक कूप निर्माण पुलिया के पास ग्राम पंचायत बागोदा</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>45318</v>
+        <v>45567</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANYAKHURD</t>
+          <t>KALAPIPAL / ARANYAKALAN</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1719008011/RC/22012034673930 — C C Road Nirman Work Gram me</t>
+          <t>1719008016/AV/22012034658322 — KAPIL DHARA KUP NIRMAN SHIVNARAYAN S/O LAXMINARAYAN</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I910" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>45318</v>
+        <v>45463</v>
       </c>
       <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BOLDA</t>
+          <t>KALAPIPAL / PANCHDAHRIYA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1719008012/RC/22012034677192 — c c road nirman shantidham begamkhedi</t>
+          <t>1719008017/IF/YD/22012035522735 — khet talab nirman karyadhansingh gevarmal bansla</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>45322</v>
+        <v>45761</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / HADLAYKHURD</t>
+          <t>KALAPIPAL / PANCHDAHRIYA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1719008013/RC/22012034677725 — C C Road Nirman Work gram me</t>
+          <t>1719008017/IF/YD/22012035543778 — JGSA 2025 Dugwell recharge strure babula ke khet ke pass sarvjanik kup  akalpur binn</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>45318</v>
+        <v>45761</v>
       </c>
       <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KANADIYA</t>
+          <t>KALAPIPAL / PANCHDAHRIYA</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1719008014/RC/22012034677370 — C C Road Nirman Work gram me</t>
+          <t>1719008017/IF/YD/22012035544017 — JGSA 2025 Dugwell recharge strure kailashnarayan ke khet ke pass sarvjanik kup panchdehriya</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>45318</v>
+        <v>45761</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAGODA</t>
+          <t>KALAPIPAL / PANCHDAHRIYA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1719008015/AV/22012034664093 — खैलमैदान निर्माण कार्य  मांगलिक भवन के सामने ग्राम पंचायत बागोदा</t>
+          <t>1719008017/IF/YD/22012035551423 — JGSA 2025 Dugwell recharge strure babulal ke khet ke pass sarvjanik kup akalpur binni</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAGODA</t>
+          <t>KALAPIPAL / PANCHDAHRIYA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1719008015/IC/22012034886331 — सार्वजनिक कूप निर्माण पुलिया के पास ग्राम पंचायत बागोदा</t>
+          <t>1719008017/IF/YD/22012035553924 — JGSA 2025 Dugwell recharge strure kailashnarayan ke khet ke pass sarvjanik kup panchdehriya</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K915" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANYAKALAN</t>
+          <t>KALAPIPAL / PANCHDAHRIYA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1719008016/AV/22012034658322 — KAPIL DHARA KUP NIRMAN SHIVNARAYAN S/O LAXMINARAYAN</t>
+          <t>1719008017/RC/22012034673928 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>45463</v>
+        <v>45318</v>
       </c>
       <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PANCHDAHRIYA</t>
+          <t>KALAPIPAL / BAMULIYAMUCHALI</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1719008017/IF/YD/22012035522735 — khet talab nirman karyadhansingh gevarmal bansla</t>
+          <t>1719008019/RC/22012034673790 — CC RO0AD NIRMAN</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K917" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PANCHDAHRIYA</t>
+          <t>KALAPIPAL / BAMULIYAMUCHALI</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1719008017/IF/YD/22012035543778 — JGSA 2025 Dugwell recharge strure babula ke khet ke pass sarvjanik kup  akalpur binn</t>
+          <t>1719008019/RC/22012034673791 — CC RO0AD NIRMAN</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K918" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PANCHDAHRIYA</t>
+          <t>KALAPIPAL / BAMULIYAMUCHALI</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1719008017/IF/YD/22012035544017 — JGSA 2025 Dugwell recharge strure kailashnarayan ke khet ke pass sarvjanik kup panchdehriya</t>
+          <t>1719008019/RC/22012034673792 — GRAVEL ROAD NIRMAN</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I919" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PANCHDAHRIYA</t>
+          <t>KALAPIPAL / BERCHHADATAR</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1719008017/IF/YD/22012035551423 — JGSA 2025 Dugwell recharge strure babulal ke khet ke pass sarvjanik kup akalpur binni</t>
+          <t>1719008020/IF/22012035470828 — JGSA 2025 RECHARGE STRUCTURE Kapildhara kup Nirman work bhagwan singh shravan singh Gp berccha dat</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I920" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PANCHDAHRIYA</t>
+          <t>KALAPIPAL / BERCHHADATAR</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1719008017/IF/YD/22012035553924 — JGSA 2025 Dugwell recharge strure kailashnarayan ke khet ke pass sarvjanik kup panchdehriya</t>
+          <t>1719008020/RC/22012034677269 — सुदूर सड़क निर्माण</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PANCHDAHRIYA</t>
+          <t>KALAPIPAL / BERCHHADATAR</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1719008017/RC/22012034673928 — C C Road Nirman Work Gram me</t>
+          <t>1719008020/RC/22012034677273 — सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I922" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>45318</v>
+        <v>45315</v>
       </c>
       <c r="K922" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAMULIYAMUCHALI</t>
+          <t>KALAPIPAL / BERCHHADATAR</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1719008019/RC/22012034673790 — CC RO0AD NIRMAN</t>
+          <t>1719008020/RC/22012034677276 — सुदूर सड़क निर्माण</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I923" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K923" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAMULIYAMUCHALI</t>
+          <t>KALAPIPAL / ROSALA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1719008019/RC/22012034673791 — CC RO0AD NIRMAN</t>
+          <t>1719008021/IF/22012035621725 — EK BAGIYA MAA KE NAME KRISHNA BAI MALVIYA 117513607</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>45317</v>
+        <v>45870</v>
       </c>
       <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAMULIYAMUCHALI</t>
+          <t>KALAPIPAL / ROSALA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1719008019/RC/22012034673792 — GRAVEL ROAD NIRMAN</t>
+          <t>1719008021/RC/22012034677364 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>45317</v>
+        <v>45318</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BERCHHADATAR</t>
+          <t>KALAPIPAL / DHABLAGHONSI</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1719008020/IF/22012035470828 — JGSA 2025 RECHARGE STRUCTURE Kapildhara kup Nirman work bhagwan singh shravan singh Gp berccha dat</t>
+          <t>1719008022/RC/22012034677369 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>45748</v>
+        <v>45318</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BERCHHADATAR</t>
+          <t>KALAPIPAL / PADLIYA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1719008020/RC/22012034677269 — सुदूर सड़क निर्माण</t>
+          <t>1719008023/IF/22012035306677 — Kapildhara Kup Nirman Work Geeta bai Rameshchndra</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>45315</v>
+        <v>45684</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BERCHHADATAR</t>
+          <t>KALAPIPAL / PADLIYA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1719008020/RC/22012034677273 — सी.सी.रोड निर्माण कार्य</t>
+          <t>1719008023/RC/22012034673775 — C c road nirman mukhya marg se shantidham salkankhedi</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BERCHHADATAR</t>
+          <t>KALAPIPAL / PADLIYA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1719008020/RC/22012034677276 — सुदूर सड़क निर्माण</t>
+          <t>1719008023/RC/22012034847567 — सी सी रोड किचन रोड से मुख्य मार्ग तक पडलिया</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>45315</v>
+        <v>45813</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ROSALA</t>
+          <t>KALAPIPAL / ARANDIYA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1719008021/IF/22012035621725 — EK BAGIYA MAA KE NAME KRISHNA BAI MALVIYA 117513607</t>
+          <t>1719008024/AV/22012034664734 — शमशान शेड निर्माण कार्य ग्राम खातीखेडी ग्राम पंचायत अरण्डिया</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>45870</v>
+        <v>45684</v>
       </c>
       <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ROSALA</t>
+          <t>KALAPIPAL / ARANDIYA</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1719008021/RC/22012034677364 — C C Road Nirman Work gram me</t>
+          <t>1719008024/AV/22012034666099 — Shantidham  Nirman Work  Gram Khatikhedi Gp Arandiya</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I931" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>45318</v>
+        <v>45748</v>
       </c>
       <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / DHABLAGHONSI</t>
+          <t>KALAPIPAL / ARANDIYA</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1719008022/RC/22012034677369 — C C Road Nirman Work gram me</t>
+          <t>1719008024/IF/22012035204474 — Kapil Dhara kup Sundar Bai</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>45318</v>
+        <v>45317</v>
       </c>
       <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PADLIYA</t>
+          <t>KALAPIPAL / ARANDIYA</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1719008023/IF/22012035306677 — Kapildhara Kup Nirman Work Geeta bai Rameshchndra</t>
+          <t>1719008024/RC/22012034677368 — Gravel road</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>45684</v>
+        <v>45317</v>
       </c>
       <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PADLIYA</t>
+          <t>KALAPIPAL / TILAWADMAINA</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1719008023/RC/22012034673775 — C c road nirman mukhya marg se shantidham salkankhedi</t>
+          <t>1719008025/IF/22012035633001 — EK BAGIYA MAA KE NAME  KAVITA 120605669</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>45315</v>
+        <v>45870</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PADLIYA</t>
+          <t>KALAPIPAL / TILAWADMAINA</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1719008023/RC/22012034847567 — सी सी रोड किचन रोड से मुख्य मार्ग तक पडलिया</t>
+          <t>1719008025/RC/22012034676967 — cc road</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I935" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>45813</v>
+        <v>45316</v>
       </c>
       <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANDIYA</t>
+          <t>KALAPIPAL / TILAWADMAINA</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1719008024/AV/22012034664734 — शमशान शेड निर्माण कार्य ग्राम खातीखेडी ग्राम पंचायत अरण्डिया</t>
+          <t>1719008025/RC/22012034676971 — cc road madi se puliya</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I936" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>45684</v>
+        <v>45316</v>
       </c>
       <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANDIYA</t>
+          <t>KALAPIPAL / ROLAKHEDI</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1719008024/AV/22012034666099 — Shantidham  Nirman Work  Gram Khatikhedi Gp Arandiya</t>
+          <t>1719008026/IF/22012035380984 — JGSA 2025 RECHARGE STRUCTURE kapildhara kup Nirman -Arjun Singh Sajan Singh  Gp Rolakhedi</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANDIYA</t>
+          <t>KALAPIPAL / ALISARIYA</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1719008024/IF/22012035204474 — Kapil Dhara kup Sundar Bai</t>
+          <t>1719008027/IF/22012035204301 — Kapil dhara kup nirma thakurprasd</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ARANDIYA</t>
+          <t>KALAPIPAL / NIPANYAKHURD</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1719008024/RC/22012034677368 — Gravel road</t>
+          <t>1719008028/IF/22012035518071 — Khet Talab  Nirman Work Kamal Singh Siddhnath Singh</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I939" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>45317</v>
+        <v>45748</v>
       </c>
       <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / TILAWADMAINA</t>
+          <t>KALAPIPAL / NIPANYAKHURD</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1719008025/IF/22012035633001 — EK BAGIYA MAA KE NAME  KAVITA 120605669</t>
+          <t>1719008028/RC/22012034673780 — सी सी रोड निर्माण माध्यमिक स्कूल की बाउंड्री से सजन बाई के घर तक</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I940" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>45870</v>
+        <v>45315</v>
       </c>
       <c r="K940" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / TILAWADMAINA</t>
+          <t>KALAPIPAL / LASUDALIYAGHAGH</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1719008025/RC/22012034676967 — cc road</t>
+          <t>1719008029/RC/22012034673926 — सी सी रोड निर्माण कार्य बंसीलाल के मकान से समसान रास्ता की ओर</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I941" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K941" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / TILAWADMAINA</t>
+          <t>KALAPIPAL / LASUDALIYAGHAGH</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1719008025/RC/22012034676971 — cc road madi se puliya</t>
+          <t>1719008029/RC/22012034673927 — सी सी रोड निर्माण कार्य बंसीलाल के मकान से समसान रास्ता की ओर</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I942" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ROLAKHEDI</t>
+          <t>KALAPIPAL / KOLWA</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1719008026/IF/22012035380984 — JGSA 2025 RECHARGE STRUCTURE kapildhara kup Nirman -Arjun Singh Sajan Singh  Gp Rolakhedi</t>
+          <t>1719008030/IF/22012035471812 — JGSA 2025 RECHARGE STRUCTURE Kapildhara kup Nirman raghunandan ghisilal Gp kolwa</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I943" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J943" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K943" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ALISARIYA</t>
+          <t>KALAPIPAL / KOLWA</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1719008027/IF/22012035204301 — Kapil dhara kup nirma thakurprasd</t>
+          <t>1719008030/IF/22012035646464 — EK BAGIYA MAA KE NAME BHURI BAI 109646755</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>45315</v>
+        <v>45932</v>
       </c>
       <c r="K944" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / NIPANYAKHURD</t>
+          <t>KALAPIPAL / KOLWA</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1719008028/IF/22012035518071 — Khet Talab  Nirman Work Kamal Singh Siddhnath Singh</t>
+          <t>1719008030/IF/22012035651909 — EK BAGIYA MAA KE NAME  BHURI BAI 109646755</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I945" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>45748</v>
+        <v>45887</v>
       </c>
       <c r="K945" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / NIPANYAKHURD</t>
+          <t>KALAPIPAL / KOLWA</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1719008028/RC/22012034673780 — सी सी रोड निर्माण माध्यमिक स्कूल की बाउंड्री से सजन बाई के घर तक</t>
+          <t>1719008030/RC/22012034673935 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I946" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K946" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LASUDALIYAGHAGH</t>
+          <t>KALAPIPAL / DONDI</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1719008029/RC/22012034673926 — सी सी रोड निर्माण कार्य बंसीलाल के मकान से समसान रास्ता की ओर</t>
+          <t>1719008031/RC/22012034677344 — सी सी रोड निर्माण ग्राम सुखलिया</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I947" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K947" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LASUDALIYAGHAGH</t>
+          <t>KALAPIPAL / DONDI</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1719008029/RC/22012034673927 — सी सी रोड निर्माण कार्य बंसीलाल के मकान से समसान रास्ता की ओर</t>
+          <t>1719008031/RC/22012034677351 — सी सी रोड निर्माण ग्राम डोंडी</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOLWA</t>
+          <t>KALAPIPAL / RANAYAL</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1719008030/IF/22012035471812 — JGSA 2025 RECHARGE STRUCTURE Kapildhara kup Nirman raghunandan ghisilal Gp kolwa</t>
+          <t>1719008032/RS/22012035128825 — नाली निर्माण कार्य विनोद के मकान से गायत्री मंदिर होते हुये कैलाश भीलाला के घर तक</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>45748</v>
+        <v>45449</v>
       </c>
       <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOLWA</t>
+          <t>KALAPIPAL / KHAMLAY</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1719008030/IF/22012035646464 — EK BAGIYA MAA KE NAME BHURI BAI 109646755</t>
+          <t>1719008033/DP/22012034613845 — सार्वजनिक कुप् निर्माण खार के माल मे खमलाय</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>45932</v>
+        <v>45317</v>
       </c>
       <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOLWA</t>
+          <t>KALAPIPAL / AAGKHEDI</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1719008030/IF/22012035651909 — EK BAGIYA MAA KE NAME  BHURI BAI 109646755</t>
+          <t>1719008034/RC/22012034677732 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I951" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>45887</v>
+        <v>45318</v>
       </c>
       <c r="K951" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOLWA</t>
+          <t>KALAPIPAL / AAGKHEDI</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1719008030/RC/22012034673935 — C C Road Nirman Work Gram me</t>
+          <t>1719008034/RC/22012034677766 — cc rod nirman</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I952" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>45318</v>
+        <v>45317</v>
       </c>
       <c r="K952" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / DONDI</t>
+          <t>KALAPIPAL / DHUBOTI</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1719008031/RC/22012034677344 — सी सी रोड निर्माण ग्राम सुखलिया</t>
+          <t>1719008035/RC/22012034677441 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I953" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K953" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / DONDI</t>
+          <t>KALAPIPAL / BHURIYAKHAJURIYA</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1719008031/RC/22012034677351 — सी सी रोड निर्माण ग्राम डोंडी</t>
+          <t>1719008036/IF/22012035480373 — JGSA 2025 RECHARGE STRUCTURE kapildhara koop  Bheem singh Bhopal singh  Bhuriyakhajuriya</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I954" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>45315</v>
+        <v>45748</v>
       </c>
       <c r="K954" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RANAYAL</t>
+          <t>KALAPIPAL / BHURIYAKHAJURIYA</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1719008032/RS/22012035128825 — नाली निर्माण कार्य विनोद के मकान से गायत्री मंदिर होते हुये कैलाश भीलाला के घर तक</t>
+          <t>1719008036/RC/22012034673936 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I955" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>45449</v>
+        <v>45318</v>
       </c>
       <c r="K955" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHAMLAY</t>
+          <t>KALAPIPAL / LASUDALYAMALAK</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1719008033/DP/22012034613845 — सार्वजनिक कुप् निर्माण खार के माल मे खमलाय</t>
+          <t>1719008037/RC/22012034673939 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I956" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>45317</v>
+        <v>45318</v>
       </c>
       <c r="K956" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / AAGKHEDI</t>
+          <t>KALAPIPAL / KOTHADI</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1719008034/RC/22012034677732 — C C Road Nirman Work gram me</t>
+          <t>1719008038/IC/22012034886187 — SARVAJANIKKOOP NIRMAN KARY PULIYA KE PAS GRAM KOTHADI</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I957" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>45318</v>
+        <v>45567</v>
       </c>
       <c r="K957" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / AAGKHEDI</t>
+          <t>KALAPIPAL / KOTHADI</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1719008034/RC/22012034677766 — cc rod nirman</t>
+          <t>1719008038/RC/22012034676973 — सुदूर सड़क निर्माण</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / DHUBOTI</t>
+          <t>KALAPIPAL / KOTHADI</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1719008035/RC/22012034677441 — C C Road Nirman Work gram me</t>
+          <t>1719008038/RC/22012034676974 — सी.सी.रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I959" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>45318</v>
+        <v>45317</v>
       </c>
       <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHURIYAKHAJURIYA</t>
+          <t>KALAPIPAL / KOTHADI</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1719008036/IF/22012035480373 — JGSA 2025 RECHARGE STRUCTURE kapildhara koop  Bheem singh Bhopal singh  Bhuriyakhajuriya</t>
+          <t>1719008038/WC/22012035229097 — SARVAJANIKKOOP NIRMAN KARY PULIYA KE PAS GRAM KOTHADI</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K960" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHURIYAKHAJURIYA</t>
+          <t>KALAPIPAL / KHEJADIYA</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1719008036/RC/22012034673936 — C C Road Nirman Work Gram me</t>
+          <t>1719008039/RC/22012034673938 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I961" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J961" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K961" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LASUDALYAMALAK</t>
+          <t>KALAPIPAL / GHATTIMUKHTYARPUR</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1719008037/RC/22012034673939 — C C Road Nirman Work Gram me</t>
+          <t>1719008040/RC/22012034673921 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I962" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J962" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K962" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOTHADI</t>
+          <t>KALAPIPAL / MOHAMMADPURMACHHNAI</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1719008038/IC/22012034886187 — SARVAJANIKKOOP NIRMAN KARY PULIYA KE PAS GRAM KOTHADI</t>
+          <t>1719008041/WC/22012035167553 — सोख्ता गड्डाडानिर्माण कार्य</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I963" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>45567</v>
+        <v>45316</v>
       </c>
       <c r="K963" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOTHADI</t>
+          <t>KALAPIPAL / MOHAMMADPURMACHHNAI</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1719008038/RC/22012034676973 — सुदूर सड़क निर्माण</t>
+          <t>1719008041/WC/22012035167556 — सोख्ता गड्डाडानिर्माण कार्य  2</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>45315</v>
+        <v>45316</v>
       </c>
       <c r="K964" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOTHADI</t>
+          <t>KALAPIPAL / GANESHPURA</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1719008038/RC/22012034676974 — सी.सी.रोड निर्माण कार्य</t>
+          <t>1719008042/IF/22012035204570 — kapipl dhara kupSATISH PITA RADHESHYAM</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I965" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>45317</v>
+        <v>45346</v>
       </c>
       <c r="K965" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KOTHADI</t>
+          <t>KALAPIPAL / GANESHPURA</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1719008038/WC/22012035229097 — SARVAJANIKKOOP NIRMAN KARY PULIYA KE PAS GRAM KOTHADI</t>
+          <t>1719008042/IF/22012035313773 — Kapildhara Kup Nirman Work Narendra Meena Lakhna Singh</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I966" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>45567</v>
+        <v>45684</v>
       </c>
       <c r="K966" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHEJADIYA</t>
+          <t>KALAPIPAL / GANESHPURA</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1719008039/RC/22012034673938 — C C Road Nirman Work Gram me</t>
+          <t>1719008042/RC/22012034677477 — c c rode nirman laxminaraya ke makan se radheshyam ke makan tak</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I967" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>45318</v>
+        <v>45317</v>
       </c>
       <c r="K967" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GHATTIMUKHTYARPUR</t>
+          <t>KALAPIPAL / GANESHPURA</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1719008040/RC/22012034673921 — C C Road Nirman Work Gram me</t>
+          <t>1719008042/RS/22012035123493 — NADEP NIRMAN AKIKRAT SHALA BONDRI KE PASS</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I968" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>45318</v>
+        <v>45346</v>
       </c>
       <c r="K968" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / MOHAMMADPURMACHHNAI</t>
+          <t>KALAPIPAL / KHARDONKALAN</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1719008041/WC/22012035167553 — सोख्ता गड्डाडानिर्माण कार्य</t>
+          <t>1719008043/RC/22012034677402 — cc road nirman Khardonkala</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I969" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K969" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / MOHAMMADPURMACHHNAI</t>
+          <t>KALAPIPAL / KHARDONKALAN</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1719008041/WC/22012035167556 — सोख्ता गड्डाडानिर्माण कार्य  2</t>
+          <t>1719008043/RC/22012034677408 — cc road nirman</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I970" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>45316</v>
+        <v>45317</v>
       </c>
       <c r="K970" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GANESHPURA</t>
+          <t>KALAPIPAL / LASUDALYAPATLA</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1719008042/IF/22012035204570 — kapipl dhara kupSATISH PITA RADHESHYAM</t>
+          <t>1719008044/RC/22012034677390 — सीसी रोड निर्माण रूपसिंह के मकान से घिसिलाल के मकान की ओर</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I971" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>45346</v>
+        <v>45317</v>
       </c>
       <c r="K971" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GANESHPURA</t>
+          <t>KALAPIPAL / LASUDALYAPATLA</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1719008042/IF/22012035313773 — Kapildhara Kup Nirman Work Narendra Meena Lakhna Singh</t>
+          <t>1719008044/RC/22012034677395 — सीसी रोड निर्माण शेखपुर बोंगी</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I972" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>45684</v>
+        <v>45317</v>
       </c>
       <c r="K972" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GANESHPURA</t>
+          <t>KALAPIPAL / RAGHOKHEDI</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1719008042/RC/22012034677477 — c c rode nirman laxminaraya ke makan se radheshyam ke makan tak</t>
+          <t>1719008045/RC/22012034677573 — cc road ganga bai ke makan se cc rod hanuman mandi tak</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I973" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>45317</v>
+        <v>45318</v>
       </c>
       <c r="K973" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GANESHPURA</t>
+          <t>KALAPIPAL / KHOKARAKALAN</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1719008042/RS/22012035123493 — NADEP NIRMAN AKIKRAT SHALA BONDRI KE PASS</t>
+          <t>1719008046/RC/22012034673777 — सुदूर सड़क कोहड़ा रोड से निस्तानिया की और</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I974" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>45346</v>
+        <v>45317</v>
       </c>
       <c r="K974" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHARDONKALAN</t>
+          <t>KALAPIPAL / CHHAPRI</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1719008043/RC/22012034677402 — cc road nirman Khardonkala</t>
+          <t>1719008047/RC/22012034673945 — C C road nali nirman bhagirath ahirwar ke ghar se panchayat tak</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I975" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J975" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K975" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHARDONKALAN</t>
+          <t>KALAPIPAL / CHHAPRI</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1719008043/RC/22012034677408 — cc road nirman</t>
+          <t>1719008047/RC/22012034673946 — C C road nali nirman bhagirath ahirwar ke ghar se panchayat tak</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I976" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J976" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K976" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LASUDALYAPATLA</t>
+          <t>KALAPIPAL / CHHAPRI</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1719008044/RC/22012034677390 — सीसी रोड निर्माण रूपसिंह के मकान से घिसिलाल के मकान की ओर</t>
+          <t>1719008047/RC/22012034673949 — CC Road Nirman Hari prasad ke makan se  kamal ke ghar ki or</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I977" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J977" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K977" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LASUDALYAPATLA</t>
+          <t>KALAPIPAL / CHHAPRI</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1719008044/RC/22012034677395 — सीसी रोड निर्माण शेखपुर बोंगी</t>
+          <t>1719008047/RC/22012034673950 — CC Road Nirman Hari prasad ke makan se  kamal ke ghar ki or</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I978" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J978" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K978" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RAGHOKHEDI</t>
+          <t>KALAPIPAL / KAMALPUR</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1719008045/RC/22012034677573 — cc road ganga bai ke makan se cc rod hanuman mandi tak</t>
+          <t>1719008048/IF/22012035204076 — Khet Talab Nirman (Prem Singh Shambhu Singh ) Kamalpur</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I979" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>45318</v>
+        <v>45316</v>
       </c>
       <c r="K979" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHOKARAKALAN</t>
+          <t>KALAPIPAL / KHARDONKHURD</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1719008046/RC/22012034673777 — सुदूर सड़क कोहड़ा रोड से निस्तानिया की और</t>
+          <t>1719008050/IF/22012035196754 — खेत तालाब निर्माण अफसर खां पिता आबीद खां खरदोन खुर्द</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I980" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J980" s="3" t="n">
-        <v>45317</v>
+        <v>45396</v>
       </c>
       <c r="K980" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHHAPRI</t>
+          <t>KALAPIPAL / NIPANYAKHANJAR</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1719008047/RC/22012034673945 — C C road nali nirman bhagirath ahirwar ke ghar se panchayat tak</t>
+          <t>1719008051/RC/22012034677095 — c c road nirman kayyum khan ke ghar se nale ki or</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I981" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K981" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHHAPRI</t>
+          <t>KALAPIPAL / BAKAYAN</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1719008047/RC/22012034673946 — C C road nali nirman bhagirath ahirwar ke ghar se panchayat tak</t>
+          <t>1719008052/IF/22012035196158 — KHET TALAB NIRMAN KARYA  AFJAL KHA PITA ABBAS KHAN</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I982" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>45317</v>
+        <v>45316</v>
       </c>
       <c r="K982" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHHAPRI</t>
+          <t>KALAPIPAL / BEHRAWAL</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1719008047/RC/22012034673949 — CC Road Nirman Hari prasad ke makan se  kamal ke ghar ki or</t>
+          <t>1719008053/AV/22012034661259 — शांतिधाम शेड निर्माण कार्य ग्राम पंचायत बेहरावल खसरा नम्बर 1072</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I983" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J983" s="3" t="n">
-        <v>45317</v>
+        <v>45520</v>
       </c>
       <c r="K983" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHHAPRI</t>
+          <t>KALAPIPAL / BEHRAWAL</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1719008047/RC/22012034673950 — CC Road Nirman Hari prasad ke makan se  kamal ke ghar ki or</t>
+          <t>1719008053/AV/22012034661262 — शांतिधाम शेड निर्माण कार्य सुरतीपुरा ग्राम पंचायत बेहरावल खसरा नम्बर 1526@1</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I984" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J984" s="3" t="n">
-        <v>45317</v>
+        <v>45520</v>
       </c>
       <c r="K984" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KAMALPUR</t>
+          <t>KALAPIPAL / BEHRAWAL</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C985" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D985" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E985" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F985" s="1" t="inlineStr">
         <is>
-          <t>1719008048/IF/22012035204076 — Khet Talab Nirman (Prem Singh Shambhu Singh ) Kamalpur</t>
+          <t>1719008053/IF/22012035298840 — Kapildhara  Kup Nirman Work Rambabu Dolatram</t>
         </is>
       </c>
       <c r="G985" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H985" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I985" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J985" s="3" t="n">
-        <v>45316</v>
+        <v>45567</v>
       </c>
       <c r="K985" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KHARDONKHURD</t>
+          <t>KALAPIPAL / BEHRAWAL</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C986" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D986" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E986" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F986" s="1" t="inlineStr">
         <is>
-          <t>1719008050/IF/22012035196754 — खेत तालाब निर्माण अफसर खां पिता आबीद खां खरदोन खुर्द</t>
+          <t>1719008053/IF/22012035530271 — Khet Talab Nirman work Badriprasad  Munnalal  Gp Behrwal</t>
         </is>
       </c>
       <c r="G986" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H986" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I986" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J986" s="3" t="n">
-        <v>45396</v>
+        <v>45748</v>
       </c>
       <c r="K986" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / NIPANYAKHANJAR</t>
+          <t>KALAPIPAL / BEHRAWAL</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C987" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D987" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E987" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F987" s="1" t="inlineStr">
         <is>
-          <t>1719008051/RC/22012034677095 — c c road nirman kayyum khan ke ghar se nale ki or</t>
+          <t>1719008053/RC/22012034677321 — C C rode  nirman bheraval</t>
         </is>
       </c>
       <c r="G987" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H987" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I987" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J987" s="3" t="n">
-        <v>45315</v>
+        <v>45317</v>
       </c>
       <c r="K987" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAKAYAN</t>
+          <t>KALAPIPAL / NANDNI</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C988" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D988" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E988" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F988" s="1" t="inlineStr">
         <is>
-          <t>1719008052/IF/22012035196158 — KHET TALAB NIRMAN KARYA  AFJAL KHA PITA ABBAS KHAN</t>
+          <t>1719008054/IF/22012035525918 — Khet Talab  Nirman Work babulal karan Singh</t>
         </is>
       </c>
       <c r="G988" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H988" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I988" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J988" s="3" t="n">
-        <v>45316</v>
+        <v>45748</v>
       </c>
       <c r="K988" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BEHRAWAL</t>
+          <t>KALAPIPAL / NANDNI</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C989" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D989" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E989" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F989" s="1" t="inlineStr">
         <is>
-          <t>1719008053/AV/22012034661259 — शांतिधाम शेड निर्माण कार्य ग्राम पंचायत बेहरावल खसरा नम्बर 1072</t>
+          <t>1719008054/IF/22012035645827 — EK BAGIYA MAA KE NAME  Ganga bai 121831659</t>
         </is>
       </c>
       <c r="G989" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H989" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I989" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J989" s="3" t="n">
-        <v>45520</v>
+        <v>45932</v>
       </c>
       <c r="K989" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BEHRAWAL</t>
+          <t>KALAPIPAL / NANDNI</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C990" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D990" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E990" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F990" s="1" t="inlineStr">
         <is>
-          <t>1719008053/AV/22012034661262 — शांतिधाम शेड निर्माण कार्य सुरतीपुरा ग्राम पंचायत बेहरावल खसरा नम्बर 1526@1</t>
+          <t>1719008054/IF/22012035652035 — EK BAGIYA MAA KE NAME  HEMLATA BAI 108588798</t>
         </is>
       </c>
       <c r="G990" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H990" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I990" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J990" s="3" t="n">
-        <v>45520</v>
+        <v>45887</v>
       </c>
       <c r="K990" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BEHRAWAL</t>
+          <t>KALAPIPAL / PRATAPPURA</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C991" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D991" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E991" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F991" s="1" t="inlineStr">
         <is>
-          <t>1719008053/IF/22012035298840 — Kapildhara  Kup Nirman Work Rambabu Dolatram</t>
+          <t>1719008055/RC/22012034677731 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G991" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H991" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I991" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J991" s="3" t="n">
-        <v>45567</v>
+        <v>45318</v>
       </c>
       <c r="K991" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BEHRAWAL</t>
+          <t>KALAPIPAL / PRATAPPURA</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C992" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D992" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E992" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F992" s="1" t="inlineStr">
         <is>
-          <t>1719008053/IF/22012035530271 — Khet Talab Nirman work Badriprasad  Munnalal  Gp Behrwal</t>
+          <t>1719008055/RC/22012034677806 — shudur sad emlivale kakd se jagdish ke khet tak pratppura</t>
         </is>
       </c>
       <c r="G992" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H992" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I992" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J992" s="3" t="n">
-        <v>45748</v>
+        <v>45317</v>
       </c>
       <c r="K992" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BEHRAWAL</t>
+          <t>KALAPIPAL / PRATAPPURA</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C993" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D993" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E993" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F993" s="1" t="inlineStr">
         <is>
-          <t>1719008053/RC/22012034677321 — C C rode  nirman bheraval</t>
+          <t>1719008055/RC/22012034677808 — shudur sad emlivale kakd se jagdish ke khet tak pratppura</t>
         </is>
       </c>
       <c r="G993" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H993" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I993" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J993" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K993" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / NANDNI</t>
+          <t>KALAPIPAL / CHAYANI</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C994" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D994" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E994" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F994" s="1" t="inlineStr">
         <is>
-          <t>1719008054/IF/22012035525918 — Khet Talab  Nirman Work babulal karan Singh</t>
+          <t>1719008056/RC/22012034677260 — सी सी रोड एवंं नाली निर्माण शक्ती माता से चालर माता तक</t>
         </is>
       </c>
       <c r="G994" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H994" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I994" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J994" s="3" t="n">
-        <v>45748</v>
+        <v>45320</v>
       </c>
       <c r="K994" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / NANDNI</t>
+          <t>KALAPIPAL / CHAYANI</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C995" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D995" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E995" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F995" s="1" t="inlineStr">
         <is>
-          <t>1719008054/IF/22012035645827 — EK BAGIYA MAA KE NAME  Ganga bai 121831659</t>
+          <t>1719008056/RC/22012034677263 — सी सी रोड एवंं नाली निर्माण आमिन की दुकान से रफीक नाई तक</t>
         </is>
       </c>
       <c r="G995" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H995" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I995" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J995" s="3" t="n">
-        <v>45932</v>
+        <v>45320</v>
       </c>
       <c r="K995" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / NANDNI</t>
+          <t>KALAPIPAL / DHABLADHEER</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C996" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D996" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E996" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F996" s="1" t="inlineStr">
         <is>
-          <t>1719008054/IF/22012035652035 — EK BAGIYA MAA KE NAME  HEMLATA BAI 108588798</t>
+          <t>1719008057/RC/22012034673855 — Sudur sadak pipli se nadi ki or</t>
         </is>
       </c>
       <c r="G996" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H996" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I996" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J996" s="3" t="n">
-        <v>45887</v>
+        <v>45317</v>
       </c>
       <c r="K996" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PRATAPPURA</t>
+          <t>KALAPIPAL / RAMPURA</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C997" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D997" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E997" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F997" s="1" t="inlineStr">
         <is>
-          <t>1719008055/RC/22012034677731 — C C Road Nirman Work gram me</t>
+          <t>1719008058/IF/22012035523521 — khet Talab Nirman Ramdayal Badrilal</t>
         </is>
       </c>
       <c r="G997" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H997" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I997" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J997" s="3" t="n">
-        <v>45318</v>
+        <v>45761</v>
       </c>
       <c r="K997" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PRATAPPURA</t>
+          <t>KALAPIPAL / RAMPURA</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C998" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D998" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E998" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F998" s="1" t="inlineStr">
         <is>
-          <t>1719008055/RC/22012034677806 — shudur sad emlivale kakd se jagdish ke khet tak pratppura</t>
+          <t>1719008058/IF/22012035523712 — Khet talab Nirman Work  govind s/o ranjeet singh Gp Rampura</t>
         </is>
       </c>
       <c r="G998" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H998" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I998" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J998" s="3" t="n">
-        <v>45317</v>
+        <v>45748</v>
       </c>
       <c r="K998" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / PRATAPPURA</t>
+          <t>KALAPIPAL / RAMPURA</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C999" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D999" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair &amp; Maintenance of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E999" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F999" s="1" t="inlineStr">
         <is>
-          <t>1719008055/RC/22012034677808 — shudur sad emlivale kakd se jagdish ke khet tak pratppura</t>
+          <t>1719008058/RC/22012034673783 — cc rod nirmanhanuman mandir se omprakash  ke makan tak</t>
         </is>
       </c>
       <c r="G999" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H999" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I999" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J999" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K999" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHAYANI</t>
+          <t>KALAPIPAL / CHARKHEDI</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1000" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1000" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1000" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1000" s="1" t="inlineStr">
         <is>
-          <t>1719008056/RC/22012034677260 — सी सी रोड एवंं नाली निर्माण शक्ती माता से चालर माता तक</t>
+          <t>1719008059/IF/22012035205192 — kapildhara kup jetendra</t>
         </is>
       </c>
       <c r="G1000" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1000" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1000" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1000" s="3" t="n">
-        <v>45320</v>
+        <v>45317</v>
       </c>
       <c r="K1000" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHAYANI</t>
+          <t>KALAPIPAL / CHARKHEDI</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1001" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1001" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1001" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1001" s="1" t="inlineStr">
         <is>
-          <t>1719008056/RC/22012034677263 — सी सी रोड एवंं नाली निर्माण आमिन की दुकान से रफीक नाई तक</t>
+          <t>1719008059/IF/22012035522704 — खेत तालाब निर्माण कोशल्याबाई राजाराम मीना चारखेड़ी</t>
         </is>
       </c>
       <c r="G1001" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1001" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1001" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1001" s="3" t="n">
-        <v>45320</v>
+        <v>45762</v>
       </c>
       <c r="K1001" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / DHABLADHEER</t>
+          <t>KALAPIPAL / ALANYA</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1002" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1002" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1002" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1002" s="1" t="inlineStr">
         <is>
-          <t>1719008057/RC/22012034673855 — Sudur sadak pipli se nadi ki or</t>
+          <t>1719008060/RC/22012034677447 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G1002" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1002" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1002" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1002" s="3" t="n">
-        <v>45317</v>
+        <v>45318</v>
       </c>
       <c r="K1002" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RAMPURA</t>
+          <t>KALAPIPAL / KALAPIPALGRAM</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C1003" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1003" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1003" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1003" s="1" t="inlineStr">
         <is>
-          <t>1719008058/IF/22012035523521 — khet Talab Nirman Ramdayal Badrilal</t>
+          <t>1719008061/IF/22012035204582 — kapildhara kup rajendra gorelal parmar</t>
         </is>
       </c>
       <c r="G1003" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1003" s="3" t="n">
-        <v>45761</v>
+        <v>45390</v>
       </c>
       <c r="K1003" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RAMPURA</t>
+          <t>KALAPIPAL / KALAPIPALGRAM</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1004" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1004" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1004" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1004" s="1" t="inlineStr">
         <is>
-          <t>1719008058/IF/22012035523712 — Khet talab Nirman Work  govind s/o ranjeet singh Gp Rampura</t>
+          <t>1719008061/IF/22012035204590 — kapildhara kup deepak pita khusilal</t>
         </is>
       </c>
       <c r="G1004" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1004" s="3" t="n">
-        <v>45748</v>
+        <v>45315</v>
       </c>
       <c r="K1004" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RAMPURA</t>
+          <t>KALAPIPAL / JABDI</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1005" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1005" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1005" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1005" s="1" t="inlineStr">
         <is>
-          <t>1719008058/RC/22012034673783 — cc rod nirmanhanuman mandir se omprakash  ke makan tak</t>
+          <t>1719008062/RC/22012034677444 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G1005" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1005" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1005" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1005" s="3" t="n">
-        <v>45317</v>
+        <v>45318</v>
       </c>
       <c r="K1005" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHARKHEDI</t>
+          <t>KALAPIPAL / JABDI</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1006" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1006" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E1006" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F1006" s="1" t="inlineStr">
         <is>
-          <t>1719008059/IF/22012035205192 — kapildhara kup jetendra</t>
+          <t>1719008062/WC/22012035266856 — डगवेल रिचार्ज पिट गौशाला के पास</t>
         </is>
       </c>
       <c r="G1006" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1006" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1006" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1006" s="3" t="n">
-        <v>45317</v>
+        <v>45748</v>
       </c>
       <c r="K1006" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / CHARKHEDI</t>
+          <t>KALAPIPAL / KANKADKHEDA</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1007" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1007" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E1007" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F1007" s="1" t="inlineStr">
         <is>
-          <t>1719008059/IF/22012035522704 — खेत तालाब निर्माण कोशल्याबाई राजाराम मीना चारखेड़ी</t>
+          <t>1719008063/RC/22012034677654 — सुदूर सड़क निर्माण प्राथमिक स्कूल से रेलवे फाटक तक ग्राम कांकड़खेड़ा</t>
         </is>
       </c>
       <c r="G1007" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1007" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1007" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1007" s="3" t="n">
-        <v>45762</v>
+        <v>45317</v>
       </c>
       <c r="K1007" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ALANYA</t>
+          <t>KALAPIPAL / JABADIYABHEEL</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1008" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1008" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1008" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1008" s="1" t="inlineStr">
         <is>
-          <t>1719008060/RC/22012034677447 — C C Road Nirman Work gram me</t>
+          <t>1719008064/RC/22012034677378 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G1008" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1008" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1008" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1008" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K1008" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KALAPIPALGRAM</t>
+          <t>KALAPIPAL / RICHHADIMURADABAD</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1009" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D1009" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E1009" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1009" s="1" t="inlineStr">
         <is>
-          <t>1719008061/IF/22012035204582 — kapildhara kup rajendra gorelal parmar</t>
+          <t>1719008065/IC/22012034890048 — Kapildhara Kup Nirman Work Aarooddin Kamruddin</t>
         </is>
       </c>
       <c r="G1009" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1009" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1009" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1009" s="3" t="n">
-        <v>45390</v>
+        <v>45748</v>
       </c>
       <c r="K1009" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KALAPIPALGRAM</t>
+          <t>KALAPIPAL / RICHHADIMURADABAD</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1010" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1010" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1010" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1010" s="1" t="inlineStr">
         <is>
-          <t>1719008061/IF/22012035204590 — kapildhara kup deepak pita khusilal</t>
+          <t>1719008065/IF/22012035205168 — kapil dhara kup Bhagvat singh</t>
         </is>
       </c>
       <c r="G1010" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1010" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1010" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1010" s="3" t="n">
-        <v>45315</v>
+        <v>45331</v>
       </c>
       <c r="K1010" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / JABDI</t>
+          <t>KALAPIPAL / RICHHADIMURADABAD</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1011" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1011" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1011" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1011" s="1" t="inlineStr">
         <is>
-          <t>1719008062/RC/22012034677444 — C C Road Nirman Work gram me</t>
+          <t>1719008065/RC/22012034677727 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G1011" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1011" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1011" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1011" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K1011" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / JABDI</t>
+          <t>KALAPIPAL / BHESAYANAGAN</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1012" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1012" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1012" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1012" s="1" t="inlineStr">
         <is>
-          <t>1719008062/WC/22012035266856 — डगवेल रिचार्ज पिट गौशाला के पास</t>
+          <t>1719008066/IF/22012035543548 — Khet Talab Nirman Hemkunwar Bai Bhagvat Singh</t>
         </is>
       </c>
       <c r="G1012" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1012" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1012" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1012" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K1012" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KANKADKHEDA</t>
+          <t>KALAPIPAL / BHESAYANAGAN</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1013" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1013" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1013" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1013" s="1" t="inlineStr">
         <is>
-          <t>1719008063/RC/22012034677654 — सुदूर सड़क निर्माण प्राथमिक स्कूल से रेलवे फाटक तक ग्राम कांकड़खेड़ा</t>
+          <t>1719008066/RC/22012034677454 — C C Road Nirman Work gram me</t>
         </is>
       </c>
       <c r="G1013" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1013" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1013" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1013" s="3" t="n">
-        <v>45317</v>
+        <v>45318</v>
       </c>
       <c r="K1013" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / JABADIYABHEEL</t>
+          <t>KALAPIPAL / MANSAYA</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1014" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1014" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1014" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1014" s="1" t="inlineStr">
         <is>
-          <t>1719008064/RC/22012034677378 — C C Road Nirman Work gram me</t>
+          <t>1719008068/IF/22012035509839 — khet talab nirman manoj anarsingh mansaya</t>
         </is>
       </c>
       <c r="G1014" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1014" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1014" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1014" s="3" t="n">
-        <v>45318</v>
+        <v>45761</v>
       </c>
       <c r="K1014" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RICHHADIMURADABAD</t>
+          <t>KALAPIPAL / MANSAYA</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1015" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1015" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1015" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1015" s="1" t="inlineStr">
         <is>
-          <t>1719008065/IC/22012034890048 — Kapildhara Kup Nirman Work Aarooddin Kamruddin</t>
+          <t>1719008068/IF/22012035510251 — khet talab nirman ramswarup bafulal mansaya</t>
         </is>
       </c>
       <c r="G1015" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1015" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1015" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1015" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K1015" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RICHHADIMURADABAD</t>
+          <t>KALAPIPAL / MANSAYA</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1016" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1016" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1016" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1016" s="1" t="inlineStr">
         <is>
-          <t>1719008065/IF/22012035205168 — kapil dhara kup Bhagvat singh</t>
+          <t>1719008068/IF/22012035523661 — khet talab nirman ram raj s/o chitar</t>
         </is>
       </c>
       <c r="G1016" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1016" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1016" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1016" s="3" t="n">
-        <v>45331</v>
+        <v>45761</v>
       </c>
       <c r="K1016" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / RICHHADIMURADABAD</t>
+          <t>KALAPIPAL / EMLEE KHEDA</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1017" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1017" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1017" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1017" s="1" t="inlineStr">
         <is>
-          <t>1719008065/RC/22012034677727 — C C Road Nirman Work gram me</t>
+          <t>1719008069/RC/22012034677521 — c .c rode antrik marg</t>
         </is>
       </c>
       <c r="G1017" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1017" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1017" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1017" s="3" t="n">
-        <v>45318</v>
+        <v>45315</v>
       </c>
       <c r="K1017" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHESAYANAGAN</t>
+          <t>KALAPIPAL / SEMLIYA</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C1018" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1018" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E1018" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F1018" s="1" t="inlineStr">
         <is>
-          <t>1719008066/IF/22012035543548 — Khet Talab Nirman Hemkunwar Bai Bhagvat Singh</t>
+          <t>1719008070/IF/22012035652609 — EK BAGIYA MAA KE NAME  GITA BAI 131835092</t>
         </is>
       </c>
       <c r="G1018" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1018" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1018" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1018" s="3" t="n">
-        <v>45761</v>
+        <v>45887</v>
       </c>
       <c r="K1018" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHESAYANAGAN</t>
+          <t>KALAPIPAL / SEMLIYA</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1019" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1019" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1019" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1019" s="1" t="inlineStr">
         <is>
-          <t>1719008066/RC/22012034677454 — C C Road Nirman Work gram me</t>
+          <t>1719008070/RC/22012034673932 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1019" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1019" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1019" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1019" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K1019" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / MANSAYA</t>
+          <t>KALAPIPAL / SEMLIYA</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1020" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1020" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1020" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1020" s="1" t="inlineStr">
         <is>
-          <t>1719008068/IF/22012035509839 — khet talab nirman manoj anarsingh mansaya</t>
+          <t>1719008070/RC/22012034673933 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1020" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1020" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1020" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1020" s="3" t="n">
-        <v>45761</v>
+        <v>45318</v>
       </c>
       <c r="K1020" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / MANSAYA</t>
+          <t>KALAPIPAL / SEMLIYA</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1021" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1021" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1021" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1021" s="1" t="inlineStr">
         <is>
-          <t>1719008068/IF/22012035510251 — khet talab nirman ramswarup bafulal mansaya</t>
+          <t>1719008070/RC/22012034673934 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1021" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1021" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1021" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1021" s="3" t="n">
-        <v>45761</v>
+        <v>45318</v>
       </c>
       <c r="K1021" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / MANSAYA</t>
+          <t>KALAPIPAL / BADBELI</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1022" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1022" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1022" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1022" s="1" t="inlineStr">
         <is>
-          <t>1719008068/IF/22012035523661 — khet talab nirman ram raj s/o chitar</t>
+          <t>1719008071/RC/22012034673937 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1022" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1022" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1022" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1022" s="3" t="n">
-        <v>45761</v>
+        <v>45318</v>
       </c>
       <c r="K1022" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / EMLEE KHEDA</t>
+          <t>KALAPIPAL / BADBELI</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C1023" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1023" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1023" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1023" s="1" t="inlineStr">
         <is>
-          <t>1719008069/RC/22012034677521 — c .c rode antrik marg</t>
+          <t>1719008071/WC/22012035251407 — सार्वजानीक तालबनिर्माण देवईसथान के पास बडबेली</t>
         </is>
       </c>
       <c r="G1023" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1023" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1023" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1023" s="3" t="n">
-        <v>45315</v>
+        <v>45683</v>
       </c>
       <c r="K1023" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / SEMLIYA</t>
+          <t>KALAPIPAL / BADBELI</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C1024" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D1024" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E1024" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F1024" s="1" t="inlineStr">
         <is>
-          <t>1719008070/IF/22012035652609 — EK BAGIYA MAA KE NAME  GITA BAI 131835092</t>
+          <t>1719008071/WC/22012035251609 — सार्वजानीक तालबनिर्माण देवईसथान के पास बडबेली</t>
         </is>
       </c>
       <c r="G1024" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1024" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1024" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1024" s="3" t="n">
-        <v>45887</v>
+        <v>45683</v>
       </c>
       <c r="K1024" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / SEMLIYA</t>
+          <t>KALAPIPAL / BHANYA KHEDI</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1025" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1025" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1025" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1025" s="1" t="inlineStr">
         <is>
-          <t>1719008070/RC/22012034673932 — C C Road Nirman Work Gram me</t>
+          <t>1719008072/RC/22012034677455 — cc road nirman bhaniya khedi</t>
         </is>
       </c>
       <c r="G1025" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1025" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1025" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1025" s="3" t="n">
-        <v>45318</v>
+        <v>45317</v>
       </c>
       <c r="K1025" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / SEMLIYA</t>
+          <t>KALAPIPAL / ZUNDI</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1026" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1026" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1026" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1026" s="1" t="inlineStr">
         <is>
-          <t>1719008070/RC/22012034673933 — C C Road Nirman Work Gram me</t>
+          <t>1719008073/IF/22012035204120 — kapildhara kup nirman manohar-sitaram</t>
         </is>
       </c>
       <c r="G1026" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1026" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1026" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1026" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K1026" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / SEMLIYA</t>
+          <t>KALAPIPAL / ZUNDI</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1027" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1027" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1027" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1027" s="1" t="inlineStr">
         <is>
-          <t>1719008070/RC/22012034673934 — C C Road Nirman Work Gram me</t>
+          <t>1719008073/IF/22012035526370 — khet talab nirman bhagwat singh vijay singh</t>
         </is>
       </c>
       <c r="G1027" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1027" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1027" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1027" s="3" t="n">
-        <v>45318</v>
+        <v>45761</v>
       </c>
       <c r="K1027" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BADBELI</t>
+          <t>KALAPIPAL / ZUNDI</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1028" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1028" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E1028" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F1028" s="1" t="inlineStr">
         <is>
-          <t>1719008071/RC/22012034673937 — C C Road Nirman Work Gram me</t>
+          <t>1719008073/RC/22012034677135 — sudur sadak nirman badriprasad ke makan se haniman mandir tak</t>
         </is>
       </c>
       <c r="G1028" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1028" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1028" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1028" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K1028" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BADBELI</t>
+          <t>KALAPIPAL / MUNDLA MENA</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1029" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1029" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1029" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1029" s="1" t="inlineStr">
         <is>
-          <t>1719008071/WC/22012035251407 — सार्वजानीक तालबनिर्माण देवईसथान के पास बडबेली</t>
+          <t>1719008074/RC/22012034673942 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1029" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1029" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1029" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1029" s="3" t="n">
-        <v>45683</v>
+        <v>45318</v>
       </c>
       <c r="K1029" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BADBELI</t>
+          <t>KALAPIPAL / LALAKHEDI</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C1030" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D1030" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E1030" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1030" s="1" t="inlineStr">
         <is>
-          <t>1719008071/WC/22012035251609 — सार्वजानीक तालबनिर्माण देवईसथान के पास बडबेली</t>
+          <t>1719008075/IC/22012034887141 — सार्वजनिक कूप निर्माण शासकीय बडले पर गौशाला के पास ग्राम पंचायत लालाखेडी</t>
         </is>
       </c>
       <c r="G1030" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1030" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1030" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1030" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K1030" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BHANYA KHEDI</t>
+          <t>KALAPIPAL / LALAKHEDI</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1031" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1031" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1031" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1031" s="1" t="inlineStr">
         <is>
-          <t>1719008072/RC/22012034677455 — cc road nirman bhaniya khedi</t>
+          <t>1719008075/IF/22012035196348 — Kpildhara kup Nirman</t>
         </is>
       </c>
       <c r="G1031" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1031" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1031" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1031" s="3" t="n">
-        <v>45317</v>
+        <v>45315</v>
       </c>
       <c r="K1031" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ZUNDI</t>
+          <t>KALAPIPAL / LALAKHEDI</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1032" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1032" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E1032" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F1032" s="1" t="inlineStr">
         <is>
-          <t>1719008073/IF/22012035204120 — kapildhara kup nirman manohar-sitaram</t>
+          <t>1719008075/IF/22012035459235 — JGSA 2025 RECHARGE STRUCTURE -kapildhara kup Nirman ramcharan shivnarayan Gp lalakhedi</t>
         </is>
       </c>
       <c r="G1032" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1032" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1032" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1032" s="3" t="n">
-        <v>45318</v>
+        <v>45748</v>
       </c>
       <c r="K1032" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ZUNDI</t>
+          <t>KALAPIPAL / BAWDIKHEDA</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1033" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1033" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E1033" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F1033" s="1" t="inlineStr">
         <is>
-          <t>1719008073/IF/22012035526370 — khet talab nirman bhagwat singh vijay singh</t>
+          <t>1719008076/IF/22012035203998 — kapildharakup bhagirathsingh pita umravsingh</t>
         </is>
       </c>
       <c r="G1033" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1033" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1033" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1033" s="3" t="n">
-        <v>45761</v>
+        <v>45315</v>
       </c>
       <c r="K1033" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / ZUNDI</t>
+          <t>KALAPIPAL / BAWDIKHEDA</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1034" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1034" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E1034" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F1034" s="1" t="inlineStr">
         <is>
-          <t>1719008073/RC/22012034677135 — sudur sadak nirman badriprasad ke makan se haniman mandir tak</t>
+          <t>1719008076/IF/22012035479448 — JGSA 2025 RECHARGE STRUCTURE kapildhara kup Bhagvat singh umtaraw singh  Gp bawdikheda</t>
         </is>
       </c>
       <c r="G1034" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1034" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1034" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1034" s="3" t="n">
-        <v>45318</v>
+        <v>45748</v>
       </c>
       <c r="K1034" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / MUNDLA MENA</t>
+          <t>KALAPIPAL / GALVI</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1035" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1035" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1035" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1035" s="1" t="inlineStr">
         <is>
-          <t>1719008074/RC/22012034673942 — C C Road Nirman Work Gram me</t>
+          <t>1719008077/RC/22012034677542 — Cc road nirman kary galvi</t>
         </is>
       </c>
       <c r="G1035" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1035" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1035" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1035" s="3" t="n">
-        <v>45318</v>
+        <v>45319</v>
       </c>
       <c r="K1035" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LALAKHEDI</t>
+          <t>KALAPIPAL / GADRAKHEDI</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1036" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1036" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1036" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1036" s="1" t="inlineStr">
         <is>
-          <t>1719008075/IC/22012034887141 — सार्वजनिक कूप निर्माण शासकीय बडले पर गौशाला के पास ग्राम पंचायत लालाखेडी</t>
+          <t>1719008078/RC/22012034673922 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1036" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1036" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1036" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1036" s="3" t="n">
-        <v>45567</v>
+        <v>45318</v>
       </c>
       <c r="K1036" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LALAKHEDI</t>
+          <t>KALAPIPAL / KANKARIYA</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1037" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1037" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1037" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1037" s="1" t="inlineStr">
         <is>
-          <t>1719008075/IF/22012035196348 — Kpildhara kup Nirman</t>
+          <t>1719008079/RC/22012034673920 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1037" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1037" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1037" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1037" s="3" t="n">
-        <v>45315</v>
+        <v>45318</v>
       </c>
       <c r="K1037" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / LALAKHEDI</t>
+          <t>KALAPIPAL / KUMER</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1038" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1038" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1038" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1038" s="1" t="inlineStr">
         <is>
-          <t>1719008075/IF/22012035459235 — JGSA 2025 RECHARGE STRUCTURE -kapildhara kup Nirman ramcharan shivnarayan Gp lalakhedi</t>
+          <t>1719008080/RC/22012034673923 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1038" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1038" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1038" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1038" s="3" t="n">
-        <v>45748</v>
+        <v>45318</v>
       </c>
       <c r="K1038" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAWDIKHEDA</t>
+          <t>KALAPIPAL / KUMER</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1039" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1039" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E1039" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F1039" s="1" t="inlineStr">
         <is>
-          <t>1719008076/IF/22012035203998 — kapildharakup bhagirathsingh pita umravsingh</t>
+          <t>1719008080/RC/22012034677230 — सुदूर सडक निर्माण रोसला काकड मुख्‍य सडक से बनेसिंह के खेत तक कुमेर</t>
         </is>
       </c>
       <c r="G1039" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1039" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1039" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1039" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K1039" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / BAWDIKHEDA</t>
+          <t>KALAPIPAL / KUMER</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C1040" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1040" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1040" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1040" s="1" t="inlineStr">
         <is>
-          <t>1719008076/IF/22012035479448 — JGSA 2025 RECHARGE STRUCTURE kapildhara kup Bhagvat singh umtaraw singh  Gp bawdikheda</t>
+          <t>1719008080/RC/22012034677231 — सीसी रोड इंदिरा आवास कालोनी कुमेर</t>
         </is>
       </c>
       <c r="G1040" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1040" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1040" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1040" s="3" t="n">
-        <v>45748</v>
+        <v>45315</v>
       </c>
       <c r="K1040" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GALVI</t>
+          <t>KALAPIPAL / HARUKHEDI</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1041" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1041" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1041" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1041" s="1" t="inlineStr">
         <is>
-          <t>1719008077/RC/22012034677542 — Cc road nirman kary galvi</t>
+          <t>1719008081/RC/22012034673924 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1041" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1041" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1041" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1041" s="3" t="n">
-        <v>45319</v>
+        <v>45318</v>
       </c>
       <c r="K1041" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / GADRAKHEDI</t>
+          <t>KALAPIPAL / HARUKHEDI</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C1042" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D1042" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E1042" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F1042" s="1" t="inlineStr">
         <is>
-          <t>1719008078/RC/22012034673922 — C C Road Nirman Work Gram me</t>
+          <t>1719008081/RC/22012034673925 — C C Road Nirman Work Gram me</t>
         </is>
       </c>
       <c r="G1042" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1042" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1042" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1042" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K1042" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>KALAPIPAL / KANKARIYA</t>
+          <t>KALAPIPAL / ZUNDI</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C1043" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D1043" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E1043" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F1043" s="1" t="inlineStr">
         <is>
-          <t>1719008079/RC/22012034673920 — C C Road Nirman Work Gram me</t>
+          <t>1719008/IF/22012035518873 — khet talab nirman bhaghvat singh vijay singh</t>
         </is>
       </c>
       <c r="G1043" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H1043" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I1043" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1043" s="3" t="n">
-        <v>45318</v>
+        <v>45761</v>
       </c>
       <c r="K1043" s="3"/>
-    </row>
-[...280 lines deleted...]
-      <c r="K1049" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>